--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -149,50 +149,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -252,50 +280,64 @@
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
+    <p:sldId id="340" r:id="rId87"/>
+    <p:sldId id="341" r:id="rId88"/>
+    <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -472,53 +514,67 @@
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -578,51 +634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும் யுத்தம் நடந்துவருகிறபோது அப்னேர் சவுலின் குடும்பத்திலே பலத்தவனானான்.]]></a:t>
+              <a:t><![CDATA[5. And the sixth, Ithream, by Eglah David's wife. These were born to David in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -687,51 +743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும் யுத்தம் நடந்துவருகிறபோது அப்னேர் சவுலின் குடும்பத்திலே பலத்தவனானான்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, while there was war between the house of Saul and the house of David, that Abner made himself strong for the house of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -796,51 +852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுலுக்கு ஆயாவின் குமாரத்தியாகிய ரிஸ்பான் என்னும் பேருள்ள ஒரு மறு மனையாட்டி இருந்தாள்; இஸ்போசேத் அப்னேரை நோக்கி: நீ என் தகப்பனாருடைய மறுமனையாட்டியினிடத்தில் பிரவேசித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, while there was war between the house of Saul and the house of David, that Abner made himself strong for the house of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -905,51 +961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுலுக்கு ஆயாவின் குமாரத்தியாகிய ரிஸ்பான் என்னும் பேருள்ள ஒரு மறு மனையாட்டி இருந்தாள்; இஸ்போசேத் அப்னேரை நோக்கி: நீ என் தகப்பனாருடைய மறுமனையாட்டியினிடத்தில் பிரவேசித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Saul had a concubine, whose name was Rizpah, the daughter of Aiah: and Ishbosheth said to Abner, Wherefore have you gone in unto my father's concubine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1014,51 +1070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்னேர் இஸ்போசேத்தின் வார்த்தைகளுக்காக மிகவும் கோபங் கொண்டு: உம்மைத் தாவீதின் கையில் ஒப்புக்கொடாமல் இந்நாள்மட்டும் உம்முடைய தகப்பனாகிய சவுலின் குடும்பத்துக்கும், அவருடைய சகோதரருக்கும் சிநேகிதருக்கும் தயவுசெய்கிறவனாகிய என்னை நீர் இன்று ஒரு ஸ்திரீயினிமித்தம் குற்றம்பிடிக்கிறதற்கு, நான் யூதாவுக்கு உட்கையான ஒரு நாய்த்தலையா?]]></a:t>
+              <a:t><![CDATA[7. And Saul had a concubine, whose name was Rizpah, the daughter of Aiah: and Ishbosheth said to Abner, Wherefore have you gone in unto my father's concubine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1123,51 +1179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்னேர் இஸ்போசேத்தின் வார்த்தைகளுக்காக மிகவும் கோபங் கொண்டு: உம்மைத் தாவீதின் கையில் ஒப்புக்கொடாமல் இந்நாள்மட்டும் உம்முடைய தகப்பனாகிய சவுலின் குடும்பத்துக்கும், அவருடைய சகோதரருக்கும் சிநேகிதருக்கும் தயவுசெய்கிறவனாகிய என்னை நீர் இன்று ஒரு ஸ்திரீயினிமித்தம் குற்றம்பிடிக்கிறதற்கு, நான் யூதாவுக்கு உட்கையான ஒரு நாய்த்தலையா?]]></a:t>
+              <a:t><![CDATA[8. Then was Abner very angry for the words of Ishbosheth, and said, Am I a dog's head, which against Judah do show kindness this day unto the house of Saul your father, to his brethren, and to his friends, and have not delivered you into the hand of David, that you charge me to day with a fault concerning this woman?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1232,51 +1288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்னேர் இஸ்போசேத்தின் வார்த்தைகளுக்காக மிகவும் கோபங் கொண்டு: உம்மைத் தாவீதின் கையில் ஒப்புக்கொடாமல் இந்நாள்மட்டும் உம்முடைய தகப்பனாகிய சவுலின் குடும்பத்துக்கும், அவருடைய சகோதரருக்கும் சிநேகிதருக்கும் தயவுசெய்கிறவனாகிய என்னை நீர் இன்று ஒரு ஸ்திரீயினிமித்தம் குற்றம்பிடிக்கிறதற்கு, நான் யூதாவுக்கு உட்கையான ஒரு நாய்த்தலையா?]]></a:t>
+              <a:t><![CDATA[8. Then was Abner very angry for the words of Ishbosheth, and said, Am I a dog's head, which against Judah do show kindness this day unto the house of Saul your father, to his brethren, and to his friends, and have not delivered you into the hand of David, that you charge me to day with a fault concerning this woman?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1341,51 +1397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்னேர் இஸ்போசேத்தின் வார்த்தைகளுக்காக மிகவும் கோபங் கொண்டு: உம்மைத் தாவீதின் கையில் ஒப்புக்கொடாமல் இந்நாள்மட்டும் உம்முடைய தகப்பனாகிய சவுலின் குடும்பத்துக்கும், அவருடைய சகோதரருக்கும் சிநேகிதருக்கும் தயவுசெய்கிறவனாகிய என்னை நீர் இன்று ஒரு ஸ்திரீயினிமித்தம் குற்றம்பிடிக்கிறதற்கு, நான் யூதாவுக்கு உட்கையான ஒரு நாய்த்தலையா?]]></a:t>
+              <a:t><![CDATA[8. Then was Abner very angry for the words of Ishbosheth, and said, Am I a dog's head, which against Judah do show kindness this day unto the house of Saul your father, to his brethren, and to his friends, and have not delivered you into the hand of David, that you charge me to day with a fault concerning this woman?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1450,51 +1506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் ராஜ்யபாரத்தைச் சவுலின் குடும்பத்தை விட்டுத் தாண்டப்பண்ணி, தாவீதின் சிங்காசனத்தைத் தாண் துவக்கிப் பெயெர்செபாமட்டுள்ள இஸ்ரவேலின்மேலும் யூதாவின்மேலும் நிலைநிறுத்தும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[8. Then was Abner very angry for the words of Ishbosheth, and said, Am I a dog's head, which against Judah do show kindness this day unto the house of Saul your father, to his brethren, and to his friends, and have not delivered you into the hand of David, that you charge me to day with a fault concerning this woman?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1559,51 +1615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் தாவீதுக்கு ஆணையிட்டபடியே, நான் அவனுக்குச் செய்யாமற்போனால், தேவன் அப்னேருக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. So do God to Abner, and more also, except, as the LORD has sworn to David, even so I do to him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1668,51 +1724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும்; நெடுநாள் யுத்தம் நடந்தது; தாவீது வரவர பலத்தான்; சவுலின் குடும்பத்தாரோ வரவர பலவீனப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now there was long war between the house of Saul and the house of David: but David waxed stronger and stronger, and the house of Saul waxed weaker and weaker.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1777,51 +1833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தர் தாவீதுக்கு ஆணையிட்டபடியே, நான் அவனுக்குச் செய்யாமற்போனால், தேவன் அப்னேருக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. So do God to Abner, and more also, except, as the LORD has sworn to David, even so I do to him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1886,51 +1942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவன் அப்னேருக்குப் பயப்பட்டதினால், அப்புறம் ஒரு மறுமொழியும் அவனுக்குச் சொல்லாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. To translate the kingdom from the house of Saul, and to set up the throne of David over Israel and over Judah, from Dan even to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1995,51 +2051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்னேர் தன் நாமத்தினாலே தாவீதினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி தேசம் யாருடையது? என்னோடு உடன்படிக்கை பண்ணும்; இதோ இஸ்ரவேலையெல்லாம் உம்மிடத்தில் திருப்ப என் கையெல்லாம் உம்மோடிருக்கும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. To translate the kingdom from the house of Saul, and to set up the throne of David over Israel and over Judah, from Dan even to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2104,51 +2160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்னேர் தன் நாமத்தினாலே தாவீதினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி தேசம் யாருடையது? என்னோடு உடன்படிக்கை பண்ணும்; இதோ இஸ்ரவேலையெல்லாம் உம்மிடத்தில் திருப்ப என் கையெல்லாம் உம்மோடிருக்கும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And he could not answer Abner a word again, because he feared him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2213,51 +2269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் தாவீது: நல்லது உன்னோட நான் உடன்படிக்கைபண்ணுவேன், ஆனாலும் ஒரே காரியம் உன்னிடத்தில் கேட்டுக்கொள்ளுகிறேன்; அது என்னவெனில், நீ என் முகத்தைப் பார்க்க வரும்போது சவுலின் குமாரத்தியாகிய மீகாளை நீ அழைத்துவரவேண்டும்; அதற்குமுன் நீ என் முகத்தைப் பார்ப்பதில்லை என்று சொல்லச்சொல்லி,]]></a:t>
+              <a:t><![CDATA[11. And he could not answer Abner a word again, because he feared him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2322,51 +2378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் தாவீது: நல்லது உன்னோட நான் உடன்படிக்கைபண்ணுவேன், ஆனாலும் ஒரே காரியம் உன்னிடத்தில் கேட்டுக்கொள்ளுகிறேன்; அது என்னவெனில், நீ என் முகத்தைப் பார்க்க வரும்போது சவுலின் குமாரத்தியாகிய மீகாளை நீ அழைத்துவரவேண்டும்; அதற்குமுன் நீ என் முகத்தைப் பார்ப்பதில்லை என்று சொல்லச்சொல்லி,]]></a:t>
+              <a:t><![CDATA[12. And Abner sent messengers to David on his behalf, saying, Whose is the land? saying also, Make your league with me, and, behold, my hand shall be with you, to bring about all Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2431,51 +2487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் சவுலின் குமாரனாகிய இஸ்போசேத்தினிடத்திற்கும் ஸ்தானாபதிகளை அனுப்பி: நான் பெலிஸ்தருடைய நூறு நுனித்தோல்களைப் பரிசமாகக் கொடுத்து விவாகம்பண்ணின என் மனைவியாகிய மீகாளை அனுப்பிவிடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. And Abner sent messengers to David on his behalf, saying, Whose is the land? saying also, Make your league with me, and, behold, my hand shall be with you, to bring about all Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2540,51 +2596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் சவுலின் குமாரனாகிய இஸ்போசேத்தினிடத்திற்கும் ஸ்தானாபதிகளை அனுப்பி: நான் பெலிஸ்தருடைய நூறு நுனித்தோல்களைப் பரிசமாகக் கொடுத்து விவாகம்பண்ணின என் மனைவியாகிய மீகாளை அனுப்பிவிடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[12. And Abner sent messengers to David on his behalf, saying, Whose is the land? saying also, Make your league with me, and, behold, my hand shall be with you, to bring about all Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2649,51 +2705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்போசேத் அவளை லாயீசின் குமாரனாகிய பல்த்தியேல் என்னும் புருஷனிடத்திலிருந்து அழைத்து வர ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[13. And he said, Well; I will make a league with you: but one thing I require of you, that is, You shall not see my face, except you first bring Michal Saul's daughter, when you come to see my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2758,51 +2814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And he said, Well; I will make a league with you: but one thing I require of you, that is, You shall not see my face, except you first bring Michal Saul's daughter, when you come to see my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2867,51 +2923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும்; நெடுநாள் யுத்தம் நடந்தது; தாவீது வரவர பலத்தான்; சவுலின் குடும்பத்தாரோ வரவர பலவீனப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now there was long war between the house of Saul and the house of David: but David waxed stronger and stronger, and the house of Saul waxed weaker and weaker.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2976,51 +3032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[13. And he said, Well; I will make a league with you: but one thing I require of you, that is, You shall not see my face, except you first bring Michal Saul's daughter, when you come to see my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3085,51 +3141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள் அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
+              <a:t><![CDATA[14. And David sent messengers to Ishbosheth Saul's son, saying, Deliver me my wife Michal, which I espoused to me for an hundred foreskins of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3194,51 +3250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள் அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
+              <a:t><![CDATA[14. And David sent messengers to Ishbosheth Saul's son, saying, Deliver me my wife Michal, which I espoused to me for an hundred foreskins of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3303,51 +3359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And David sent messengers to Ishbosheth Saul's son, saying, Deliver me my wife Michal, which I espoused to me for an hundred foreskins of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3412,51 +3468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Ishbosheth sent, and took her from her husband, even from Phaltiel the son of Laish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3521,51 +3577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர் பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[15. And Ishbosheth sent, and took her from her husband, even from Phaltiel the son of Laish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3630,51 +3686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர் பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[16. And her husband went with her along weeping behind her to Bahurim. Then said Abner unto him, Go, return. And he returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[16. And her husband went with her along weeping behind her to Bahurim. Then said Abner unto him, Go, return. And he returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3848,51 +3904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[17. And Abner had communication with the elders of Israel, saying, All of you sought for David in times past to be king over you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3957,51 +4013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
+              <a:t><![CDATA[17. And Abner had communication with the elders of Israel, saying, All of you sought for David in times past to be king over you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4066,51 +4122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்ரோனிலே தாவீதுக்குப் பிறந்த குமாரர்: யெஸ்ரயேல் ஊராளான அகினோவாமிடத்திலே பிறந்த அம்னோன் அவனுக்கு முதல் பிறந்தவன்.]]></a:t>
+              <a:t><![CDATA[2. And unto David were sons born in Hebron: and his firstborn was Amnon, of Ahinoam the Jezreelitess;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4175,51 +4231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
+              <a:t><![CDATA[18. Now then do it: for the LORD has spoken of David, saying, By the hand of my servant David I will save my people Israel out of the hand of the Philistines, and out of the hand of all their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4284,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
+              <a:t><![CDATA[18. Now then do it: for the LORD has spoken of David, saying, By the hand of my servant David I will save my people Israel out of the hand of the Philistines, and out of the hand of all their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4393,51 +4449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[18. Now then do it: for the LORD has spoken of David, saying, By the hand of my servant David I will save my people Israel out of the hand of the Philistines, and out of the hand of all their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4502,51 +4558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And Abner also spoke in the ears of Benjamin: and Abner went also to speak in the ears of David in Hebron all that seemed good to Israel, and that seemed good to the whole house of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4611,51 +4667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And Abner also spoke in the ears of Benjamin: and Abner went also to speak in the ears of David in Hebron all that seemed good to Israel, and that seemed good to the whole house of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4720,51 +4776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில் வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Abner also spoke in the ears of Benjamin: and Abner went also to speak in the ears of David in Hebron all that seemed good to Israel, and that seemed good to the whole house of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4829,51 +4885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில் வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. So Abner came to David to Hebron, and twenty men with him. And David made Abner and the men that were with him a feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4938,51 +4994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே, நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
+              <a:t><![CDATA[20. So Abner came to David to Hebron, and twenty men with him. And David made Abner and the men that were with him a feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5047,51 +5103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே, நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
+              <a:t><![CDATA[21. And Abner said unto David, I will arise and go, and will gather all Israel unto my lord the king, that they may make a league with you, and that you may reign over all that yours heart desires. And David sent Abner away; and he went in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5156,51 +5212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும், நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. And Abner said unto David, I will arise and go, and will gather all Israel unto my lord the king, that they may make a league with you, and that you may reign over all that yours heart desires. And David sent Abner away; and he went in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5265,51 +5321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்ரோனிலே தாவீதுக்குப் பிறந்த குமாரர்: யெஸ்ரயேல் ஊராளான அகினோவாமிடத்திலே பிறந்த அம்னோன் அவனுக்கு முதல் பிறந்தவன்.]]></a:t>
+              <a:t><![CDATA[2. And unto David were sons born in Hebron: and his firstborn was Amnon, of Ahinoam the Jezreelitess;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5374,51 +5430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும், நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. And Abner said unto David, I will arise and go, and will gather all Israel unto my lord the king, that they may make a league with you, and that you may reign over all that yours heart desires. And David sent Abner away; and he went in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5483,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Abner said unto David, I will arise and go, and will gather all Israel unto my lord the king, that they may make a league with you, and that you may reign over all that yours heart desires. And David sent Abner away; and he went in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5592,51 +5648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, the servants of David and Joab came from pursuing a troop, and brought in a great spoil with them: but Abner was not with David in Hebron; for he had sent him away, and he was gone in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5701,51 +5757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, the servants of David and Joab came from pursuing a troop, and brought in a great spoil with them: but Abner was not with David in Hebron; for he had sent him away, and he was gone in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5810,51 +5866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[22. And, behold, the servants of David and Joab came from pursuing a troop, and brought in a great spoil with them: but Abner was not with David in Hebron; for he had sent him away, and he was gone in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5919,51 +5975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[23. When Joab and all the host that was with him were come, they told Joab, saying, Abner the son of Ner came to the king, and he has sent him away, and he is gone in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6028,51 +6084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின் மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
+              <a:t><![CDATA[23. When Joab and all the host that was with him were come, they told Joab, saying, Abner the son of Ner came to the king, and he has sent him away, and he is gone in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6137,51 +6193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின் மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
+              <a:t><![CDATA[24. Then Joab came to the king, and said, What have you done? behold, Abner came unto you; why is it that you have sent him away, and he is quite gone?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6246,51 +6302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[24. Then Joab came to the king, and said, What have you done? behold, Abner came unto you; why is it that you have sent him away, and he is quite gone?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6355,51 +6411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[25. You know Abner the son of Ner, that he came to deceive you, and to know your going out and your coming in, and to know all that you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6464,51 +6520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாபாலின் மனைவியாயிருந்த கர்மேல் ஊரானான அபிகாயிலிடத்திலே பிறந்த கீலேயாப் அவனுடைய இரண்டாம் குமாரன்; மூன்றாம் குமாரன் கேசூரின் ராஜாவான தல்மாய் குமாரத்தியாகிய மாக்காள் பெற்ற அப்சலோம் என்பவன்.]]></a:t>
+              <a:t><![CDATA[3. And his second, Chileab, of Abigail the wife of Nabal the Carmelite; and the third, Absalom the son of Maacah the daughter of Talmai king of Geshur;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6573,51 +6629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[25. You know Abner the son of Ner, that he came to deceive you, and to know your going out and your coming in, and to know all that you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6682,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன் சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And when Joab was come out from David, he sent messengers after Abner, which brought him again from the well of Sirah: but David knew it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6791,51 +6847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன் சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And when Joab was come out from David, he sent messengers after Abner, which brought him again from the well of Sirah: but David knew it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6900,51 +6956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி, தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[27. And when Abner was returned to Hebron, Joab took him aside in the gate to speak with him quietly, and stroke him there under the fifth rib, that he died, for the blood of Asahel his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7009,51 +7065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி, தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[27. And when Abner was returned to Hebron, Joab took him aside in the gate to speak with him quietly, and stroke him there under the fifth rib, that he died, for the blood of Asahel his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7118,51 +7174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்; சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And when Abner was returned to Hebron, Joab took him aside in the gate to speak with him quietly, and stroke him there under the fifth rib, that he died, for the blood of Asahel his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7227,51 +7283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்; சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And afterward when David heard it, he said, I and my kingdom are guiltless before the LORD for ever from the blood of Abner the son of Ner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7336,51 +7392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ராஜா அப்னேருக்காகப் புலம்பி: மதிகெட்டவன் சாகிறதுபோல அப்னேர் செத்துப்போனானோ?]]></a:t>
+              <a:t><![CDATA[28. And afterward when David heard it, he said, I and my kingdom are guiltless before the LORD for ever from the blood of Abner the son of Ner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7445,51 +7501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Let it rest on the head of Joab, and on all his father's house; and let there not fail from the house of Joab one that has an issue, or that is a leper, or that leans on a staff, or that falls on the sword, or that lacks bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7554,51 +7610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[29. Let it rest on the head of Joab, and on all his father's house; and let there not fail from the house of Joab one that has an issue, or that is a leper, or that leans on a staff, or that falls on the sword, or that lacks bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7663,51 +7719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நாபாலின் மனைவியாயிருந்த கர்மேல் ஊரானான அபிகாயிலிடத்திலே பிறந்த கீலேயாப் அவனுடைய இரண்டாம் குமாரன்; மூன்றாம் குமாரன் கேசூரின் ராஜாவான தல்மாய் குமாரத்தியாகிய மாக்காள் பெற்ற அப்சலோம் என்பவன்.]]></a:t>
+              <a:t><![CDATA[3. And his second, Chileab, of Abigail the wife of Nabal the Carmelite; and the third, Absalom the son of Maacah the daughter of Talmai king of Geshur;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7772,51 +7828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[29. Let it rest on the head of Joab, and on all his father's house; and let there not fail from the house of Joab one that has an issue, or that is a leper, or that leans on a staff, or that falls on the sword, or that lacks bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7881,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[30. So Joab, and Abishai his brother slew Abner, because he had slain their brother Asahel at Gibeon in the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7990,51 +8046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[30. So Joab, and Abishai his brother slew Abner, because he had slain their brother Asahel at Gibeon in the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8099,51 +8155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[31. And David said to Joab, and to all the people that were with him, Rend your clothes, and gird you with sackcloth, and mourn before Abner. And king David himself followed the bier.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8208,51 +8264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நேரின் குமாரனாகிய அப்னேரைக் கொன்றுபோட்டது ராஜாவினால் உண்டானதல்லவென்று அந்நாளிலே சகல ஜனங்களும், இஸ்ரவேலர் அனைவரும் அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And David said to Joab, and to all the people that were with him, Rend your clothes, and gird you with sackcloth, and mourn before Abner. And king David himself followed the bier.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8317,51 +8373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நேரின் குமாரனாகிய அப்னேரைக் கொன்றுபோட்டது ராஜாவினால் உண்டானதல்லவென்று அந்நாளிலே சகல ஜனங்களும், இஸ்ரவேலர் அனைவரும் அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[31. And David said to Joab, and to all the people that were with him, Rend your clothes, and gird you with sackcloth, and mourn before Abner. And king David himself followed the bier.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8426,51 +8482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ராஜா தன் ஊழியக்காரரை நோக்கி: இன்றையதினம் இஸ்ரவேலில் பிரபுவும், பெரிய மனுஷனுமாகிய ஒருவன் விழுந்தான் என்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[32. And they buried Abner in Hebron: and the king lifted up his voice, and wept at the grave of Abner; and all the people wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8535,51 +8591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ராஜா தன் ஊழியக்காரரை நோக்கி: இன்றையதினம் இஸ்ரவேலில் பிரபுவும், பெரிய மனுஷனுமாகிய ஒருவன் விழுந்தான் என்று அறியீர்களா?]]></a:t>
+              <a:t><![CDATA[32. And they buried Abner in Hebron: and the king lifted up his voice, and wept at the grave of Abner; and all the people wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8644,51 +8700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் ராஜாவாக அபிஷேகம்பண்ணப்பட்டவனாயிருந்தபோதிலும் நான் இன்னும் பலவீனன்; செருயாவின் குமாரராகிய இந்த மனுஷர் என் பலத்துக்கு மிஞ்சினவர்களாயிருக்கிறார்கள்; அந்தப் பொல்லாப்பைச் செய்தவனுக்கு கர்த்தர் அவன் பொல்லாப்புக்குத்தக்கதாய்ச் சரிக்கட்டுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[33. And the king lamented over Abner, and said, Died Abner as a fool dies?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8753,51 +8809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. நான் ராஜாவாக அபிஷேகம்பண்ணப்பட்டவனாயிருந்தபோதிலும் நான் இன்னும் பலவீனன்; செருயாவின் குமாரராகிய இந்த மனுஷர் என் பலத்துக்கு மிஞ்சினவர்களாயிருக்கிறார்கள்; அந்தப் பொல்லாப்பைச் செய்தவனுக்கு கர்த்தர் அவன் பொல்லாப்புக்குத்தக்கதாய்ச் சரிக்கட்டுவாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[34. Your hands were not bound, nor your feet put into fetters: as a man falls before wicked men, so fell you. And all the people wept again over him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8862,51 +8918,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாலாம் குமாரன் ஆகீத் பெற்ற அதோனியா என்பவன்; ஐந்தாம் குமாரன் அபித்தாள் பெற்ற செப்பத்தியா என்பவன்;]]></a:t>
+              <a:t><![CDATA[4. And the fourth, Adonijah the son of Haggith; and the fifth, Shephatiah the son of Abital;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Your hands were not bound, nor your feet put into fetters: as a man falls before wicked men, so fell you. And all the people wept again over him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And when all the people came to cause David to eat food while it was yet day, David swore, saying, So do God to me, and more also, if I taste bread, or ought else, till the sun be down.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And when all the people came to cause David to eat food while it was yet day, David swore, saying, So do God to me, and more also, if I taste bread, or ought else, till the sun be down.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And when all the people came to cause David to eat food while it was yet day, David swore, saying, So do God to me, and more also, if I taste bread, or ought else, till the sun be down.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And when all the people came to cause David to eat food while it was yet day, David swore, saying, So do God to me, and more also, if I taste bread, or ought else, till the sun be down.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And all the people took notice of it, and it pleased them: as whatsoever the king did pleased all the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And all the people took notice of it, and it pleased them: as whatsoever the king did pleased all the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. For all the people and all Israel understood that day that it was not of the king to slay Abner the son of Ner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. For all the people and all Israel understood that day that it was not of the king to slay Abner the son of Ner.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the king said unto his servants, Know all of you not that there is a prince and a great man fallen this day in Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8971,51 +10117,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆறாம் குமாரன் தாவீதின் மனைவியாகிய எக்லாளிடத்தில் பிறந்த இத்ரேயாம் என்பவன்; இவர்கள் எப்ரோனிலே தாவீதுக்குப் பிறந்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the sixth, Ithream, by Eglah David's wife. These were born to David in Hebron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the king said unto his servants, Know all of you not that there is a prince and a great man fallen this day in Israel?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And I am this day weak, though anointed king; and these men the sons of Zeruiah be too hard for me: the LORD shall reward the doer of evil according to his wickedness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And I am this day weak, though anointed king; and these men the sons of Zeruiah be too hard for me: the LORD shall reward the doer of evil according to his wickedness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And I am this day weak, though anointed king; and these men the sons of Zeruiah be too hard for me: the LORD shall reward the doer of evil according to his wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9050,51 +10632,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434343" r:id="rId1"/>
+    <p:sldLayoutId id="2481564053" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9710,54 +11292,166 @@
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -9862,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it came to pass, while there was war between the house of Saul and the house of David, that]]></a:t>
+              <a:t><![CDATA[தாவீதுக்குப் பிறந்தவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abner made himself strong for the house of Saul.]]></a:t>
+              <a:t><![CDATA[6. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும் யுத்தம் நடந்துவருகிறபோது அப்னேர் சவுலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Saul had a concubine, whose name was Rizpah, the daughter of Aiah: and Ishbosheth said to]]></a:t>
+              <a:t><![CDATA[குடும்பத்திலே பலத்தவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abner, Wherefore have you gone in unto my father's concubine?]]></a:t>
+              <a:t><![CDATA[7. சவுலுக்கு ஆயாவின் குமாரத்தியாகிய ரிஸ்பான் என்னும் பேருள்ள ஒரு மறு மனையாட்டி இருந்தாள்; இஸ்போசேத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Then was Abner very angry for the words of Ishbosheth, and said, Am I a dog's head, which against]]></a:t>
+              <a:t><![CDATA[அப்னேரை நோக்கி: நீ என் தகப்பனாருடைய மறுமனையாட்டியினிடத்தில் பிரவேசித்தது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Judah do show kindness this day unto the house of Saul your father, to his brethren, and to his]]></a:t>
+              <a:t><![CDATA[8. அப்னேர் இஸ்போசேத்தின் வார்த்தைகளுக்காக மிகவும் கோபங் கொண்டு: உம்மைத் தாவீதின் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[friends, and have not delivered you into the hand of David, that you charge me to day with a fault]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடாமல் இந்நாள்மட்டும் உம்முடைய தகப்பனாகிய சவுலின் குடும்பத்துக்கும், அவருடைய சகோதரருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[concerning this woman?]]></a:t>
+              <a:t><![CDATA[சிநேகிதருக்கும் தயவுசெய்கிறவனாகிய என்னை நீர் இன்று ஒரு ஸ்திரீயினிமித்தம் குற்றம்பிடிக்கிறதற்கு, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. So do God to Abner, and more also, except, as the LORD has sworn to David, even so I do to him;]]></a:t>
+              <a:t><![CDATA[யூதாவுக்கு உட்கையான ஒரு நாய்த்தலையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. To translate the kingdom from the house of Saul, and to set up the throne of David over Israel]]></a:t>
+              <a:t><![CDATA[9. நான் ராஜ்யபாரத்தைச் சவுலின் குடும்பத்தை விட்டுத் தாண்டப்பண்ணி, தாவீதின் சிங்காசனத்தைத் தாண்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now there was long war between the house of Saul and the house of David: but David waxed stronger]]></a:t>
+              <a:t><![CDATA[1. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும்; நெடுநாள் யுத்தம் நடந்தது; தாவீது வரவர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and over Judah, from Dan even to Beersheba.]]></a:t>
+              <a:t><![CDATA[துவக்கிப் பெயெர்செபாமட்டுள்ள இஸ்ரவேலின்மேலும் யூதாவின்மேலும் நிலைநிறுத்தும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And he could not answer Abner a word again, because he feared him.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தர் தாவீதுக்கு ஆணையிட்டபடியே, நான் அவனுக்குச் செய்யாமற்போனால், தேவன் அப்னேருக்கு அதற்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Abner sent messengers to David on his behalf, saying, Whose is the land? saying also, Make]]></a:t>
+              <a:t><![CDATA[சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your league with me, and, behold, my hand shall be with you, to bring about all Israel unto you.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவன் அப்னேருக்குப் பயப்பட்டதினால், அப்புறம் ஒரு மறுமொழியும் அவனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he said, Well; I will make a league with you: but one thing I require of you, that is, You]]></a:t>
+              <a:t><![CDATA[சொல்லாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall not see my face, except you first bring Michal Saul's daughter, when you come to see my face.]]></a:t>
+              <a:t><![CDATA[12. அப்னேர் தன் நாமத்தினாலே தாவீதினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி தேசம் யாருடையது? என்னோடு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And David sent messengers to Ishbosheth Saul's son, saying, Deliver me my wife Michal, which I]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கை பண்ணும்; இதோ இஸ்ரவேலையெல்லாம் உம்மிடத்தில் திருப்ப என் கையெல்லாம் உம்மோடிருக்கும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[espoused to me for an hundred foreskins of the Philistines.]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Ishbosheth sent, and took her from her husband, even from Phaltiel the son of Laish.]]></a:t>
+              <a:t><![CDATA[13. அதற்குத் தாவீது: நல்லது உன்னோட நான் உடன்படிக்கைபண்ணுவேன், ஆனாலும் ஒரே காரியம் உன்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And her husband went with her along weeping behind her to Bahurim. Then said Abner unto him, Go,]]></a:t>
+              <a:t><![CDATA[கேட்டுக்கொள்ளுகிறேன்; அது என்னவெனில், நீ என் முகத்தைப் பார்க்க வரும்போது சவுலின் குமாரத்தியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and stronger, and the house of Saul waxed weaker and weaker.]]></a:t>
+              <a:t><![CDATA[பலத்தான்; சவுலின் குடும்பத்தாரோ வரவர பலவீனப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[return. And he returned.]]></a:t>
+              <a:t><![CDATA[மீகாளை நீ அழைத்துவரவேண்டும்; அதற்குமுன் நீ என் முகத்தைப் பார்ப்பதில்லை என்று சொல்லச்சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +14592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Abner had communication with the elders of Israel, saying, All of you sought for David in]]></a:t>
+              <a:t><![CDATA[14. அவன் சவுலின் குமாரனாகிய இஸ்போசேத்தினிடத்திற்கும் ஸ்தானாபதிகளை அனுப்பி: நான் பெலிஸ்தருடைய நூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +14724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[times past to be king over you:]]></a:t>
+              <a:t><![CDATA[நுனித்தோல்களைப் பரிசமாகக் கொடுத்து விவாகம்பண்ணின என் மனைவியாகிய மீகாளை அனுப்பிவிடும் என்று சொல்லச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Now then do it: for the LORD has spoken of David, saying, By the hand of my servant David I will]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[save my people Israel out of the hand of the Philistines, and out of the hand of all their enemies.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது இஸ்போசேத் அவளை லாயீசின் குமாரனாகிய பல்த்தியேல் என்னும் புருஷனிடத்திலிருந்து அழைத்து வர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +15120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Abner also spoke in the ears of Benjamin: and Abner went also to speak in the ears of David]]></a:t>
+              <a:t><![CDATA[ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Hebron all that seemed good to Israel, and that seemed good to the whole house of Benjamin.]]></a:t>
+              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. So Abner came to David to Hebron, and twenty men with him. And David made Abner and the men that]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were with him a feast.]]></a:t>
+              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Abner said unto David, I will arise and go, and will gather all Israel unto my lord the]]></a:t>
+              <a:t><![CDATA[அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +15780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And unto David were sons born in Hebron: and his firstborn was Amnon, of Ahinoam the]]></a:t>
+              <a:t><![CDATA[2. எப்ரோனிலே தாவீதுக்குப் பிறந்த குமாரர்: யெஸ்ரயேல் ஊராளான அகினோவாமிடத்திலே பிறந்த அம்னோன் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +15912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[king, that they may make a league with you, and that you may reign over all that yours heart]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +16044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[desires. And David sent Abner away; and he went in peace.]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +16176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And, behold, the servants of David and Joab came from pursuing a troop, and brought in a great]]></a:t>
+              <a:t><![CDATA[கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +16308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoil with them: but Abner was not with David in Hebron; for he had sent him away, and he was gone]]></a:t>
+              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +16440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in peace.]]></a:t>
+              <a:t><![CDATA[பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +16572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. When Joab and all the host that was with him were come, they told Joab, saying, Abner the son of]]></a:t>
+              <a:t><![CDATA[தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +16704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ner came to the king, and he has sent him away, and he is gone in peace.]]></a:t>
+              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +16836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Then Joab came to the king, and said, What have you done? behold, Abner came unto you; why is it]]></a:t>
+              <a:t><![CDATA[அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +16968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that you have sent him away, and he is quite gone?]]></a:t>
+              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +17100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. You know Abner the son of Ner, that he came to deceive you, and to know your going out and your]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +17232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jezreelitess;]]></a:t>
+              <a:t><![CDATA[முதல் பிறந்தவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +17364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[coming in, and to know all that you do.]]></a:t>
+              <a:t><![CDATA[உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +17496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when Joab was come out from David, he sent messengers after Abner, which brought him again]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the well of Sirah: but David knew it not.]]></a:t>
+              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +17760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And when Abner was returned to Hebron, Joab took him aside in the gate to speak with him]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +17892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[quietly, and stroke him there under the fifth rib, that he died, for the blood of Asahel his]]></a:t>
+              <a:t><![CDATA[போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +18024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother.]]></a:t>
+              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +18156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And afterward when David heard it, he said, I and my kingdom are guiltless before the LORD for]]></a:t>
+              <a:t><![CDATA[வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +18288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ever from the blood of Abner the son of Ner:]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +18420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. Let it rest on the head of Joab, and on all his father's house; and let there not fail from the]]></a:t>
+              <a:t><![CDATA[நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +18552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of Joab one that has an issue, or that is a leper, or that leans on a staff, or that falls on]]></a:t>
+              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +18684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And his second, Chileab, of Abigail the wife of Nabal the Carmelite; and the third, Absalom the]]></a:t>
+              <a:t><![CDATA[3. நாபாலின் மனைவியாயிருந்த கர்மேல் ஊரானான அபிகாயிலிடத்திலே பிறந்த கீலேயாப் அவனுடைய இரண்டாம் குமாரன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +18816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sword, or that lacks bread.]]></a:t>
+              <a:t><![CDATA[நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +18948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. So Joab, and Abishai his brother slew Abner, because he had slain their brother Asahel at Gibeon]]></a:t>
+              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +19080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the battle.]]></a:t>
+              <a:t><![CDATA[வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +19212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And David said to Joab, and to all the people that were with him, Rend your clothes, and gird]]></a:t>
+              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +19344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you with sackcloth, and mourn before Abner. And king David himself followed the bier.]]></a:t>
+              <a:t><![CDATA[ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +19476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And they buried Abner in Hebron: and the king lifted up his voice, and wept at the grave of]]></a:t>
+              <a:t><![CDATA[வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +19608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abner; and all the people wept.]]></a:t>
+              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +19740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And the king lamented over Abner, and said, Died Abner as a fool dies?]]></a:t>
+              <a:t><![CDATA[மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +19872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. Your hands were not bound, nor your feet put into fetters: as a man falls before wicked men, so]]></a:t>
+              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +20004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fell you. And all the people wept again over him.]]></a:t>
+              <a:t><![CDATA[வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +20136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son of Maacah the daughter of Talmai king of Geshur;]]></a:t>
+              <a:t><![CDATA[மூன்றாம் குமாரன் கேசூரின் ராஜாவான தல்மாய் குமாரத்தியாகிய மாக்காள் பெற்ற அப்சலோம் என்பவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +20268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And when all the people came to cause David to eat food while it was yet day, David swore,]]></a:t>
+              <a:t><![CDATA[குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +20400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, So do God to me, and more also, if I taste bread, or ought else, till the sun be down.]]></a:t>
+              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +20532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And all the people took notice of it, and it pleased them: as whatsoever the king did pleased]]></a:t>
+              <a:t><![CDATA[சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +20664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the people.]]></a:t>
+              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +20796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. For all the people and all Israel understood that day that it was not of the king to slay Abner]]></a:t>
+              <a:t><![CDATA[கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +20928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the son of Ner.]]></a:t>
+              <a:t><![CDATA[தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +21060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the king said unto his servants, Know all of you not that there is a prince and a great man]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +21192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fallen this day in Israel?]]></a:t>
+              <a:t><![CDATA[சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +21324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And I am this day weak, though anointed king; and these men the sons of Zeruiah be too hard for]]></a:t>
+              <a:t><![CDATA[33. ராஜா அப்னேருக்காகப் புலம்பி: மதிகெட்டவன் சாகிறதுபோல அப்னேர் செத்துப்போனானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +21456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[me: the LORD shall reward the doer of evil according to his wickedness.]]></a:t>
+              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +21588,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the fourth, Adonijah the son of Haggith; and the fifth, Shephatiah the son of Abital;]]></a:t>
+              <a:t><![CDATA[4. நாலாம் குமாரன் ஆகீத் பெற்ற அதோனியா என்பவன்; ஐந்தாம் குமாரன் அபித்தாள் பெற்ற செப்பத்தியா என்பவன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide85.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide86.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide87.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. நேரின் குமாரனாகிய அப்னேரைக் கொன்றுபோட்டது ராஜாவினால் உண்டானதல்லவென்று அந்நாளிலே சகல ஜனங்களும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலர் அனைவரும் அறிந்துகொண்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. ராஜா தன் ஊழியக்காரரை நோக்கி: இன்றையதினம் இஸ்ரவேலில் பிரபுவும், பெரிய மனுஷனுமாகிய ஒருவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +23040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the sixth, Ithream, by Eglah David's wife. These were born to David in Hebron.]]></a:t>
+              <a:t><![CDATA[5. ஆறாம் குமாரன் தாவீதின் மனைவியாகிய எக்லாளிடத்தில் பிறந்த இத்ரேயாம் என்பவன்; இவர்கள் எப்ரோனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20086,92 +23100,620 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விழுந்தான் என்று அறியீர்களா?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. நான் ராஜாவாக அபிஷேகம்பண்ணப்பட்டவனாயிருந்தபோதிலும் நான் இன்னும் பலவீனன்; செருயாவின் குமாரராகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இந்த மனுஷர் என் பலத்துக்கு மிஞ்சினவர்களாயிருக்கிறார்கள்; அந்தப் பொல்லாப்பைச் செய்தவனுக்கு கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் பொல்லாப்புக்குத்தக்கதாய்ச் சரிக்கட்டுவாராக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme53">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme53">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20197,51 +23739,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme53">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20372,51 +23914,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>79</Slides>
+  <Slides>93</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>