--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -149,60 +149,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -262,55 +252,50 @@
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
-    <p:sldId id="335" r:id="rId82"/>
-[...3 lines deleted...]
-    <p:sldId id="339" r:id="rId86"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -487,58 +472,53 @@
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
-  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -598,51 +578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆறாம் குமாரன் தாவீதின் மனைவியாகிய எக்லாளிடத்தில் பிறந்த இத்ரேயாம் என்பவன்; இவர்கள் எப்ரோனிலே தாவீதுக்குப் பிறந்தவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும் யுத்தம் நடந்துவருகிறபோது அப்னேர் சவுலின் குடும்பத்திலே பலத்தவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -816,51 +796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுலின் குடும்பத்துக்கும் தாவீதின் குடும்பத்துக்கும் யுத்தம் நடந்துவருகிறபோது அப்னேர் சவுலின் குடும்பத்திலே பலத்தவனானான்.]]></a:t>
+              <a:t><![CDATA[7. சவுலுக்கு ஆயாவின் குமாரத்தியாகிய ரிஸ்பான் என்னும் பேருள்ள ஒரு மறு மனையாட்டி இருந்தாள்; இஸ்போசேத் அப்னேரை நோக்கி: நீ என் தகப்பனாருடைய மறுமனையாட்டியினிடத்தில் பிரவேசித்தது என்ன என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1034,51 +1014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சவுலுக்கு ஆயாவின் குமாரத்தியாகிய ரிஸ்பான் என்னும் பேருள்ள ஒரு மறு மனையாட்டி இருந்தாள்; இஸ்போசேத் அப்னேரை நோக்கி: நீ என் தகப்பனாருடைய மறுமனையாட்டியினிடத்தில் பிரவேசித்தது என்ன என்றான்.]]></a:t>
+              <a:t><![CDATA[8. அப்னேர் இஸ்போசேத்தின் வார்த்தைகளுக்காக மிகவும் கோபங் கொண்டு: உம்மைத் தாவீதின் கையில் ஒப்புக்கொடாமல் இந்நாள்மட்டும் உம்முடைய தகப்பனாகிய சவுலின் குடும்பத்துக்கும், அவருடைய சகோதரருக்கும் சிநேகிதருக்கும் தயவுசெய்கிறவனாகிய என்னை நீர் இன்று ஒரு ஸ்திரீயினிமித்தம் குற்றம்பிடிக்கிறதற்கு, நான் யூதாவுக்கு உட்கையான ஒரு நாய்த்தலையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,51 +2213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்னேர் தன் நாமத்தினாலே தாவீதினிடத்திற்கு ஸ்தானாபதிகளை அனுப்பி தேசம் யாருடையது? என்னோடு உடன்படிக்கை பண்ணும்; இதோ இஸ்ரவேலையெல்லாம் உம்மிடத்தில் திருப்ப என் கையெல்லாம் உம்மோடிருக்கும் என்று சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. அதற்குத் தாவீது: நல்லது உன்னோட நான் உடன்படிக்கைபண்ணுவேன், ஆனாலும் ஒரே காரியம் உன்னிடத்தில் கேட்டுக்கொள்ளுகிறேன்; அது என்னவெனில், நீ என் முகத்தைப் பார்க்க வரும்போது சவுலின் குமாரத்தியாகிய மீகாளை நீ அழைத்துவரவேண்டும்; அதற்குமுன் நீ என் முகத்தைப் பார்ப்பதில்லை என்று சொல்லச்சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2451,51 +2431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்குத் தாவீது: நல்லது உன்னோட நான் உடன்படிக்கைபண்ணுவேன், ஆனாலும் ஒரே காரியம் உன்னிடத்தில் கேட்டுக்கொள்ளுகிறேன்; அது என்னவெனில், நீ என் முகத்தைப் பார்க்க வரும்போது சவுலின் குமாரத்தியாகிய மீகாளை நீ அழைத்துவரவேண்டும்; அதற்குமுன் நீ என் முகத்தைப் பார்ப்பதில்லை என்று சொல்லச்சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. அவன் சவுலின் குமாரனாகிய இஸ்போசேத்தினிடத்திற்கும் ஸ்தானாபதிகளை அனுப்பி: நான் பெலிஸ்தருடைய நூறு நுனித்தோல்களைப் பரிசமாகக் கொடுத்து விவாகம்பண்ணின என் மனைவியாகிய மீகாளை அனுப்பிவிடும் என்று சொல்லச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2669,51 +2649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் சவுலின் குமாரனாகிய இஸ்போசேத்தினிடத்திற்கும் ஸ்தானாபதிகளை அனுப்பி: நான் பெலிஸ்தருடைய நூறு நுனித்தோல்களைப் பரிசமாகக் கொடுத்து விவாகம்பண்ணின என் மனைவியாகிய மீகாளை அனுப்பிவிடும் என்று சொல்லச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது இஸ்போசேத் அவளை லாயீசின் குமாரனாகிய பல்த்தியேல் என்னும் புருஷனிடத்திலிருந்து அழைத்து வர ஆட்களை அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2778,51 +2758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்போசேத் அவளை லாயீசின் குமாரனாகிய பல்த்தியேல் என்னும் புருஷனிடத்திலிருந்து அழைத்து வர ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2996,51 +2976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்போசேத் அவளை லாயீசின் குமாரனாகிய பல்த்தியேல் என்னும் புருஷனிடத்திலிருந்து அழைத்து வர ஆட்களை அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3105,51 +3085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள் அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3214,51 +3194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவள் புருஷன் பகூரிம்மட்டும் அவள் பிறகாலே அழுதுகொண்டுவந்தான்; அப்னேர் அவனை நோக்கி: நீ திரும்பிப்போ என்றான்; அவன் திரும்பிப் போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள் அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3323,51 +3303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள் அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3432,51 +3412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்னேர் இஸ்ரவேலின் மூப்பரோடே பேசி: தாவீதை உங்கள்மேல் ராஜாவாக வைக்கும்படிக்கு நீங்கள் அநேகநாளாய்த் தேடினீர்களே.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3541,51 +3521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர் பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3650,51 +3630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர் பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3759,51 +3739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் அப்படிச் செய்யுங்கள்; என் தாசனாகிய தாவீதின் கையினால் என் ஜனமாகிய இஸ்ரவேலைப் பெலிஸ்தரின் கைக்கும், அவர்களுடைய எல்லாச் சத்துருக்களின் கைக்கும் நீங்கலாக்கி ரட்சிப்பேன் என்று கர்த்தர் தாவீதைக்குறித்துச் சொல்லியிருக்கிறாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3868,51 +3848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர் பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3977,51 +3957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இந்தப்பிரகாரமாக அப்னேர் பென்யமீன் மனுஷர் காதுகள் கேட்கப் பேசினான்; பின்பு அப்னேர் இஸ்ரவேலர் பார்வைக்கும் பென்யமீனுடைய எல்லாக் குடும்பத்தாரின் பார்வைக்கும் சம்மதியானதையெல்லாம் எப்ரோனிலே தாவீதின் காதுகள் கேட்கப் பேசுகிறதற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4195,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4304,51 +4284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்னேரும் அவனோடேகூட இருபது; பேரும் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்தபோது, தாவீது அப்னேருக்கும், அவனோடே வந்த மனுஷருக்கும் விருந்துசெய்தான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4413,51 +4393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
+              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4522,51 +4502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
+              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4631,51 +4611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு அப்னேர் தாவீதை நோக்கி: நான் எழுந்துபோய் இஸ்ரவேலை எல்லாம் உம்மோடே உடன்படிக்கைபண்ணும்படிக்கு, ராஜாவாகிய என் ஆண்டவனிடத்தில் சேர்த்துக்கொண்டு; வருகிறேன்; அதினாலே உம்முடைய ஆத்துமா அரசாள விரும்புகிற இடமெல்லாம் அரசாளுவீர் என்றான்; அப்படியே தாவீது அப்னேரை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போனான்.]]></a:t>
+              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4740,51 +4720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில் வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4849,51 +4829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில் வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4958,51 +4938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தாவீதின் சேவகரும் யோவாபும் அநேகம் பொருட்களைக் கொள்ளையிட்டு தண்டிலிருந்து கொண்டுவந்தார்கள்; அப்பொழுது அப்னேர் எப்ரோனில் தாவீதினிடத்தில் இல்லை; அவனை அனுப்பிவிட்டான்; அவன் சமாதானத்தோடே போய்விட்டான்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே, நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5067,51 +5047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில் வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே, நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5176,51 +5156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோவாபும் அவனோடிருந்த எல்லாச் சேனையும் வந்தபோது, நேரின் குமாரனாகிய அப்னேர் ராஜாவினிடத்தில் வந்தான் என்றும், அவர் அவனைச் சமாதானமாய்ப்போக அனுப்பிவிட்டார் என்றும் யோவாவுக்கு அறிவித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும், நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5394,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே, நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
+              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும், நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5503,51 +5483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது யோவாப் ராஜாவண்டையில் பிரவேசித்து: என்ன செய்தீர்? இதோ அப்னேர் உம்மிடத்தில் வந்தானே, நீர் அவனைப் போகவிட்டது என்ன?]]></a:t>
+              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5612,51 +5592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும், நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5721,51 +5701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. நேரின் குமாரனாகிய அப்னேரை அறிவீரே; அவன் உம்மை மோசம்போக்கவும், உம்முடைய போக்குவரத்தை அறியவும், நீர் செய்கிறதையெல்லாம் ஆராயவும் வந்தான் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5830,51 +5810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5939,51 +5919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோவாப் தாவீதை விட்டுப் புறப்பட்டவுடனே அவன் அப்னேரைத் தாவீதுக்குத் தெரியாமல் கூட்டிக்கொண்டு வரும்படி ஆட்களை அனுப்பினான்; அவர்கள் சீரா என்னும் துரவுமட்டும்போய் அவனை அழைத்துக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6048,51 +6028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின் மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6157,51 +6137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின் மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6266,51 +6246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்னேர் எப்ரோனுக்குத் திரும்பி வருகிறபோது, யோவாப் அவனோடே இரகசியமாய்ப் பேசப்போகிறவன்போல் அவனை ஒலிமுகவாசலின் நடுவே ஒரு பக்கமாய் அழைத்துப்போய், தன் தம்பி ஆசகேலுடைய இரத்தப்பழியை வாங்க அங்கே அவனை வயிற்றியிலே குத்திக்கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6375,51 +6355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின் மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
+              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6593,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தாவீது அதைக் கேட்டபோது: நேரின் குமாரனாகிய அப்னேரின் இரத்தத்திற்காக என்மேலும் என் ராஜ்யத்தின் மேலும் கர்த்தருக்கு முன்பாக என்றைக்கும் பழியில்லை.]]></a:t>
+              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6702,51 +6682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன் சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6811,51 +6791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன் சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6920,51 +6900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது யோவாபுடைய தலையின் மேலும், அவன் தகப்பன் குடும்பத்தின் மேலும் சுமந்திருப்பதாக; யோவாபின் வீட்டாரிலே பிரமியக்காரனும், குஷ்டரோகியும், கோல் ஊன்றி நடக்கிறவனும், பட்டயத்தால் விழுகிறவனும், அப்பம் குறைச்சலுள்ளவனும் ஒருக்காலும் ஒழிந்துபோகவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி, தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7029,51 +7009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன் சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி, தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7138,51 +7118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்னேர் கிபியோனில் நடந்த யுத்ததிலே தங்கள் தம்பியாகிய ஆசகேலைக் கொன்றதினிமித்தம் யோவாபும் அவன் சகோதரனாகிய அபிசாயும் அவனைச் சங்காரம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்; சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7247,51 +7227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி, தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்; சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7356,51 +7336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. தாவீது யோவாபையும் அவனோடிருந்த சகல ஜனங்களையும் பார்த்து: நீங்கள் உங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, இரட்டுடுத்தி, அப்னேருக்கு முன்னாக நடந்து துக்கங்கொண்டாடுங்கள் என்று சொல்லி, தாவீதுராஜா தானும் பாடைக்குப் பின்சென்றான்.]]></a:t>
+              <a:t><![CDATA[33. ராஜா அப்னேருக்காகப் புலம்பி: மதிகெட்டவன் சாகிறதுபோல அப்னேர் செத்துப்போனானோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7465,51 +7445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்; சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7574,51 +7554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் அப்னேரை எப்ரோனிலே அடக்கம்பண்ணுகையில் ராஜா அப்னேரின் கல்லறையண்டையிலே சத்தமிட்டு அழுதான்; சகல ஜனங்களும் அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7792,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ராஜா அப்னேருக்காகப் புலம்பி: மதிகெட்டவன் சாகிறதுபோல அப்னேர் செத்துப்போனானோ?]]></a:t>
+              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7901,51 +7881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8010,51 +7990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8119,51 +8099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் கைகள் கட்டப்படவும் இல்லை, உன் கால்களில் விலங்கு போடப்பட்டவும் இல்லை, துஷ்டர் கையில் மடிகிறதுபோல மடிந்தாயே என்றான்; அப்பொழுது ஜனங்களளெல்லாரும் பின்னும் அதிகமாய் அவனுக்காக அழுதார்கள்.]]></a:t>
+              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8228,51 +8208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[37. நேரின் குமாரனாகிய அப்னேரைக் கொன்றுபோட்டது ராஜாவினால் உண்டானதல்லவென்று அந்நாளிலே சகல ஜனங்களும், இஸ்ரவேலர் அனைவரும் அறிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8337,51 +8317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[37. நேரின் குமாரனாகிய அப்னேரைக் கொன்றுபோட்டது ராஜாவினால் உண்டானதல்லவென்று அந்நாளிலே சகல ஜனங்களும், இஸ்ரவேலர் அனைவரும் அறிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8446,51 +8426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. பொழுது இன்னும் இருக்கையில், ஜனங்கள் எல்லாரும் வந்து அப்பம் புசியும் என்று தாவீதுக்குப் சொன்னபோது, தாவீது: சூரியன் அஸ்தமிக்கிறதற்கு முன்னே நான் அப்பத்தையாகிலும், வெறெதையாகிலும் ருசிபார்த்தால் தேவன் எனக்கு அதற்குச் சரியாகவும் அதற்கு அதிகமாகவும் செய்யக்கடவர் என்று ஆணையிட்டுச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[38. ராஜா தன் ஊழியக்காரரை நோக்கி: இன்றையதினம் இஸ்ரவேலில் பிரபுவும், பெரிய மனுஷனுமாகிய ஒருவன் விழுந்தான் என்று அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8555,51 +8535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[38. ராஜா தன் ஊழியக்காரரை நோக்கி: இன்றையதினம் இஸ்ரவேலில் பிரபுவும், பெரிய மனுஷனுமாகிய ஒருவன் விழுந்தான் என்று அறியீர்களா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8664,51 +8644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஜனங்கள் எல்லாரும் அதைக் கவனித்தார்கள்; அது அவர்கள் பார்வைக்கு நன்றாயிருந்தது; அப்படியே ராஜா செய்ததெல்லாம் சகல ஜனங்களுக்கும் நலமாய்த் தோன்றினது.]]></a:t>
+              <a:t><![CDATA[39. நான் ராஜாவாக அபிஷேகம்பண்ணப்பட்டவனாயிருந்தபோதிலும் நான் இன்னும் பலவீனன்; செருயாவின் குமாரராகிய இந்த மனுஷர் என் பலத்துக்கு மிஞ்சினவர்களாயிருக்கிறார்கள்; அந்தப் பொல்லாப்பைச் செய்தவனுக்கு கர்த்தர் அவன் பொல்லாப்புக்குத்தக்கதாய்ச் சரிக்கட்டுவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8773,51 +8753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. நேரின் குமாரனாகிய அப்னேரைக் கொன்றுபோட்டது ராஜாவினால் உண்டானதல்லவென்று அந்நாளிலே சகல ஜனங்களும், இஸ்ரவேலர் அனைவரும் அறிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[39. நான் ராஜாவாக அபிஷேகம்பண்ணப்பட்டவனாயிருந்தபோதிலும் நான் இன்னும் பலவீனன்; செருயாவின் குமாரராகிய இந்த மனுஷர் என் பலத்துக்கு மிஞ்சினவர்களாயிருக்கிறார்கள்; அந்தப் பொல்லாப்பைச் செய்தவனுக்கு கர்த்தர் அவன் பொல்லாப்புக்குத்தக்கதாய்ச் சரிக்கட்டுவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8883,595 +8863,50 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[4. நாலாம் குமாரன் ஆகீத் பெற்ற அதோனியா என்பவன்; ஐந்தாம் குமாரன் அபித்தாள் பெற்ற செப்பத்தியா என்பவன்;]]></a:t>
-            </a:r>
-[...543 lines deleted...]
-              <a:t><![CDATA[39. நான் ராஜாவாக அபிஷேகம்பண்ணப்பட்டவனாயிருந்தபோதிலும் நான் இன்னும் பலவீனன்; செருயாவின் குமாரராகிய இந்த மனுஷர் என் பலத்துக்கு மிஞ்சினவர்களாயிருக்கிறார்கள்; அந்தப் பொல்லாப்பைச் செய்தவனுக்கு கர்த்தர் அவன் பொல்லாப்புக்குத்தக்கதாய்ச் சரிக்கட்டுவாராக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9615,51 +9050,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515691" r:id="rId1"/>
+    <p:sldLayoutId id="2473434343" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10275,90 +9710,50 @@
 
 <file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
@@ -10467,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారులు.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass, while there was war between the house of Saul and the house of David, that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. సౌలు కుటుంబికులకును దావీదు కుటుంబికులకును యుద్ధము జరుగుచుండగా అబ్నేరు సౌలు కుటుంబికులకు బహు]]></a:t>
+              <a:t><![CDATA[Abner made himself strong for the house of Saul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహాయముచేసెను.]]></a:t>
+              <a:t><![CDATA[7. And Saul had a concubine, whose name was Rizpah, the daughter of Aiah: and Ishbosheth said to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అయ్యా కుమార్తెయైన రిస్పా యను ఒక ఉపపత్ని సౌలుకుండెనునా తండ్రికి ఉప పత్నియగు దానిని నీ వెందుకు]]></a:t>
+              <a:t><![CDATA[Abner, Wherefore have you gone in unto my father's concubine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడితివని ఇష్బోషెతు అబ్నేరును అడుగగా]]></a:t>
+              <a:t><![CDATA[8. Then was Abner very angry for the words of Ishbosheth, and said, Am I a dog's head, which against]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అబ్నేరును ఇష్బోషెతు అడిగిన మాటకు బహుగా కోపగించుకొనినిన్ను దావీదు చేతి కప్పగింపక నీ తండ్రియైన సౌలు]]></a:t>
+              <a:t><![CDATA[Judah do show kindness this day unto the house of Saul your father, to his brethren, and to his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇంటి వారికిని అతని సహోదరులకును అతని స్నేహితులకును ఈవేళ ఉపకారము చేసిన నన్ను యూదావారికి చేరిన కుక్కతో]]></a:t>
+              <a:t><![CDATA[friends, and have not delivered you into the hand of David, that you charge me to day with a fault]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమానునిగాచేసి యీ దినమున ఒక స్త్రీనిబట్టి నామీద నేరము మోపుదువా?]]></a:t>
+              <a:t><![CDATA[concerning this woman?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​యెహోవా దావీదునకు ప్రమాణము చేసిన దానిని అతనిపక్షమున నేను నెరవేర్చనియెడల]]></a:t>
+              <a:t><![CDATA[9. So do God to Abner, and more also, except, as the LORD has sworn to David, even so I do to him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​​దేవుడు నాకు గొప్ప అపాయము కలుగజేయును గాక; సౌలు ఇంటివారి వశము కాకుండ రాజ్యమును తప్పించి దాను]]></a:t>
+              <a:t><![CDATA[10. To translate the kingdom from the house of Saul, and to set up the throne of David over Israel]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. సౌలు కుటుంబికులకును దావీదు కుటుంబికులకును బహుకాలము యుద్ధము జరుగగా దావీదు అంత కంతకు ప్రబలెను; సౌలు]]></a:t>
+              <a:t><![CDATA[1. Now there was long war between the house of Saul and the house of David: but David waxed stronger]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మొదలుకొని బెయేర్షబావరకు దావీదు సింహాసనమును ఇశ్రాయేలువారిమీదను యూదా వారి మీదను నేను స్థిరపరచెదననెను.]]></a:t>
+              <a:t><![CDATA[and over Judah, from Dan even to Beersheba.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​​కావున ఇష్బోషెతు అబ్నేరునకు భయపడి యిక ఏ మాటయు పలుకలేక పోయెను.]]></a:t>
+              <a:t><![CDATA[11. And he could not answer Abner a word again, because he feared him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అబ్నేరు తన తరపున దావీదునొద్దకు దూతలను పంపిఈ దేశము ఎవరిది? నీవు నాతో నిబంధనచేసినయెడల నేను నీకు]]></a:t>
+              <a:t><![CDATA[12. And Abner sent messengers to David on his behalf, saying, Whose is the land? saying also, Make]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12315,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహాయము చేసి, ఇశ్రాయేలు వారినందరిని నీ తట్టు త్రిప్పెదనని వర్తమానము పంపగా దావీదుమంచిది; నేను నీతో]]></a:t>
+              <a:t><![CDATA[your league with me, and, behold, my hand shall be with you, to bring about all Israel unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12447,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిబంధన చేసెదను.]]></a:t>
+              <a:t><![CDATA[13. And he said, Well; I will make a league with you: but one thing I require of you, that is, You]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12579,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అయితే నీవుఒకపని చేయవలెను; దర్శనమునకు వచ్చునప్పుడు సౌలు కుమార్తెయగు మీకాలును నా యొద్దకు తోడుకొని]]></a:t>
+              <a:t><![CDATA[shall not see my face, except you first bring Michal Saul's daughter, when you come to see my face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12711,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రావలెను; లేదా నీకు దర్శనము దొరకదనెను.]]></a:t>
+              <a:t><![CDATA[14. And David sent messengers to Ishbosheth Saul's son, saying, Deliver me my wife Michal, which I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12843,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మరియు దావీదు సౌలు కుమారుడగు ఇష్బోషెతునొద్దకు దూతలను పంపిఫిలిష్తీయులలో నూరుమంది ముందోళ్లను తెచ్చి]]></a:t>
+              <a:t><![CDATA[espoused to me for an hundred foreskins of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12975,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను పెండ్లి చేసికొనిన మీకాలును నాకప్పగింపుమని చెప్పుడనగా]]></a:t>
+              <a:t><![CDATA[15. And Ishbosheth sent, and took her from her husband, even from Phaltiel the son of Laish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13107,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఇష్బోషెతు దూతను పంపి, లాయీషు కుమారుడగు పల్తీయేలు అను దాని పెనిమిటియొద్దనుండి మీకాలును]]></a:t>
+              <a:t><![CDATA[16. And her husband went with her along weeping behind her to Bahurim. Then said Abner unto him, Go,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13239,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుటుంబము అంతకంతకు నీరసిల్లెను.]]></a:t>
+              <a:t><![CDATA[and stronger, and the house of Saul waxed weaker and weaker.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13371,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిలువనంపెను.]]></a:t>
+              <a:t><![CDATA[return. And he returned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13503,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. దాని పెనిమిటి బహూరీమువరకు దాని వెనుక ఏడ్చుచు రాగా అబ్నేరునీవు తిరిగి పొమ్మనెను గనుక అతడు]]></a:t>
+              <a:t><![CDATA[17. And Abner had communication with the elders of Israel, saying, All of you sought for David in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13635,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[times past to be king over you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13767,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అంతలో అబ్నేరు ఇశ్రాయేలు వారి పెద్దలను పిలిపించిదావీదు మిమ్మును ఏలవలెనని మీరు ఇంతకు మునుపు]]></a:t>
+              <a:t><![CDATA[18. Now then do it: for the LORD has spoken of David, saying, By the hand of my servant David I will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13899,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోరితిరి గదా]]></a:t>
+              <a:t><![CDATA[save my people Israel out of the hand of the Philistines, and out of the hand of all their enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14031,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​నా సేవకుడైన దావీదుచేత నా జనులగు ఇశ్రాయేలీయులను ఫిలిష్తీయుల చేతిలో నుండియు, వారి శత్రువులందరి]]></a:t>
+              <a:t><![CDATA[19. And Abner also spoke in the ears of Benjamin: and Abner went also to speak in the ears of David]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14163,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేతిలోనుండియు విమోచించెదనని యెహోవా దావీదునుగూర్చి సెలవిచ్చియున్నాడు గనుక మీ కోరిక నెరవేర్చుకొనుడని]]></a:t>
+              <a:t><![CDATA[in Hebron all that seemed good to Israel, and that seemed good to the whole house of Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14295,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[20. So Abner came to David to Hebron, and twenty men with him. And David made Abner and the men that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14427,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​మరియు అబ్నేరు బెన్యామీనీయులతో ఆలాగున మాటలాడిన తరువాత హెబ్రోనునకు వచ్చి ఇశ్రాయేలువారి దృష్టికిని]]></a:t>
+              <a:t><![CDATA[were with him a feast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14559,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బెన్యామీనీయులందరి దృష్టికిని ప్రయోజనమైన దానిని దావీదునకు పూర్తిగా తెలియచేసెను.]]></a:t>
+              <a:t><![CDATA[21. And Abner said unto David, I will arise and go, and will gather all Israel unto my lord the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14691,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. హెబ్రోనులో దావీదునకు పుట్టిన కుమారులెవరనగా, అమ్నోను అను అతని జ్యేష్ఠపుత్రుడు యెజ్రెయేలీయు రాలగు]]></a:t>
+              <a:t><![CDATA[2. And unto David were sons born in Hebron: and his firstborn was Amnon, of Ahinoam the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14823,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​అందు నిమిత్తమై అబ్నేరు ఇరువదిమందిని వెంటబెట్టుకొని హెబ్రోనులోనున్న దావీదునొద్దకు రాగా దావీదు]]></a:t>
+              <a:t><![CDATA[king, that they may make a league with you, and that you may reign over all that yours heart]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14955,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్నేరుకును అతనివారికిని విందు చేయించెను.]]></a:t>
+              <a:t><![CDATA[desires. And David sent Abner away; and he went in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15087,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​అంతట అబ్నేరునేను పోయి ఇశ్రాయేలువారినందరిని నా యేలినవాడవగు నీ పక్షమున సమకూర్చి, వారు నీతో]]></a:t>
+              <a:t><![CDATA[22. And, behold, the servants of David and Joab came from pursuing a troop, and brought in a great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15219,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిబంధనచేయునట్లును, నీ చిత్తానుసారముగా నీవు రాజరికము వహించి కోరినదాని అంతటిమీద ఏలునట్లును చేయుదునని]]></a:t>
+              <a:t><![CDATA[spoil with them: but Abner was not with David in Hebron; for he had sent him away, and he was gone]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15351,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదుతో చెప్పి దావీదునొద్ద సెలవుపుచ్చుకొని సమాధానముగా వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15483,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​​పిమ్మట దావీదు సేవకులును యోవాబును బందిపోటునుండి బహు విస్తారమైన దోపుడు సొమ్ము తీసికొనిరాగా]]></a:t>
+              <a:t><![CDATA[23. When Joab and all the host that was with him were come, they told Joab, saying, Abner the son of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15615,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అబ్నేరు హెబ్రోనులో దావీదునొద్ద లేకపోయెను, దావీదు అతనికి సెలవిచ్చియున్నందున అతడు సమాధానముగా]]></a:t>
+              <a:t><![CDATA[Ner came to the king, and he has sent him away, and he is gone in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15747,51 +15142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వెళ్లిపోయి యుండెను.]]></a:t>
+              <a:t><![CDATA[24. Then Joab came to the king, and said, What have you done? behold, Abner came unto you; why is it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15879,51 +15274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ​​అయితే యోవాబును అతనియొద్దనున్న సైన్యమును వచ్చినప్పుడు నేరు కుమారుడగు అబ్నేరు రాజునొద్దకు]]></a:t>
+              <a:t><![CDATA[that you have sent him away, and he is quite gone?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16011,51 +15406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చెననియు, రాజు అతనికి సెలవిచ్చి పంపెననియు, అతడు సమాధానముగా వెళ్లిపోయెననియు తెలిసికొని]]></a:t>
+              <a:t><![CDATA[25. You know Abner the son of Ner, that he came to deceive you, and to know your going out and your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16143,51 +15538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అహీనోయమువలన పుట్టెను.]]></a:t>
+              <a:t><![CDATA[Jezreelitess;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16275,51 +15670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. యోవాబు రాజునొద్దకు వచ్చిచిత్తగించుము, నీవు ఏమిచేసితివి? అబ్నేరు నీయొద్దకు వచ్చి నప్పుడు]]></a:t>
+              <a:t><![CDATA[coming in, and to know all that you do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16407,51 +15802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవెందుకు అతనికి సెలవిచ్చి పంపి వేసితివి?]]></a:t>
+              <a:t><![CDATA[26. And when Joab was come out from David, he sent messengers after Abner, which brought him again]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16539,51 +15934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. నేరు కుమారుడగు అబ్నేరును నీవెరుగవా? నిన్ను మోసపుచ్చి నీ రాకపోకలన్నిటిని నీవు చేయు సమస్తమును]]></a:t>
+              <a:t><![CDATA[from the well of Sirah: but David knew it not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16671,51 +16066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెలిసికొనుటకై అతడు వచ్చెనని చెప్పి]]></a:t>
+              <a:t><![CDATA[27. And when Abner was returned to Hebron, Joab took him aside in the gate to speak with him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16803,51 +16198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. దావీదునొద్దనుండి బయలువెడలి అబ్నేరును పిలుచుటకై దూతలను పంపెను. వారు పోయి సిరా యను బావిదగ్గరనుండి]]></a:t>
+              <a:t><![CDATA[quietly, and stroke him there under the fifth rib, that he died, for the blood of Asahel his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16935,51 +16330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిని తోడుకొని వచ్చిరి; అతడు వచ్చిన సంగతి దావీదునకు తెలియకయుండెను.]]></a:t>
+              <a:t><![CDATA[brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17067,51 +16462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ​అబ్నేరు తిరిగి హెబ్రోనునకు వచ్చినప్పుడుసంగతి యెవరికి వినబడకుండ గుమ్మము నడుమ ఏకాంతముగా అతనితో]]></a:t>
+              <a:t><![CDATA[28. And afterward when David heard it, he said, I and my kingdom are guiltless before the LORD for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17199,51 +16594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మాటలాడవలెనని యోవాబు అతని పిలిచి, తన సహోదరుడగు అశాహేలు ప్రాణము తీసినందుకై అతనిని కడుపులో పొడువగా అతడు]]></a:t>
+              <a:t><![CDATA[ever from the blood of Abner the son of Ner:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17331,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చచ్చెను.]]></a:t>
+              <a:t><![CDATA[29. Let it rest on the head of Joab, and on all his father's house; and let there not fail from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17463,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ఆ తరువాత ఈ సమాచారము దావీదునకు వినబడినప్పుడు అతడు అనుకొనిన దేమనగానేనును నా రాజ్యమును నేరు]]></a:t>
+              <a:t><![CDATA[house of Joab one that has an issue, or that is a leper, or that leans on a staff, or that falls on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17595,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. కిల్యాబు అను రెండవవాడు కర్మెలీయుడగు నాబాలు భార్యయైన అబీగ యీలు వలన పుట్టెను. మూడవవాడైన అబ్షాలోము]]></a:t>
+              <a:t><![CDATA[3. And his second, Chileab, of Abigail the wife of Nabal the Carmelite; and the third, Absalom the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17727,51 +17122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారుడగు అబ్నేరు ప్రాణము తీయుట విషయములో యెహోవా సన్నిధిని ఎప్పటికిని నిరపరాధులమే.]]></a:t>
+              <a:t><![CDATA[the sword, or that lacks bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17859,51 +17254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ఈ దోషము యోవాబుమీదను అతని తండ్రికి పుట్టిన వారందరిమీదను మోపబడునుగాక. యోవాబు ఇంటివారిలో]]></a:t>
+              <a:t><![CDATA[30. So Joab, and Abishai his brother slew Abner, because he had slain their brother Asahel at Gibeon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17991,51 +17386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్రావముగలవాడైనను కుష్ఠరోగి యైనను కఱ్ఱపట్టుకొని నడుచువాడైనను ఖడ్గముచేత కూలు వాడైనను ఆహారము]]></a:t>
+              <a:t><![CDATA[in the battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18123,51 +17518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేనివాడైనను ఉండకపోడుగాక అనెను.]]></a:t>
+              <a:t><![CDATA[31. And David said to Joab, and to all the people that were with him, Rend your clothes, and gird]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18255,51 +17650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ఆలాగున యోవాబును అతని సహోదరుడైన అబీషైయును, అబ్నేరు గిబియోను యుద్ధమందు తమ సహోదరుడైన అశాహేలును]]></a:t>
+              <a:t><![CDATA[you with sackcloth, and mourn before Abner. And king David himself followed the bier.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18387,51 +17782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చంపిన దానినిబట్టి అతని చంపిరి.]]></a:t>
+              <a:t><![CDATA[32. And they buried Abner in Hebron: and the king lifted up his voice, and wept at the grave of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18519,51 +17914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. దావీదుమీ బట్టలు చింపుకొని గోనెపట్ట కట్టుకొని అబ్నేరు శవమునకు ముందు నడుచుచు ప్రలాపము చేయుడని]]></a:t>
+              <a:t><![CDATA[Abner; and all the people wept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18651,51 +18046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోవాబునకును అతనితో నున్న వారికందరికిని ఆజ్ఞ ఇచ్చెను.]]></a:t>
+              <a:t><![CDATA[33. And the king lamented over Abner, and said, Died Abner as a fool dies?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18783,51 +18178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. రాజును స్వయముగా పాడెవెంట నడిచెను. వారు అబ్నేరును హెబ్రోనులో పాతిపెట్టగా రాజు అబ్నేరు సమాధిదగ్గర]]></a:t>
+              <a:t><![CDATA[34. Your hands were not bound, nor your feet put into fetters: as a man falls before wicked men, so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18915,51 +18310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎలుగెత్తి యేడ్చెను, జనులంద రును ఏడ్చిరి.]]></a:t>
+              <a:t><![CDATA[fell you. And all the people wept again over him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19047,51 +18442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గెషూరు రాజగు తల్మయి కుమార్తెయగు మయకావలన పుట్టెను.]]></a:t>
+              <a:t><![CDATA[son of Maacah the daughter of Talmai king of Geshur;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19179,51 +18574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. మరియు రాజు అబ్నేరునుగూర్చి శోకకీర్తన యొకటి కట్టెను.]]></a:t>
+              <a:t><![CDATA[35. And when all the people came to cause David to eat food while it was yet day, David swore,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19311,51 +18706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ఎట్లనగా అబ్నేరూ నీచుడొకడు చచ్చునట్లుగా నీవు చావతగునా?నీ చేతులకు కట్లు లేకుండగనునీ కాళ్లకు]]></a:t>
+              <a:t><![CDATA[saying, So do God to me, and more also, if I taste bread, or ought else, till the sun be down.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19443,51 +18838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంకెళ్లు వేయబడకుండగనుదోషకారి యెదుట ఒకడు పడునట్లు నీవు పడితివే రాజు ఈలాగున కీర్తన యెత్తి పాడగా]]></a:t>
+              <a:t><![CDATA[36. And all the people took notice of it, and it pleased them: as whatsoever the king did pleased]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19575,51 +18970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జనులందరు విని మరియెక్కువగా ఏడ్చిరి.]]></a:t>
+              <a:t><![CDATA[all the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19707,51 +19102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ఇంక వెలుగున్నప్పుడు జనులు దావీదునొద్దకు వచ్చి భోజనము చేయుమని అతనిని బతి మాలగా దావీదు]]></a:t>
+              <a:t><![CDATA[37. For all the people and all Israel understood that day that it was not of the king to slay Abner]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19839,51 +19234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రమాణముచేసిసూర్యుడు అస్తమించక మునుపు ఆహారమేమైనను నేను రుచిచూచినయెడల దేవుడు నాకు గొప్ప అపాయము]]></a:t>
+              <a:t><![CDATA[the son of Ner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19971,51 +19366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగజేయునుగాకనెను.]]></a:t>
+              <a:t><![CDATA[38. And the king said unto his servants, Know all of you not that there is a prince and a great man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20103,51 +19498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. జనులందరు ఆ సంగతి గ్రహించినప్పుడు సంతో షించిరి; రాజు చేయునదంతయు జనులందరి దృష్టికి అను కూలమైనట్లు]]></a:t>
+              <a:t><![CDATA[fallen this day in Israel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20235,51 +19630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అదియు వారి దృష్టికి అనుకూలమాయెను.]]></a:t>
+              <a:t><![CDATA[39. And I am this day weak, though anointed king; and these men the sons of Zeruiah be too hard for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20367,51 +19762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. నేరు కుమారుడైన అబ్నేరును చంపుట రాజు ప్రేరేపణ వలన నైనది కాదని ఆ దినమున జనులందరికిని ఇశ్రాయేలు]]></a:t>
+              <a:t><![CDATA[me: the LORD shall reward the doer of evil according to his wickedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20499,711 +19894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. నాలుగవవాడగు అదోనీయా హగ్గీతువలన పుట్టెను. అయిదవవాడగు షెఫట్య అబీటలువలన పుట్టెను.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[బలముగలవారు, అతడు జరిగించిన దుష్క్రియనుబట్టి యెహోవా కీడుచేసినవానికి ప్రతికీడు చేయునుగాక.]]></a:t>
+              <a:t><![CDATA[4. And the fourth, Adonijah the son of Haggith; and the fifth, Shephatiah the son of Abital;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21291,51 +20026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఆరవవాడగు ఇత్రెయాము దావీదునకు భార్యయగు ఎగ్లావలన పుట్టెను. వీరు హెబ్రోనులో దావీదునకు పుట్టిన]]></a:t>
+              <a:t><![CDATA[5. And the sixth, Ithream, by Eglah David's wife. These were born to David in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21352,91 +20087,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -21462,51 +20197,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -21637,51 +20372,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>84</Slides>
+  <Slides>79</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>