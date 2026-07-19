--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -43,100 +43,109 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -260,53 +269,56 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1347,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் தாவீது பேரோத்தியனான ரிம்மோனின் குமாரராகிய ரேகாவுக்கும், அவன் சகோதரன் பானாவுக்கும் பிரதியுத்தரமாக: என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு நான் சொல்லுகிறதைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. எப்ரோனிலிருக்கிற தாவீதினிடத்தில் இஸ்போசேத்தின் தலையைக் கொண்டு வந்து, ராஜாவை நோக்கி: இதோ உம்முடைய சத்துருவாயிருந்த சவுலின் குமாரனாகிய இஸ்போசேத்தின் தலை; இன்றைய தினம் கர்த்தர் ராஜாவாகிய எங்கள் ஆண்டவனுக்காகச் சவுலின் கையிலும் அவன் குடும்பத்தாரின் கையிலும் பழிவாங்கினார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1565,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் தாவீது பேரோத்தியனான ரிம்மோனின் குமாரராகிய ரேகாவுக்கும், அவன் சகோதரன் பானாவுக்கும் பிரதியுத்தரமாக: என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு நான் சொல்லுகிறதைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1674,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் தாவீது பேரோத்தியனான ரிம்மோனின் குமாரராகிய ரேகாவுக்கும், அவன் சகோதரன் பானாவுக்கும் பிரதியுத்தரமாக: என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு நான் சொல்லுகிறதைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1783,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1892,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2001,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2110,61 +2122,388 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -3061,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515690" r:id="rId1"/>
+    <p:sldLayoutId id="2473434343" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3249,50 +3588,74 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3449,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరుగున పారిపోగా వాడు పడి కుంటివాడాయెను. వాని పేరు మెఫీబోషెతు.]]></a:t>
+              <a:t><![CDATA[to pass, as she made haste to flee, that he fell, and became lame. And his name was Mephibosheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3581,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. రిమ్మోను కుమారులగు రేకాబును బయనాయును మంచి యెండవేళ బయలుదేరి మధ్యాహ్నకాలమున ఇష్బోషెతు మంచముమీద]]></a:t>
+              <a:t><![CDATA[5. And the sons of Rimmon the Beerothite, Rechab and Baanah, went, and came about the heat of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3713,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పండుకొనియుండగా అతని యింటికి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[day to the house of Ishbosheth, who lay on a bed at noon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3845,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. గోధుమలు తెచ్చెదమని వేషము వేసికొని వారు ఇంటిలో చొచ్చి, ఇష్బోషెతు పడకటింట మంచము మీద పరుండియుండగా]]></a:t>
+              <a:t><![CDATA[6. And they came thither into the midst of the house, as though they would have fetched wheat; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3977,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిని కడుపులో పొడిచి తప్పించుకొనిపోయిరి.]]></a:t>
+              <a:t><![CDATA[they stroke him under the fifth rib: and Rechab and Baanah his brother escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4109,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. వారతని పొడిచి చంపి అతని తలను ఛేదించి దానిని తీసికొని రాత్రి అంతయు మైదాన ములో బడి ప్రయాణమైపోయి]]></a:t>
+              <a:t><![CDATA[7. For when they came into the house, he lay on his bed in his bedchamber, and they stroke him, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4241,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హెబ్రోనులోనున్న దావీదునొద్దకు ఇష్బోషెతు తలను తీసికొనివచ్చిచిత్త గించుము;]]></a:t>
+              <a:t><![CDATA[slew him, and beheaded him, and took his head, and got them away through the plain all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4373,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​నీ ప్రాణము తీయచూచిన సౌలుకుమారుడైన ఇష్బోషెతు తలను మేము తెచ్చియున్నాము; ఈ దినమున యెహోవా మా]]></a:t>
+              <a:t><![CDATA[8. And they brought the head of Ishbosheth unto David to Hebron, and said to the king, Behold the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4505,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యేలినవాడవును రాజవునగు నీ పక్షమున సౌలుకును అతని సంతతికిని ప్రతికారము చేసి యున్నాడని చెప్పగా]]></a:t>
+              <a:t><![CDATA[head of Ishbosheth the son of Saul yours enemy, which sought your life; and the LORD has avenged my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4637,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​దావీదు బెయేరోతీయుడగు రిమ్మోను కుమారులైన రేకాబుతోను బయనాతోను ఇట్లనెను]]></a:t>
+              <a:t><![CDATA[lord the king this day of Saul, and of his seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4769,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. హెబ్రోనులో అబ్నేరు చనిపోయెనను సంగతి సౌలు కుమారుడు విని అధైర్యపడెను, ఇశ్రాయేలు వారి కందరికి ఏమియు]]></a:t>
+              <a:t><![CDATA[1. And when Saul's son heard that Abner was dead in Hebron, his hands were feeble, and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4901,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​మంచి వర్తమానము తెచ్చితినని తలంచియొకడు వచ్చి సౌలు చచ్చెనని నాకు తెలియజెప్పగా]]></a:t>
+              <a:t><![CDATA[9. And David answered Rechab and Baanah his brother, the sons of Rimmon the Beerothite, and said]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​వాడు తెచ్చిన వర్తమానమునకు బహుమానముగా సిక్లగులో నేను వానిని పట్టుకొని చంపించితిని. కావున]]></a:t>
+              <a:t><![CDATA[unto them, As the LORD lives, who has redeemed my soul out of all adversity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దుర్మార్గులైన మీరు ఇష్బోషెతు ఇంటిలో చొరబడి, అతని మంచము మీదనే నిర్దోషియగువానిని చంపినప్పుడు మీచేత]]></a:t>
+              <a:t><![CDATA[10. When one told me, saying, Behold, Saul is dead, thinking to have brought good tidings, I took]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని ప్రాణదోషము విచారింపక పోవుదునా? లోకములో ఉండకుండ నేను మిమ్మును తీసివేయక మానుదునా?]]></a:t>
+              <a:t><![CDATA[hold of him, and slew him in Ziklag, who thought that I would have given him a reward for his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​సకలమైన ఉపద్రవములలోనుండి నన్ను రక్షించిన యెహోవా జీవముతోడు మాననని చెప్పి, దావీదు తన వారికి ఆజ్ఞ]]></a:t>
+              <a:t><![CDATA[tidings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇయ్యగా వారు ఆ మనుష్యులను చంపి వారి చేతులను కాళ్లను నరికి వారి శవములను హెబ్రోను కొలనుదగ్గర]]></a:t>
+              <a:t><![CDATA[11. How much more, when wicked men have slain a righteous person in his own house upon his bed?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6056,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్రేలాడగట్టిరి. తరువాత వారు ఇష్బోషెతు తలను తీసికొనిపోయి హెబ్రోనులో అబ్నేరు సమాధిలో పాతి పెట్టిరి.]]></a:t>
+              <a:t><![CDATA[shall I not therefore now require his blood of your hand, and take you away from the earth?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And David commanded his young men, and they slew them, and cut off their hands and their feet,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[and hanged them up over the pool in Hebron. But they took the head of Ishbosheth, and buried it in]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[the tomb of Abner in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తోచకయుండెను.]]></a:t>
+              <a:t><![CDATA[Israelites were troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. సౌలు కుమారునికి సైన్యాధిపతులుండిరి; వారిలో ఒకని పేరు బయనా, రెండవవానిపేరు రేకాబు; వీరు]]></a:t>
+              <a:t><![CDATA[2. And Saul's son had two men that were captains of bands: the name of the one was Baanah, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బెన్యామీనీయులకు చేరిన బెయేరోతీయుడగు రిమ్మోను కుమారులు. బెయే రోతుకూడను బెన్యామీనీయుల దేశములో చేరినదని]]></a:t>
+              <a:t><![CDATA[name of the other Rechab, the sons of Rimmon a Beerothite, of the children of Benjamin: (for Beeroth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెంచబడెను.]]></a:t>
+              <a:t><![CDATA[also was reckoned to Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అయితే బెయేరోతీయులు గిత్తయీమునకు పారిపోయి నేటివరకు అక్కడి కాపురస్థులైయున్నారు.]]></a:t>
+              <a:t><![CDATA[3. And the Beerothites fled to Gittaim, and were sojourners there until this day.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. సౌలు కుమారుడగు యోనాతానునకు కుంటివాడగు కుమారుడు ఒకడుండెను. యెజ్రెయేలునుండి సౌలును గురించియు]]></a:t>
+              <a:t><![CDATA[4. And Jonathan, Saul's son, had a son that was lame of his feet. He was five years old when the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోనాతానును గురించియు వర్తమానమువచ్చి నప్పుడు వాడు అయిదేండ్లవాడు; వాని దాది వానిని ఎత్తికొని పరుగు]]></a:t>
+              <a:t><![CDATA[tidings came of Saul and Jonathan out of Jezreel, and his nurse took him up, and fled: and it came]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6678,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme71">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme71">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme71">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6963,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>26</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>