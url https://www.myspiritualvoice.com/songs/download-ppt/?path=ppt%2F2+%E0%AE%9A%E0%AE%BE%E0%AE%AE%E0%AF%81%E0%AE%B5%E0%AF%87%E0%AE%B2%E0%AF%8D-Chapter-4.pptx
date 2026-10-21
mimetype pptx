--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -49,50 +49,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +110,54 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +284,57 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சவுலின் குமாரன் யோனத்தானுக்கு இரண்டு காலும் முடமான ஒரு குமாரன் இருந்தான்; சவுலும் யோனத்தானும் மடிந்த செய்தி யெஸ்ரயேலிலிருந்து வருகிறபோது, அவன் ஐந்து வயதுள்ளவனாயிருந்தான்; அப்பொழுது அவனுடைய தாதி அவனை எடுத்துக்கொண்டு ஓடிப்போனாள்; அவன் ஓடிப்போகிற அவசரத்தில் அவன் விழந்து முடவனானான்; அவனுக்கு மேவிபோசேத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[4. And Jonathan, Saul's son, had a son that was lame of his feet. He was five years old when the tidings came of Saul and Jonathan out of Jezreel, and his nurse took him up, and fled: and it came to pass, as she made haste to flee, that he fell, and became lame. And his name was Mephibosheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பேரோத்தியனான அந்த ரிம்மோனின் குமாரராகிய ரேகாபும் பானும் போய், இஸ்போசேத் மத்தியானத்திலே வெய்யில் நேரத்தில் படுக்கையின்மேல் சயனித்திருக்கும்போது அவன் வீட்டிற்குள் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[4. And Jonathan, Saul's son, had a son that was lame of his feet. He was five years old when the tidings came of Saul and Jonathan out of Jezreel, and his nurse took him up, and fled: and it came to pass, as she made haste to flee, that he fell, and became lame. And his name was Mephibosheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பேரோத்தியனான அந்த ரிம்மோனின் குமாரராகிய ரேகாபும் பானும் போய், இஸ்போசேத் மத்தியானத்திலே வெய்யில் நேரத்தில் படுக்கையின்மேல் சயனித்திருக்கும்போது அவன் வீட்டிற்குள் பிரவேசித்து,]]></a:t>
+              <a:t><![CDATA[5. And the sons of Rimmon the Beerothite, Rechab and Baanah, went, and came about the heat of the day to the house of Ishbosheth, who lay on a bed at noon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கோதுமை வாங்க வருகிறவர்கள் போல நடுவீடுமட்டும் வந்து, அவனை வயிற்றிலே குத்திப்போட்டார்கள்; பின்பு ரேகாபும் அவன் சகோதரன் பானாவும் தப்பி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the sons of Rimmon the Beerothite, Rechab and Baanah, went, and came about the heat of the day to the house of Ishbosheth, who lay on a bed at noon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கோதுமை வாங்க வருகிறவர்கள் போல நடுவீடுமட்டும் வந்து, அவனை வயிற்றிலே குத்திப்போட்டார்கள்; பின்பு ரேகாபும் அவன் சகோதரன் பானாவும் தப்பி ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they came thither into the midst of the house, as though they would have fetched wheat; and they stroke him under the fifth rib: and Rechab and Baanah his brother escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் பள்ளி அறையிலே தன் கட்டிலின்மேல் படுத்திருக்கும்போது, இவர்கள் உள்ளே போய் அவனைத் குத்திக் கொன்றுபோட்டு, அவன் தலையை வெட்டிப்போட்டார்கள்; பின்பு அவன் தலையை எடுத்துக்கொண்டு இராமுழுதும் அந்தரவெளி வழியாய் நடந்து,]]></a:t>
+              <a:t><![CDATA[6. And they came thither into the midst of the house, as though they would have fetched wheat; and they stroke him under the fifth rib: and Rechab and Baanah his brother escaped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் பள்ளி அறையிலே தன் கட்டிலின்மேல் படுத்திருக்கும்போது, இவர்கள் உள்ளே போய் அவனைத் குத்திக் கொன்றுபோட்டு, அவன் தலையை வெட்டிப்போட்டார்கள்; பின்பு அவன் தலையை எடுத்துக்கொண்டு இராமுழுதும் அந்தரவெளி வழியாய் நடந்து,]]></a:t>
+              <a:t><![CDATA[7. For when they came into the house, he lay on his bed in his bedchamber, and they stroke him, and slew him, and beheaded him, and took his head, and got them away through the plain all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்ரோனிலிருக்கிற தாவீதினிடத்தில் இஸ்போசேத்தின் தலையைக் கொண்டு வந்து, ராஜாவை நோக்கி: இதோ உம்முடைய சத்துருவாயிருந்த சவுலின் குமாரனாகிய இஸ்போசேத்தின் தலை; இன்றைய தினம் கர்த்தர் ராஜாவாகிய எங்கள் ஆண்டவனுக்காகச் சவுலின் கையிலும் அவன் குடும்பத்தாரின் கையிலும் பழிவாங்கினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For when they came into the house, he lay on his bed in his bedchamber, and they stroke him, and slew him, and beheaded him, and took his head, and got them away through the plain all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்ரோனிலிருக்கிற தாவீதினிடத்தில் இஸ்போசேத்தின் தலையைக் கொண்டு வந்து, ராஜாவை நோக்கி: இதோ உம்முடைய சத்துருவாயிருந்த சவுலின் குமாரனாகிய இஸ்போசேத்தின் தலை; இன்றைய தினம் கர்த்தர் ராஜாவாகிய எங்கள் ஆண்டவனுக்காகச் சவுலின் கையிலும் அவன் குடும்பத்தாரின் கையிலும் பழிவாங்கினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For when they came into the house, he lay on his bed in his bedchamber, and they stroke him, and slew him, and beheaded him, and took his head, and got them away through the plain all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எப்ரோனிலிருக்கிற தாவீதினிடத்தில் இஸ்போசேத்தின் தலையைக் கொண்டு வந்து, ராஜாவை நோக்கி: இதோ உம்முடைய சத்துருவாயிருந்த சவுலின் குமாரனாகிய இஸ்போசேத்தின் தலை; இன்றைய தினம் கர்த்தர் ராஜாவாகிய எங்கள் ஆண்டவனுக்காகச் சவுலின் கையிலும் அவன் குடும்பத்தாரின் கையிலும் பழிவாங்கினார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they brought the head of Ishbosheth unto David to Hebron, and said to the king, Behold the head of Ishbosheth the son of Saul yours enemy, which sought your life; and the LORD has avenged my lord the king this day of Saul, and of his seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்னேர் எப்ரோனிலே செத்துப் போனதைச் சவுலின் குமாரன் கேட்டபோது, அவன் கைகள் திடனற்றுபோயிற்று; இஸ்ரவேலரெல்லாரும் கலங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when Saul's son heard that Abner was dead in Hebron, his hands were feeble, and all the Israelites were troubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் தாவீது பேரோத்தியனான ரிம்மோனின் குமாரராகிய ரேகாவுக்கும், அவன் சகோதரன் பானாவுக்கும் பிரதியுத்தரமாக: என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு நான் சொல்லுகிறதைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they brought the head of Ishbosheth unto David to Hebron, and said to the king, Behold the head of Ishbosheth the son of Saul yours enemy, which sought your life; and the LORD has avenged my lord the king this day of Saul, and of his seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆனாலும் தாவீது பேரோத்தியனான ரிம்மோனின் குமாரராகிய ரேகாவுக்கும், அவன் சகோதரன் பானாவுக்கும் பிரதியுத்தரமாக: என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு நான் சொல்லுகிறதைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And they brought the head of Ishbosheth unto David to Hebron, and said to the king, Behold the head of Ishbosheth the son of Saul yours enemy, which sought your life; and the LORD has avenged my lord the king this day of Saul, and of his seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
+              <a:t><![CDATA[9. And David answered Rechab and Baanah his brother, the sons of Rimmon the Beerothite, and said unto them, As the LORD lives, who has redeemed my soul out of all adversity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
+              <a:t><![CDATA[9. And David answered Rechab and Baanah his brother, the sons of Rimmon the Beerothite, and said unto them, As the LORD lives, who has redeemed my soul out of all adversity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே கொன்றுபோட்டேனே.]]></a:t>
+              <a:t><![CDATA[9. And David answered Rechab and Baanah his brother, the sons of Rimmon the Beerothite, and said unto them, As the LORD lives, who has redeemed my soul out of all adversity,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. When one told me, saying, Behold, Saul is dead, thinking to have brought good tidings, I took hold of him, and slew him in Ziklag, who thought that I would have given him a reward for his tidings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. When one told me, saying, Behold, Saul is dead, thinking to have brought good tidings, I took hold of him, and slew him in Ziklag, who thought that I would have given him a reward for his tidings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. When one told me, saying, Behold, Saul is dead, thinking to have brought good tidings, I took hold of him, and slew him in Ziklag, who thought that I would have given him a reward for his tidings:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. How much more, when wicked men have slain a righteous person in his own house upon his bed? shall I not therefore now require his blood of your hand, and take you away from the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. How much more, when wicked men have slain a righteous person in his own house upon his bed? shall I not therefore now require his blood of your hand, and take you away from the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2683,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்னேர் எப்ரோனிலே செத்துப் போனதைச் சவுலின் குமாரன் கேட்டபோது, அவன் கைகள் திடனற்றுபோயிற்று; இஸ்ரவேலரெல்லாரும் கலங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And when Saul's son heard that Abner was dead in Hebron, his hands were feeble, and all the Israelites were troubled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. How much more, when wicked men have slain a righteous person in his own house upon his bed? shall I not therefore now require his blood of your hand, and take you away from the earth?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And David commanded his young men, and they slew them, and cut off their hands and their feet, and hanged them up over the pool in Hebron. But they took the head of Ishbosheth, and buried it in the tomb of Abner in Hebron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And David commanded his young men, and they slew them, and cut off their hands and their feet, and hanged them up over the pool in Hebron. But they took the head of Ishbosheth, and buried it in the tomb of Abner in Hebron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. And David commanded his young men, and they slew them, and cut off their hands and their feet, and hanged them up over the pool in Hebron. But they took the head of Ishbosheth, and buried it in the tomb of Abner in Hebron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலின் குமாரனுக்குப் படைத்தலைவனான இரண்டுபேர் இருந்தார்கள்; ஒருவனுக்குப் பேர் பானா, மற்றவனுக்குப் பேர் ரேகாப்; அவர்கள் பென்யமீன் புத்திரரில் பேரோத்தியனாகிய ரிம்மோனின் குமாரர்கள். பேரோத்தும் பென்யமீனுக்கு அடுத்ததாய் எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And Saul's son had two men that were captains of bands: the name of the one was Baanah, and the name of the other Rechab, the sons of Rimmon a Beerothite, of the children of Benjamin: (for Beeroth also was reckoned to Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலின் குமாரனுக்குப் படைத்தலைவனான இரண்டுபேர் இருந்தார்கள்; ஒருவனுக்குப் பேர் பானா, மற்றவனுக்குப் பேர் ரேகாப்; அவர்கள் பென்யமீன் புத்திரரில் பேரோத்தியனாகிய ரிம்மோனின் குமாரர்கள். பேரோத்தும் பென்யமீனுக்கு அடுத்ததாய் எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And Saul's son had two men that were captains of bands: the name of the one was Baanah, and the name of the other Rechab, the sons of Rimmon a Beerothite, of the children of Benjamin: (for Beeroth also was reckoned to Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுலின் குமாரனுக்குப் படைத்தலைவனான இரண்டுபேர் இருந்தார்கள்; ஒருவனுக்குப் பேர் பானா, மற்றவனுக்குப் பேர் ரேகாப்; அவர்கள் பென்யமீன் புத்திரரில் பேரோத்தியனாகிய ரிம்மோனின் குமாரர்கள். பேரோத்தும் பென்யமீனுக்கு அடுத்ததாய் எண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. And Saul's son had two men that were captains of bands: the name of the one was Baanah, and the name of the other Rechab, the sons of Rimmon a Beerothite, of the children of Benjamin: (for Beeroth also was reckoned to Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பேரோத்தியர் கித்தாயீமுக்கு ஓடிப்போய், இந்நாள்வரைக்கும் அங்கே சஞ்சரிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And the Beerothites fled to Gittaim, and were sojourners there until this day.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சவுலின் குமாரன் யோனத்தானுக்கு இரண்டு காலும் முடமான ஒரு குமாரன் இருந்தான்; சவுலும் யோனத்தானும் மடிந்த செய்தி யெஸ்ரயேலிலிருந்து வருகிறபோது, அவன் ஐந்து வயதுள்ளவனாயிருந்தான்; அப்பொழுது அவனுடைய தாதி அவனை எடுத்துக்கொண்டு ஓடிப்போனாள்; அவன் ஓடிப்போகிற அவசரத்தில் அவன் விழந்து முடவனானான்; அவனுக்கு மேவிபோசேத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[4. And Jonathan, Saul's son, had a son that was lame of his feet. He was five years old when the tidings came of Saul and Jonathan out of Jezreel, and his nurse took him up, and fled: and it came to pass, as she made haste to flee, that he fell, and became lame. And his name was Mephibosheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சவுலின் குமாரன் யோனத்தானுக்கு இரண்டு காலும் முடமான ஒரு குமாரன் இருந்தான்; சவுலும் யோனத்தானும் மடிந்த செய்தி யெஸ்ரயேலிலிருந்து வருகிறபோது, அவன் ஐந்து வயதுள்ளவனாயிருந்தான்; அப்பொழுது அவனுடைய தாதி அவனை எடுத்துக்கொண்டு ஓடிப்போனாள்; அவன் ஓடிப்போகிற அவசரத்தில் அவன் விழந்து முடவனானான்; அவனுக்கு மேவிபோசேத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[4. And Jonathan, Saul's son, had a son that was lame of his feet. He was five years old when the tidings came of Saul and Jonathan out of Jezreel, and his nurse took him up, and fled: and it came to pass, as she made haste to flee, that he fell, and became lame. And his name was Mephibosheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434343" r:id="rId1"/>
+    <p:sldLayoutId id="2481564054" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +4072,82 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to pass, as she made haste to flee, that he fell, and became lame. And his name was Mephibosheth.]]></a:t>
+              <a:t><![CDATA[அவனை எடுத்துக்கொண்டு ஓடிப்போனாள்; அவன் ஓடிப்போகிற அவசரத்தில் அவன் விழந்து முடவனானான்; அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the sons of Rimmon the Beerothite, Rechab and Baanah, went, and came about the heat of the]]></a:t>
+              <a:t><![CDATA[மேவிபோசேத் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[day to the house of Ishbosheth, who lay on a bed at noon.]]></a:t>
+              <a:t><![CDATA[5. பேரோத்தியனான அந்த ரிம்மோனின் குமாரராகிய ரேகாபும் பானும் போய், இஸ்போசேத் மத்தியானத்திலே வெய்யில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they came thither into the midst of the house, as though they would have fetched wheat; and]]></a:t>
+              <a:t><![CDATA[நேரத்தில் படுக்கையின்மேல் சயனித்திருக்கும்போது அவன் வீட்டிற்குள் பிரவேசித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they stroke him under the fifth rib: and Rechab and Baanah his brother escaped.]]></a:t>
+              <a:t><![CDATA[6. கோதுமை வாங்க வருகிறவர்கள் போல நடுவீடுமட்டும் வந்து, அவனை வயிற்றிலே குத்திப்போட்டார்கள்; பின்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For when they came into the house, he lay on his bed in his bedchamber, and they stroke him, and]]></a:t>
+              <a:t><![CDATA[ரேகாபும் அவன் சகோதரன் பானாவும் தப்பி ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slew him, and beheaded him, and took his head, and got them away through the plain all night.]]></a:t>
+              <a:t><![CDATA[7. அவன் தன் பள்ளி அறையிலே தன் கட்டிலின்மேல் படுத்திருக்கும்போது, இவர்கள் உள்ளே போய் அவனைத் குத்திக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they brought the head of Ishbosheth unto David to Hebron, and said to the king, Behold the]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டு, அவன் தலையை வெட்டிப்போட்டார்கள்; பின்பு அவன் தலையை எடுத்துக்கொண்டு இராமுழுதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[head of Ishbosheth the son of Saul yours enemy, which sought your life; and the LORD has avenged my]]></a:t>
+              <a:t><![CDATA[அந்தரவெளி வழியாய் நடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lord the king this day of Saul, and of his seed.]]></a:t>
+              <a:t><![CDATA[8. எப்ரோனிலிருக்கிற தாவீதினிடத்தில் இஸ்போசேத்தின் தலையைக் கொண்டு வந்து, ராஜாவை நோக்கி: இதோ உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And when Saul's son heard that Abner was dead in Hebron, his hands were feeble, and all the]]></a:t>
+              <a:t><![CDATA[1. அப்னேர் எப்ரோனிலே செத்துப் போனதைச் சவுலின் குமாரன் கேட்டபோது, அவன் கைகள் திடனற்றுபோயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And David answered Rechab and Baanah his brother, the sons of Rimmon the Beerothite, and said]]></a:t>
+              <a:t><![CDATA[சத்துருவாயிருந்த சவுலின் குமாரனாகிய இஸ்போசேத்தின் தலை; இன்றைய தினம் கர்த்தர் ராஜாவாகிய எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto them, As the LORD lives, who has redeemed my soul out of all adversity,]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுக்காகச் சவுலின் கையிலும் அவன் குடும்பத்தாரின் கையிலும் பழிவாங்கினார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. When one told me, saying, Behold, Saul is dead, thinking to have brought good tidings, I took]]></a:t>
+              <a:t><![CDATA[9. ஆனாலும் தாவீது பேரோத்தியனான ரிம்மோனின் குமாரராகிய ரேகாவுக்கும், அவன் சகோதரன் பானாவுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hold of him, and slew him in Ziklag, who thought that I would have given him a reward for his]]></a:t>
+              <a:t><![CDATA[பிரதியுத்தரமாக: என் ஆத்துமாவை எல்லா இக்கட்டுக்கும் நீங்கலாக்கி மீட்ட கர்த்தருடைய ஜீவனைக்கொண்டு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tidings:]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறதைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. How much more, when wicked men have slain a righteous person in his own house upon his bed?]]></a:t>
+              <a:t><![CDATA[10. இதோ, ஒருவன் எனக்கு நற்செய்தி கொண்டுவருகிறவன் என்று எண்ணி, சவுல் செத்துப்போனான் என்று எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall I not therefore now require his blood of your hand, and take you away from the earth?]]></a:t>
+              <a:t><![CDATA[அறிவித்து, தனக்கு வெகுமானம் கிடைக்கும் என்று நினைத்தபோது, அவனை நான் பிடித்து சிக்லாகிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And David commanded his young men, and they slew them, and cut off their hands and their feet,]]></a:t>
+              <a:t><![CDATA[கொன்றுபோட்டேனே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and hanged them up over the pool in Hebron. But they took the head of Ishbosheth, and buried it in]]></a:t>
+              <a:t><![CDATA[11. தமது வீட்டிற்குள் தமது படுக்கையின்மேல் படுத்திருந்த நீதிமானைக் கொலை செய்த பொல்லாத மனுஷருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the tomb of Abner in Hebron.]]></a:t>
+              <a:t><![CDATA[எவ்வளவு அதிகமாய் ஆக்கினை செய்யவேண்டும்? இப்போதும் நான் அவருடைய இரத்தப் பழியை உங்கள் கைகளில் வாங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +7068,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israelites were troubled.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலரெல்லாரும் கலங்கினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களை பூமியிலிருந்து அழித்துப்போடாதிருப்பேனோ என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. அவர்களைக் கொன்றுபோடவும், அவர்கள் கைகளையும் கால்களையும் தறித்து எப்ரோனிலிருக்கிற குளத்தண்டையிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தூக்கிப்போடவும், தன் சேவகருக்குக் கட்டளையிட்டான்; இஸ்போசேத்தின் தலையை எடுத்து, எப்ரோனிலிருக்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்னேரின் கல்லறையிலே அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Saul's son had two men that were captains of bands: the name of the one was Baanah, and the]]></a:t>
+              <a:t><![CDATA[2. சவுலின் குமாரனுக்குப் படைத்தலைவனான இரண்டுபேர் இருந்தார்கள்; ஒருவனுக்குப் பேர் பானா, மற்றவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name of the other Rechab, the sons of Rimmon a Beerothite, of the children of Benjamin: (for Beeroth]]></a:t>
+              <a:t><![CDATA[பேர் ரேகாப்; அவர்கள் பென்யமீன் புத்திரரில் பேரோத்தியனாகிய ரிம்மோனின் குமாரர்கள். பேரோத்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also was reckoned to Benjamin.]]></a:t>
+              <a:t><![CDATA[பென்யமீனுக்கு அடுத்ததாய் எண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the Beerothites fled to Gittaim, and were sojourners there until this day.)]]></a:t>
+              <a:t><![CDATA[3. பேரோத்தியர் கித்தாயீமுக்கு ஓடிப்போய், இந்நாள்வரைக்கும் அங்கே சஞ்சரிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Jonathan, Saul's son, had a son that was lame of his feet. He was five years old when the]]></a:t>
+              <a:t><![CDATA[4. சவுலின் குமாரன் யோனத்தானுக்கு இரண்டு காலும் முடமான ஒரு குமாரன் இருந்தான்; சவுலும் யோனத்தானும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tidings came of Saul and Jonathan out of Jezreel, and his nurse took him up, and fled: and it came]]></a:t>
+              <a:t><![CDATA[மடிந்த செய்தி யெஸ்ரயேலிலிருந்து வருகிறபோது, அவன் ஐந்து வயதுள்ளவனாயிருந்தான்; அப்பொழுது அவனுடைய தாதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme62">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme62">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme62">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>