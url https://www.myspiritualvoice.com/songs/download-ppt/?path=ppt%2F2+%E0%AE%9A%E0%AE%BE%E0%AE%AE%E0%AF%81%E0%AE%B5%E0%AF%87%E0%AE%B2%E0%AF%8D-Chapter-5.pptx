--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -87,50 +87,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +161,51 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +351,54 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எப்ரோனிலே யூதாவின்மேல் ஏழு வருஷமும் ஆறு மாதமும், எருசலேமிலே சமஸ்த இஸ்ரவேலின்மேலும் யூதாவின்மேலும் முப்பத்துமூன்று வருஷமும் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[4. David was thirty years old when he began to reign, and he reigned forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்திலே குடியிருக்கிற எபூசியர்மேல் யுத்தம்பண்ண ராஜாவானவன் தன் மனுஷரோடேகூட எருசலேமுக்குப் போனான் அவர்கள்: இதிலே பிரவேசிக்க தாவீதினால் கூடாது என்று எண்ணி, தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை; குருடரும் சப்பாணிகளும் உன்னைத் தடுப்பார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. In Hebron he reigned over Judah seven years and six months: and in Jerusalem he reigned thirty and three years over all Israel and Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்திலே குடியிருக்கிற எபூசியர்மேல் யுத்தம்பண்ண ராஜாவானவன் தன் மனுஷரோடேகூட எருசலேமுக்குப் போனான் அவர்கள்: இதிலே பிரவேசிக்க தாவீதினால் கூடாது என்று எண்ணி, தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை; குருடரும் சப்பாணிகளும் உன்னைத் தடுப்பார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. In Hebron he reigned over Judah seven years and six months: and in Jerusalem he reigned thirty and three years over all Israel and Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்திலே குடியிருக்கிற எபூசியர்மேல் யுத்தம்பண்ண ராஜாவானவன் தன் மனுஷரோடேகூட எருசலேமுக்குப் போனான் அவர்கள்: இதிலே பிரவேசிக்க தாவீதினால் கூடாது என்று எண்ணி, தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை; குருடரும் சப்பாணிகளும் உன்னைத் தடுப்பார்கள் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the king and his men went to Jerusalem unto the Jebusites, the inhabitants of the land: which spoke unto David, saying, Except you take away the blind and the lame, you shall not come in here: thinking, David cannot come in here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் தாவீது சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. And the king and his men went to Jerusalem unto the Jebusites, the inhabitants of the land: which spoke unto David, saying, Except you take away the blind and the lame, you shall not come in here: thinking, David cannot come in here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவன் சாலகத்தின் வழியாய் ஏறி, எபூசியரையும் தாவீதின் ஆத்துமா பகைக்கிற சப்பாணிகளையும், குருடரையும் முறிய அடிக்கிறானோ, அவன் தலைவனாயிருப்பான் என்று தாவீது அன்றையதினம் சொல்லியிருந்தான்; அதனால் குருடனும் சப்பாணியும் வீட்டிலே வரலாகாது என்று சொல்லுகிறதுண்டு.]]></a:t>
+              <a:t><![CDATA[6. And the king and his men went to Jerusalem unto the Jebusites, the inhabitants of the land: which spoke unto David, saying, Except you take away the blind and the lame, you shall not come in here: thinking, David cannot come in here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவன் சாலகத்தின் வழியாய் ஏறி, எபூசியரையும் தாவீதின் ஆத்துமா பகைக்கிற சப்பாணிகளையும், குருடரையும் முறிய அடிக்கிறானோ, அவன் தலைவனாயிருப்பான் என்று தாவீது அன்றையதினம் சொல்லியிருந்தான்; அதனால் குருடனும் சப்பாணியும் வீட்டிலே வரலாகாது என்று சொல்லுகிறதுண்டு.]]></a:t>
+              <a:t><![CDATA[7. Nevertheless David took the strong hold of Zion: the same is the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவன் சாலகத்தின் வழியாய் ஏறி, எபூசியரையும் தாவீதின் ஆத்துமா பகைக்கிற சப்பாணிகளையும், குருடரையும் முறிய அடிக்கிறானோ, அவன் தலைவனாயிருப்பான் என்று தாவீது அன்றையதினம் சொல்லியிருந்தான்; அதனால் குருடனும் சப்பாணியும் வீட்டிலே வரலாகாது என்று சொல்லுகிறதுண்டு.]]></a:t>
+              <a:t><![CDATA[8. And David said on that day, Whosoever gets up to the watercourse, and strikes the Jebusites, and the lame and the blind that are hated of David's soul, he shall be chief and captain. Wherefore they said, The blind and the lame shall not come into the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கோட்டையிலே தாவீது வாசம்பண்ணி, அதற்குத் தாவீதின் நகரம் என்று பேரிட்டு, மில்லோ என்னும் ஸ்தலந்துவக்கி, உட்புறமட்டும் சுற்றிலுமிருக்கிற மதிலைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. And David said on that day, Whosoever gets up to the watercourse, and strikes the Jebusites, and the lame and the blind that are hated of David's soul, he shall be chief and captain. Wherefore they said, The blind and the lame shall not come into the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கோட்டையிலே தாவீது வாசம்பண்ணி, அதற்குத் தாவீதின் நகரம் என்று பேரிட்டு, மில்லோ என்னும் ஸ்தலந்துவக்கி, உட்புறமட்டும் சுற்றிலுமிருக்கிற மதிலைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[8. And David said on that day, Whosoever gets up to the watercourse, and strikes the Jebusites, and the lame and the blind that are hated of David's soul, he shall be chief and captain. Wherefore they said, The blind and the lame shall not come into the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே இஸ்ரவேலின் கோத்திரங்களெல்லாம் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்து: இதோ, நாங்கள் உம்முடைய எலும்பும் உம்முடைய மாம்சமுமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then came all the tribes of Israel to David unto Hebron, and spoke, saying, Behold, we are your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தாவீது நாளுக்குநாள் விருத்தியடைந்தான்; சேனைகளின் தேவனாகிய கர்த்தர் அவனோடேகூட இருந்தார்.]]></a:t>
+              <a:t><![CDATA[9. So David dwelt in the fort, and called it the city of David. And David built round about from Millo and inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்; அவர்கள் தாவீதுக்கு ஒரு வீட்டைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. So David dwelt in the fort, and called it the city of David. And David built round about from Millo and inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்; அவர்கள் தாவீதுக்கு ஒரு வீட்டைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And David went on, and grew great, and the LORD God of hosts was with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, தம்முடைய ஜனமாகிய இஸ்ரவேலினிமித்தம் தன்னுடைய ராஜ்யத்தை உயர்த்தினார் என்று தாவீது கண்டறிந்தபோது,]]></a:t>
+              <a:t><![CDATA[11. And Hiram king of Tyre sent messengers to David, and cedar trees, and carpenters, and stone workers: and they built David an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, தம்முடைய ஜனமாகிய இஸ்ரவேலினிமித்தம் தன்னுடைய ராஜ்யத்தை உயர்த்தினார் என்று தாவீது கண்டறிந்தபோது,]]></a:t>
+              <a:t><![CDATA[11. And Hiram king of Tyre sent messengers to David, and cedar trees, and carpenters, and stone workers: and they built David an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் எப்ரோனிலிருந்து வந்தபின்பு, எருசலேமில் இன்னும் அதிகமான மறுமனையாட்டிகளையும் ஸ்திரீகளையும் கொண்டான்; இன்னும் அதிக குமாரரும் குமாரத்திகளும் தாவீதுக்குப் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And David perceived that the LORD had established him king over Israel, and that he had exalted his kingdom for his people Israel's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் எப்ரோனிலிருந்து வந்தபின்பு, எருசலேமில் இன்னும் அதிகமான மறுமனையாட்டிகளையும் ஸ்திரீகளையும் கொண்டான்; இன்னும் அதிக குமாரரும் குமாரத்திகளும் தாவீதுக்குப் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And David perceived that the LORD had established him king over Israel, and that he had exalted his kingdom for his people Israel's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எருசலேமில் அவனுக்குச் சம்முவா, சோபா, நாத்தான், சாலொமோன்.]]></a:t>
+              <a:t><![CDATA[13. And David took him more concubines and wives out of Jerusalem, after he was come from Hebron: and there were yet sons and daughters born to David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எருசலேமில் அவனுக்குச் சம்முவா, சோபா, நாத்தான், சாலொமோன்.]]></a:t>
+              <a:t><![CDATA[13. And David took him more concubines and wives out of Jerusalem, after he was come from Hebron: and there were yet sons and daughters born to David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்பார், எலிசூவா, நெப்பேக், யப்பியா,]]></a:t>
+              <a:t><![CDATA[14. And these be the names of those that were born unto him in Jerusalem; Shammuah, and Shobab, and Nathan, and Solomon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே இஸ்ரவேலின் கோத்திரங்களெல்லாம் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்து: இதோ, நாங்கள் உம்முடைய எலும்பும் உம்முடைய மாம்சமுமானவர்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then came all the tribes of Israel to David unto Hebron, and spoke, saying, Behold, we are your bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எலிஷாமா, எலியாதா, எலிப்பேலேத் என்னும் பேர்களையுடைய குமாரர் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Ibhar also, and Elishua, and Nepheg, and Japhia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள் என்று பெலிஸ்தர் கேள்விப்பட்டபோது அவர்கள் எல்லாரும் தாவீதைத் தேடும்படிவந்தார்கள்; அதைத் தாவீது கேட்டபோது, ஒரு அரணிப்பான இடத்துக்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[16. And Elishama, and Eliada, and Eliphalet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள் என்று பெலிஸ்தர் கேள்விப்பட்டபோது அவர்கள் எல்லாரும் தாவீதைத் தேடும்படிவந்தார்கள்; அதைத் தாவீது கேட்டபோது, ஒரு அரணிப்பான இடத்துக்குப்போனான்.]]></a:t>
+              <a:t><![CDATA[17. But when the Philistines heard that they had anointed David king over Israel, all the Philistines came up to seek David; and David heard of it, and went down to the hold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பெலிஸ்தரோ வந்து, ரெப்பாயீம் பள்ளத்தாக்கிலே பரவியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. But when the Philistines heard that they had anointed David king over Israel, all the Philistines came up to seek David; and David heard of it, and went down to the hold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலிஸ்தருக்கு விரோதமாய்ப்போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது கர்த்தரிடத்தில் விசாரித்தபோது, கர்த்தர்: போ, பெலிஸ்தரை உன் கையில் நிச்சயமாய் ஒப்புக்கொடுப்பேன் என்று தாவீதுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[18. The Philistines also came and spread themselves in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலிஸ்தருக்கு விரோதமாய்ப்போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது கர்த்தரிடத்தில் விசாரித்தபோது, கர்த்தர்: போ, பெலிஸ்தரை உன் கையில் நிச்சயமாய் ஒப்புக்கொடுப்பேன் என்று தாவீதுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[19. And David enquired of the LORD, saying, Shall I go up to the Philistines? will you deliver them into mine hand? And the LORD said unto David, Go up: for I will doubtless deliver the Philistines into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பெலிஸ்தருக்கு விரோதமாய்ப்போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது கர்த்தரிடத்தில் விசாரித்தபோது, கர்த்தர்: போ, பெலிஸ்தரை உன் கையில் நிச்சயமாய் ஒப்புக்கொடுப்பேன் என்று தாவீதுக்குச் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[19. And David enquired of the LORD, saying, Shall I go up to the Philistines? will you deliver them into mine hand? And the LORD said unto David, Go up: for I will doubtless deliver the Philistines into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல, கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And David enquired of the LORD, saying, Shall I go up to the Philistines? will you deliver them into mine hand? And the LORD said unto David, Go up: for I will doubtless deliver the Philistines into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல, கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And David came to Baalperazim, and David stroke them there, and said, The LORD has broken forth upon mine enemies before me, as the breach of waters. Therefore he called the name of that place Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல, கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And David came to Baalperazim, and David stroke them there, and said, The LORD has broken forth upon mine enemies before me, as the breach of waters. Therefore he called the name of that place Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் எங்கள்மேல் ராஜாவாயிருக்கும்போதே இஸ்ரவேலை நடத்திக்கொண்டுபோனவரும் நடத்திகொண்டு வந்தவரும் நீரே; கர்த்தர்: என் ஜனமாகிய இஸ்ரவேலை நீ மேய்த்து, நீ இஸ்ரவேலின்மேல் தலைவனாயிருப்பாய் என்று உம்மிடத்தில் சொன்னாரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Also in time past, when Saul was king over us, you were he that led out and brought in Israel: and the LORD said to you, You shall feed my people Israel, and you shall be a captain over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அங்கே பெலிஸ்தர் தங்கள் விக்கிரகங்களைவிட்டு ஓடிப்போனார்கள்; அவைகளைத் தாவீதும் அவன் மனுஷரும் சுட்டெரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And David came to Baalperazim, and David stroke them there, and said, The LORD has broken forth upon mine enemies before me, as the breach of waters. Therefore he called the name of that place Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பெலிஸ்தர் திரும்பவும் வந்து, ரெப்பாயீம் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And there they left their images, and David and his men burned them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[21. And there they left their images, and David and his men burned them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[22. And the Philistines came up yet again, and spread themselves in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And when David enquired of the LORD, he said, You shall not go up; but fetch a compass behind them, and come upon them opposite to the mulberry trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And when David enquired of the LORD, he said, You shall not go up; but fetch a compass behind them, and come upon them opposite to the mulberry trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[24. And let it be, when you hear the sound of a going in the tops of the mulberry trees, that then you shall bestir yourself: for then shall the LORD go out before you, to strike the host of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் தாவீதுக்குக் கட்டளையிட்டபிரகாரம் அவன் செய்து, பெலிஸ்தரைக் கேபா துவக்கிக் கேசேர் எல்லைமட்டும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And let it be, when you hear the sound of a going in the tops of the mulberry trees, that then you shall bestir yourself: for then shall the LORD go out before you, to strike the host of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4927,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் தாவீதுக்குக் கட்டளையிட்டபிரகாரம் அவன் செய்து, பெலிஸ்தரைக் கேபா துவக்கிக் கேசேர் எல்லைமட்டும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[25. And David did so, as the LORD had commanded him; and stroke the Philistines from Geba until you come to Gazer.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And David did so, as the LORD had commanded him; and stroke the Philistines from Geba until you come to Gazer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் எங்கள்மேல் ராஜாவாயிருக்கும்போதே இஸ்ரவேலை நடத்திக்கொண்டுபோனவரும் நடத்திகொண்டு வந்தவரும் நீரே; கர்த்தர்: என் ஜனமாகிய இஸ்ரவேலை நீ மேய்த்து, நீ இஸ்ரவேலின்மேல் தலைவனாயிருப்பாய் என்று உம்மிடத்தில் சொன்னாரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Also in time past, when Saul was king over us, you were he that led out and brought in Israel: and the LORD said to you, You shall feed my people Israel, and you shall be a captain over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் எல்லாரும் எப்ரோனில் ராஜாவினிடத்தில் வந்தார்கள்; தாவீதுராஜா எப்ரோனிலே கர்த்தருக்குமுன்பாக அவர்களோடே உடன்படிக்கைபண்ணினபின்பு, அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Also in time past, when Saul was king over us, you were he that led out and brought in Israel: and the LORD said to you, You shall feed my people Israel, and you shall be a captain over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் எல்லாரும் எப்ரோனில் ராஜாவினிடத்தில் வந்தார்கள்; தாவீதுராஜா எப்ரோனிலே கர்த்தருக்குமுன்பாக அவர்களோடே உடன்படிக்கைபண்ணினபின்பு, அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. So all the elders of Israel came to the king to Hebron; and king David made a league with them in Hebron before the LORD: and they anointed David king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது ராஜாவாகும்போது, முப்பது வயதாயிருந்தான்; அவன் நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. So all the elders of Israel came to the king to Hebron; and king David made a league with them in Hebron before the LORD: and they anointed David king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எப்ரோனிலே யூதாவின்மேல் ஏழு வருஷமும் ஆறு மாதமும், எருசலேமிலே சமஸ்த இஸ்ரவேலின்மேலும் யூதாவின்மேலும் முப்பத்துமூன்று வருஷமும் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. So all the elders of Israel came to the king to Hebron; and king David made a league with them in Hebron before the LORD: and they anointed David king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434387" r:id="rId1"/>
+    <p:sldLayoutId id="2481564085" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,50 +6040,58 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6111,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and three years over all Israel and Judah.]]></a:t>
+              <a:t><![CDATA[4. தாவீது ராஜாவாகும்போது, முப்பது வயதாயிருந்தான்; அவன் நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the king and his men went to Jerusalem unto the Jebusites, the inhabitants of the land: which]]></a:t>
+              <a:t><![CDATA[5. அவன் எப்ரோனிலே யூதாவின்மேல் ஏழு வருஷமும் ஆறு மாதமும், எருசலேமிலே சமஸ்த இஸ்ரவேலின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke unto David, saying, Except you take away the blind and the lame, you shall not come in here:]]></a:t>
+              <a:t><![CDATA[யூதாவின்மேலும் முப்பத்துமூன்று வருஷமும் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thinking, David cannot come in here.]]></a:t>
+              <a:t><![CDATA[6. தேசத்திலே குடியிருக்கிற எபூசியர்மேல் யுத்தம்பண்ண ராஜாவானவன் தன் மனுஷரோடேகூட எருசலேமுக்குப் போனான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Nevertheless David took the strong hold of Zion: the same is the city of David.]]></a:t>
+              <a:t><![CDATA[அவர்கள்: இதிலே பிரவேசிக்க தாவீதினால் கூடாது என்று எண்ணி, தாவீதை நோக்கி: நீ இதற்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And David said on that day, Whosoever gets up to the watercourse, and strikes the Jebusites, and]]></a:t>
+              <a:t><![CDATA[பிரவேசிப்பதில்லை; குருடரும் சப்பாணிகளும் உன்னைத் தடுப்பார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the lame and the blind that are hated of David's soul, he shall be chief and captain. Wherefore they]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் தாவீது சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, The blind and the lame shall not come into the house.]]></a:t>
+              <a:t><![CDATA[8. எவன் சாலகத்தின் வழியாய் ஏறி, எபூசியரையும் தாவீதின் ஆத்துமா பகைக்கிற சப்பாணிகளையும், குருடரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. So David dwelt in the fort, and called it the city of David. And David built round about from]]></a:t>
+              <a:t><![CDATA[முறிய அடிக்கிறானோ, அவன் தலைவனாயிருப்பான் என்று தாவீது அன்றையதினம் சொல்லியிருந்தான்; அதனால் குருடனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Millo and inward.]]></a:t>
+              <a:t><![CDATA[சப்பாணியும் வீட்டிலே வரலாகாது என்று சொல்லுகிறதுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then came all the tribes of Israel to David unto Hebron, and spoke, saying, Behold, we are your]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே இஸ்ரவேலின் கோத்திரங்களெல்லாம் எப்ரோனிலிருக்கிற தாவீதினிடத்தில் வந்து: இதோ, நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And David went on, and grew great, and the LORD God of hosts was with him.]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கோட்டையிலே தாவீது வாசம்பண்ணி, அதற்குத் தாவீதின் நகரம் என்று பேரிட்டு, மில்லோ என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Hiram king of Tyre sent messengers to David, and cedar trees, and carpenters, and stone]]></a:t>
+              <a:t><![CDATA[ஸ்தலந்துவக்கி, உட்புறமட்டும் சுற்றிலுமிருக்கிற மதிலைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[workers: and they built David an house.]]></a:t>
+              <a:t><![CDATA[10. தாவீது நாளுக்குநாள் விருத்தியடைந்தான்; சேனைகளின் தேவனாகிய கர்த்தர் அவனோடேகூட இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And David perceived that the LORD had established him king over Israel, and that he had exalted]]></a:t>
+              <a:t><![CDATA[11. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும் கேதுருமரங்களையும், தச்சரையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his kingdom for his people Israel's sake.]]></a:t>
+              <a:t><![CDATA[கல்தச்சரையும் அனுப்பினான்; அவர்கள் தாவீதுக்கு ஒரு வீட்டைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And David took him more concubines and wives out of Jerusalem, after he was come from Hebron:]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, தம்முடைய ஜனமாகிய இஸ்ரவேலினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and there were yet sons and daughters born to David.]]></a:t>
+              <a:t><![CDATA[தன்னுடைய ராஜ்யத்தை உயர்த்தினார் என்று தாவீது கண்டறிந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And these be the names of those that were born unto him in Jerusalem; Shammuah, and Shobab, and]]></a:t>
+              <a:t><![CDATA[13. அவன் எப்ரோனிலிருந்து வந்தபின்பு, எருசலேமில் இன்னும் அதிகமான மறுமனையாட்டிகளையும் ஸ்திரீகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Nathan, and Solomon,]]></a:t>
+              <a:t><![CDATA[கொண்டான்; இன்னும் அதிக குமாரரும் குமாரத்திகளும் தாவீதுக்குப் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Ibhar also, and Elishua, and Nepheg, and Japhia,]]></a:t>
+              <a:t><![CDATA[14. எருசலேமில் அவனுக்குச் சம்முவா, சோபா, நாத்தான், சாலொமோன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bone and your flesh.]]></a:t>
+              <a:t><![CDATA[உம்முடைய எலும்பும் உம்முடைய மாம்சமுமானவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Elishama, and Eliada, and Eliphalet.]]></a:t>
+              <a:t><![CDATA[15. இப்பார், எலிசூவா, நெப்பேக், யப்பியா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But when the Philistines heard that they had anointed David king over Israel, all the]]></a:t>
+              <a:t><![CDATA[16. எலிஷாமா, எலியாதா, எலிப்பேலேத் என்னும் பேர்களையுடைய குமாரர் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Philistines came up to seek David; and David heard of it, and went down to the hold.]]></a:t>
+              <a:t><![CDATA[17. தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள் என்று பெலிஸ்தர் கேள்விப்பட்டபோது அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The Philistines also came and spread themselves in the valley of Rephaim.]]></a:t>
+              <a:t><![CDATA[எல்லாரும் தாவீதைத் தேடும்படிவந்தார்கள்; அதைத் தாவீது கேட்டபோது, ஒரு அரணிப்பான இடத்துக்குப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And David enquired of the LORD, saying, Shall I go up to the Philistines? will you deliver them]]></a:t>
+              <a:t><![CDATA[18. பெலிஸ்தரோ வந்து, ரெப்பாயீம் பள்ளத்தாக்கிலே பரவியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into mine hand? And the LORD said unto David, Go up: for I will doubtless deliver the Philistines]]></a:t>
+              <a:t><![CDATA[19. பெலிஸ்தருக்கு விரோதமாய்ப்போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into yours hand.]]></a:t>
+              <a:t><![CDATA[கர்த்தரிடத்தில் விசாரித்தபோது, கர்த்தர்: போ, பெலிஸ்தரை உன் கையில் நிச்சயமாய் ஒப்புக்கொடுப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And David came to Baalperazim, and David stroke them there, and said, The LORD has broken forth]]></a:t>
+              <a:t><![CDATA[தாவீதுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon mine enemies before me, as the breach of waters. Therefore he called the name of that place]]></a:t>
+              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Baalperazim.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Also in time past, when Saul was king over us, you were he that led out and brought in Israel:]]></a:t>
+              <a:t><![CDATA[2. சவுல் எங்கள்மேல் ராஜாவாயிருக்கும்போதே இஸ்ரவேலை நடத்திக்கொண்டுபோனவரும் நடத்திகொண்டு வந்தவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And there they left their images, and David and his men burned them.]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the Philistines came up yet again, and spread themselves in the valley of Rephaim.]]></a:t>
+              <a:t><![CDATA[21. அங்கே பெலிஸ்தர் தங்கள் விக்கிரகங்களைவிட்டு ஓடிப்போனார்கள்; அவைகளைத் தாவீதும் அவன் மனுஷரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And when David enquired of the LORD, he said, You shall not go up; but fetch a compass behind]]></a:t>
+              <a:t><![CDATA[சுட்டெரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and come upon them opposite to the mulberry trees.]]></a:t>
+              <a:t><![CDATA[22. பெலிஸ்தர் திரும்பவும் வந்து, ரெப்பாயீம் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And let it be, when you hear the sound of a going in the tops of the mulberry trees, that then]]></a:t>
+              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall bestir yourself: for then shall the LORD go out before you, to strike the host of the]]></a:t>
+              <a:t><![CDATA[முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Philistines.]]></a:t>
+              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And David did so, as the LORD had commanded him; and stroke the Philistines from Geba until you]]></a:t>
+              <a:t><![CDATA[அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11644,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come to Gazer.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் தாவீதுக்குக் கட்டளையிட்டபிரகாரம் அவன் செய்து, பெலிஸ்தரைக் கேபா துவக்கிக் கேசேர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லைமட்டும் முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the LORD said to you, You shall feed my people Israel, and you shall be a captain over Israel.]]></a:t>
+              <a:t><![CDATA[நீரே; கர்த்தர்: என் ஜனமாகிய இஸ்ரவேலை நீ மேய்த்து, நீ இஸ்ரவேலின்மேல் தலைவனாயிருப்பாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. So all the elders of Israel came to the king to Hebron; and king David made a league with them in]]></a:t>
+              <a:t><![CDATA[உம்மிடத்தில் சொன்னாரே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hebron before the LORD: and they anointed David king over Israel.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் எல்லாரும் எப்ரோனில் ராஜாவினிடத்தில் வந்தார்கள்; தாவீதுராஜா எப்ரோனிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. David was thirty years old when he began to reign, and he reigned forty years.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குமுன்பாக அவர்களோடே உடன்படிக்கைபண்ணினபின்பு, அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. In Hebron he reigned over Judah seven years and six months: and in Jerusalem he reigned thirty]]></a:t>
+              <a:t><![CDATA[அபிஷேகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>