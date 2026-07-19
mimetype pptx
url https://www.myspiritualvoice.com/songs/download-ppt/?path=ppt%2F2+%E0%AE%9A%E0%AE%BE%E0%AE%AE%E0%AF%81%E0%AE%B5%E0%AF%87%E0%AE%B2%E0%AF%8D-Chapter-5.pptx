--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -81,50 +81,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -150,50 +156,53 @@
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -336,53 +345,56 @@
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -551,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் எப்ரோனிலே யூதாவின்மேல் ஏழு வருஷமும் ஆறு மாதமும், எருசலேமிலே சமஸ்த இஸ்ரவேலின்மேலும் யூதாவின்மேலும் முப்பத்துமூன்று வருஷமும் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. தேசத்திலே குடியிருக்கிற எபூசியர்மேல் யுத்தம்பண்ண ராஜாவானவன் தன் மனுஷரோடேகூட எருசலேமுக்குப் போனான் அவர்கள்: இதிலே பிரவேசிக்க தாவீதினால் கூடாது என்று எண்ணி, தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை; குருடரும் சப்பாணிகளும் உன்னைத் தடுப்பார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் தாவீது சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[6. தேசத்திலே குடியிருக்கிற எபூசியர்மேல் யுத்தம்பண்ண ராஜாவானவன் தன் மனுஷரோடேகூட எருசலேமுக்குப் போனான் அவர்கள்: இதிலே பிரவேசிக்க தாவீதினால் கூடாது என்று எண்ணி, தாவீதை நோக்கி: நீ இதற்குள் பிரவேசிப்பதில்லை; குருடரும் சப்பாணிகளும் உன்னைத் தடுப்பார்கள் என்று சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் தாவீது சீயோன் கோட்டையைப் பிடித்தான்; அது தாவீதின் நகரமாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. எவன் சாலகத்தின் வழியாய் ஏறி, எபூசியரையும் தாவீதின் ஆத்துமா பகைக்கிற சப்பாணிகளையும், குருடரையும் முறிய அடிக்கிறானோ, அவன் தலைவனாயிருப்பான் என்று தாவீது அன்றையதினம் சொல்லியிருந்தான்; அதனால் குருடனும் சப்பாணியும் வீட்டிலே வரலாகாது என்று சொல்லுகிறதுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எவன் சாலகத்தின் வழியாய் ஏறி, எபூசியரையும் தாவீதின் ஆத்துமா பகைக்கிற சப்பாணிகளையும், குருடரையும் முறிய அடிக்கிறானோ, அவன் தலைவனாயிருப்பான் என்று தாவீது அன்றையதினம் சொல்லியிருந்தான்; அதனால் குருடனும் சப்பாணியும் வீட்டிலே வரலாகாது என்று சொல்லுகிறதுண்டு.]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கோட்டையிலே தாவீது வாசம்பண்ணி, அதற்குத் தாவீதின் நகரம் என்று பேரிட்டு, மில்லோ என்னும் ஸ்தலந்துவக்கி, உட்புறமட்டும் சுற்றிலுமிருக்கிற மதிலைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கோட்டையிலே தாவீது வாசம்பண்ணி, அதற்குத் தாவீதின் நகரம் என்று பேரிட்டு, மில்லோ என்னும் ஸ்தலந்துவக்கி, உட்புறமட்டும் சுற்றிலுமிருக்கிற மதிலைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[10. தாவீது நாளுக்குநாள் விருத்தியடைந்தான்; சேனைகளின் தேவனாகிய கர்த்தர் அவனோடேகூட இருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தாவீது நாளுக்குநாள் விருத்தியடைந்தான்; சேனைகளின் தேவனாகிய கர்த்தர் அவனோடேகூட இருந்தார்.]]></a:t>
+              <a:t><![CDATA[11. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்; அவர்கள் தாவீதுக்கு ஒரு வீட்டைக் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தீருவின் ராஜாவாகிய ஈராம் தாவீதினிடத்தில் ஸ்தானாபதிகளையும் கேதுருமரங்களையும், தச்சரையும், கல்தச்சரையும் அனுப்பினான்; அவர்கள் தாவீதுக்கு ஒரு வீட்டைக் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, தம்முடைய ஜனமாகிய இஸ்ரவேலினிமித்தம் தன்னுடைய ராஜ்யத்தை உயர்த்தினார் என்று தாவீது கண்டறிந்தபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் தன்னை இஸ்ரவேலின்மேல் ராஜாவாகத் திடப்படுத்தி, தம்முடைய ஜனமாகிய இஸ்ரவேலினிமித்தம் தன்னுடைய ராஜ்யத்தை உயர்த்தினார் என்று தாவீது கண்டறிந்தபோது,]]></a:t>
+              <a:t><![CDATA[13. அவன் எப்ரோனிலிருந்து வந்தபின்பு, எருசலேமில் இன்னும் அதிகமான மறுமனையாட்டிகளையும் ஸ்திரீகளையும் கொண்டான்; இன்னும் அதிக குமாரரும் குமாரத்திகளும் தாவீதுக்குப் பிறந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் எப்ரோனிலிருந்து வந்தபின்பு, எருசலேமில் இன்னும் அதிகமான மறுமனையாட்டிகளையும் ஸ்திரீகளையும் கொண்டான்; இன்னும் அதிக குமாரரும் குமாரத்திகளும் தாவீதுக்குப் பிறந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. எருசலேமில் அவனுக்குச் சம்முவா, சோபா, நாத்தான், சாலொமோன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல, கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. பெலிஸ்தருக்கு விரோதமாய்ப்போகலாமா, அவர்களை என் கையில் ஒப்புக்கொடுப்பீரா என்று தாவீது கர்த்தரிடத்தில் விசாரித்தபோது, கர்த்தர்: போ, பெலிஸ்தரை உன் கையில் நிச்சயமாய் ஒப்புக்கொடுப்பேன் என்று தாவீதுக்குச் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அங்கே பெலிஸ்தர் தங்கள் விக்கிரகங்களைவிட்டு ஓடிப்போனார்கள்; அவைகளைத் தாவீதும் அவன் மனுஷரும் சுட்டெரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல, கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பெலிஸ்தர் திரும்பவும் வந்து, ரெப்பாயீம் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது பாகால் பிராசீமுக்கு வந்து, அங்கே அவர்களை முறிய அடித்து, தண்ணீர்கள் உடைத்தோடுகிறதுபோல, கர்த்தர் என் சத்துருக்களை எனக்கு முன்பாக உடைத்து ஓடப்பண்ணினார் என்று சொல்லி, அதினிமித்தம் அந்த ஸ்தலத்திற்குப் பாகால்பிராசீம் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,51 +4051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[21. அங்கே பெலிஸ்தர் தங்கள் விக்கிரகங்களைவிட்டு ஓடிப்போனார்கள்; அவைகளைத் தாவீதும் அவன் மனுஷரும் சுட்டெரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4148,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
+              <a:t><![CDATA[22. பெலிஸ்தர் திரும்பவும் வந்து, ரெப்பாயீம் பள்ளத்தாக்கிலே இறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4257,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4366,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. தாவீது கர்த்தரிடத்தில் விசாரித்ததற்கு, அவர்: நீ நேராய்ப் போகாமல், அவர்களுக்குப் பின்னாலே சுற்றி, முசுக்கட்டைச் செடிகளுக்கு எதிரேயிருந்து, அவர்கள்மேல் பாய்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4475,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் தாவீதுக்குக் கட்டளையிட்டபிரகாரம் அவன் செய்து, பெலிஸ்தரைக் கேபா துவக்கிக் கேசேர் எல்லைமட்டும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4584,50 +4596,377 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. முசுக்கட்டைச் செடிகளின் துணிகளிலே செல்லுகிற இரைச்சலை நீ கேட்கும்போது, சீக்கிரமாய் எழும்பிப்போ; அப்பொழுது பெலிஸ்தரின் பாளயத்தைமுறிய அடிக்க, கர்த்தர் உனக்கு முன்பாகப் புறப்பட்டிருப்பார் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தர் தாவீதுக்குக் கட்டளையிட்டபிரகாரம் அவன் செய்து, பெலிஸ்தரைக் கேபா துவக்கிக் கேசேர் எல்லைமட்டும் முறிய அடித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[25. கர்த்தர் தாவீதுக்குக் கட்டளையிட்டபிரகாரம் அவன் செய்து, பெலிஸ்தரைக் கேபா துவக்கிக் கேசேர் எல்லைமட்டும் முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4802,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சவுல் எங்கள்மேல் ராஜாவாயிருக்கும்போதே இஸ்ரவேலை நடத்திக்கொண்டுபோனவரும் நடத்திகொண்டு வந்தவரும் நீரே; கர்த்தர்: என் ஜனமாகிய இஸ்ரவேலை நீ மேய்த்து, நீ இஸ்ரவேலின்மேல் தலைவனாயிருப்பாய் என்று உம்மிடத்தில் சொன்னாரே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் எல்லாரும் எப்ரோனில் ராஜாவினிடத்தில் வந்தார்கள்; தாவீதுராஜா எப்ரோனிலே கர்த்தருக்குமுன்பாக அவர்களோடே உடன்படிக்கைபண்ணினபின்பு, அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் மூப்பர் எல்லாரும் எப்ரோனில் ராஜாவினிடத்தில் வந்தார்கள்; தாவீதுராஜா எப்ரோனிலே கர்த்தருக்குமுன்பாக அவர்களோடே உடன்படிக்கைபண்ணினபின்பு, அவர்கள் தாவீதை இஸ்ரவேலின்மேல் ராஜாவாக அபிஷேகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. தாவீது ராஜாவாகும்போது, முப்பது வயதாயிருந்தான்; அவன் நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +5468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தாவீது ராஜாவாகும்போது, முப்பது வயதாயிருந்தான்; அவன் நாற்பது வருஷம் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. அவன் எப்ரோனிலே யூதாவின்மேல் ஏழு வருஷமும் ஆறு மாதமும், எருசலேமிலே சமஸ்த இஸ்ரவேலின்மேலும் யூதாவின்மேலும் முப்பத்துமூன்று வருஷமும் ராஜ்யபாரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515792" r:id="rId1"/>
+    <p:sldLayoutId id="2473434387" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5564,50 +5903,74 @@
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. హెబ్రోనులో అతడు యూదా వారందరిమీద ఏడు సంవత్సరములు ఆరు మాసములు, యెరూషలేములో ఇశ్రాయేలు యూదాల]]></a:t>
+              <a:t><![CDATA[and three years over all Israel and Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారందరిమీద ముప్పదిమూడు సంవత్సరములు పరిపాలన చేసెను.]]></a:t>
+              <a:t><![CDATA[6. And the king and his men went to Jerusalem unto the Jebusites, the inhabitants of the land: which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. యెబూసీయులు దేశములో నివాసులై యుండగా రాజును అతని పక్షమువారును యెరూ షలేమునకు వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[spoke unto David, saying, Except you take away the blind and the lame, you shall not come in here:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. యెబూసీయులు దావీదు లోపలికి రాలేడని తలంచినీవు వచ్చినయెడల ఇచ్చటి గ్రుడ్డి వారును కుంటివారును నిన్ను]]></a:t>
+              <a:t><![CDATA[thinking, David cannot come in here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తోలివేతురని దావీదునకు వర్తమానము పంపియుండిరి అయినను దావీదు పురమన బడిన1 సీయోను కోటను దావీదు స్వాధీన]]></a:t>
+              <a:t><![CDATA[7. Nevertheless David took the strong hold of Zion: the same is the city of David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పరచుకొనెను. ఆ దినమున అతడు]]></a:t>
+              <a:t><![CDATA[8. And David said on that day, Whosoever gets up to the watercourse, and strikes the Jebusites, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యెబూసీయులను హతము చేయు వారందరు నీటి కాలువపైకి వెళ్లి, దావీదునకు హేయులైన గ్రుడ్డివారిని కుంటివారిని]]></a:t>
+              <a:t><![CDATA[the lame and the blind that are hated of David's soul, he shall be chief and captain. Wherefore they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హతము చేయవలెనని చెప్పెను. అందును బట్టి గ్రుడ్డివారును కుంటివారును ఉన్నారు; అతడు ఇంటిలోనికి రాలేడని]]></a:t>
+              <a:t><![CDATA[said, The blind and the lame shall not come into the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సామెతపుట్టెను.]]></a:t>
+              <a:t><![CDATA[9. So David dwelt in the fort, and called it the city of David. And David built round about from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. దావీదు ఆ కోటలో కాపురముండి దానికి దావీదుపురమను పేరు పెట్టెను. మరియు మిల్లోనుండి దిగువకు దావీదు ఒక]]></a:t>
+              <a:t><![CDATA[Millo and inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ​ఇశ్రాయేలువారి సకల గోత్రములవారు హెబ్రోనులో దావీదునొద్దకు వచ్చిచిత్తగించుము; మేము నీ]]></a:t>
+              <a:t><![CDATA[1. Then came all the tribes of Israel to David unto Hebron, and spoke, saying, Behold, we are your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాకారమును కట్టించెను.]]></a:t>
+              <a:t><![CDATA[10. And David went on, and grew great, and the LORD God of hosts was with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. దావీదు అంతకంతకు వర్ధిల్లెను. సైన్యములకధిపతియగు యెహోవా అతనికి తోడుగా ఉండెను.]]></a:t>
+              <a:t><![CDATA[11. And Hiram king of Tyre sent messengers to David, and cedar trees, and carpenters, and stone]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. తూరురాజగు హీరాము, దూతలను దేవదారు మ్రాను లను వడ్రంగులను కాసెపనివారిని పంపగా వారు దావీదు కొరకు ఒక]]></a:t>
+              <a:t><![CDATA[workers: and they built David an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నగరిని కట్టిరి.]]></a:t>
+              <a:t><![CDATA[12. And David perceived that the LORD had established him king over Israel, and that he had exalted]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఇశ్రాయేలీయులమీద యెహోవా తన్ను రాజుగా స్థిరపరచెననియు, ఇశ్రా యేలీయులనుబట్టి ఆయన జనుల నిమిత్తము,]]></a:t>
+              <a:t><![CDATA[his kingdom for his people Israel's sake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజ్యము ప్రబలము చేయుననియు దావీదు గ్రహించెను.]]></a:t>
+              <a:t><![CDATA[13. And David took him more concubines and wives out of Jerusalem, after he was come from Hebron:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. దావీదు హెబ్రోనునుండి వచ్చిన తరువాత యెరూష లేములోనుండి యింక అనేకమైన ఉపపత్నులను భార్యలను చేసికొనగా]]></a:t>
+              <a:t><![CDATA[and there were yet sons and daughters born to David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదునకు ఇంకను పెక్కుమంది కుమారులును కుమార్తెలును పుట్టిరి]]></a:t>
+              <a:t><![CDATA[14. And these be the names of those that were born unto him in Jerusalem; Shammuah, and Shobab, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. యెరూషలేములో అతనికి పుట్టినవారెవరనగా షమ్మూ యషోబాబు]]></a:t>
+              <a:t><![CDATA[Nathan, and Solomon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​నాతాను సొలొమోను ఇభారు ఏలీషూవ నెపెగు యాఫీయ]]></a:t>
+              <a:t><![CDATA[15. Ibhar also, and Elishua, and Nepheg, and Japhia,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎముకనంటినవారము రక్తసంబంధులము;]]></a:t>
+              <a:t><![CDATA[bone and your flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​ఎలీషామా ఎల్యాదా ఎలీపేలెటు అనువారు.]]></a:t>
+              <a:t><![CDATA[16. And Elishama, and Eliada, and Eliphalet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​జనులు ఇశ్రాయేలీయులమీద రాజుగా దావీదునకు పట్టాభిషేకము చేసిరని ఫిలిష్తీయులకు వినబడినప్పుడు]]></a:t>
+              <a:t><![CDATA[17. But when the Philistines heard that they had anointed David king over Israel, all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదును పట్టుకొనుటకై ఫిలిష్తీయులందరు వచ్చిరి. దావీదు ఆ వార్తవిని ప్రాకారస్థలమునకు వెళ్లిపోయెను.]]></a:t>
+              <a:t><![CDATA[Philistines came up to seek David; and David heard of it, and went down to the hold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​ఫలిష్తీయులు దండెత్తివచ్చి రెఫాయీము లోయలో వ్యాపింపగా]]></a:t>
+              <a:t><![CDATA[18. The Philistines also came and spread themselves in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ​దావీదునేను ఫిలిష్తీయుల కెదురుగా పోయెదనా? వారిని నా చేతికప్పగింతువా? అని యెహోవా]]></a:t>
+              <a:t><![CDATA[19. And David enquired of the LORD, saying, Shall I go up to the Philistines? will you deliver them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యొద్దవిచారించినప్పుడుపొమ్ము,నిస్సందేహముగా వారిని నీ చేతికప్పగించుదునని యెహోవా సెలవిచ్చెను.]]></a:t>
+              <a:t><![CDATA[into mine hand? And the LORD said unto David, Go up: for I will doubtless deliver the Philistines]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​కాబట్టి దావీదు బయల్పెరాజీమునకు వచ్చి అచ్చట వారిని హతముచేసి, జలప్రవాహములు కొట్టుకొనిపోవునట్లు]]></a:t>
+              <a:t><![CDATA[into yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా నాశత్రువులను నా యెదుట నిలువకుండ నాశనము చేసెననుకొని ఆ స్థలమునకు బయల్పెరాజీమను2 పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[20. And David came to Baalperazim, and David stroke them there, and said, The LORD has broken forth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ఫలిష్తీయులు తమ బొమ్మలను అచ్చట విడిచిపెట్టి పారిపోగా దావీదును అతని వారును వాటిని పట్టు కొనిరి.]]></a:t>
+              <a:t><![CDATA[upon mine enemies before me, as the breach of waters. Therefore he called the name of that place]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఫిలిష్తీయులు మరల వచ్చి రెఫాయీము లోయలో వ్యాపింపగా]]></a:t>
+              <a:t><![CDATA[Baalperazim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. పూర్వ కాలమున సౌలు మామీద రాజై యుండగా నీవు ఇశ్రాయేలీయులను నడిపించువాడవై ఉంటివి. అయితే ఇప్పుడునీవు]]></a:t>
+              <a:t><![CDATA[2. Also in time past, when Saul was king over us, you were he that led out and brought in Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. దావీదు యెహోవాయొద్ద విచారణ చేసెను. అందుకు యెహోవానీవు వెళ్లవద్దుచుట్టు తిరిగిపోయి, కంబళిచెట్లకు]]></a:t>
+              <a:t><![CDATA[21. And there they left their images, and David and his men burned them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎదురుగావారిమీద పడుము.]]></a:t>
+              <a:t><![CDATA[22. And the Philistines came up yet again, and spread themselves in the valley of Rephaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. కంబళిచెట్ల కొనలను చప్పుడు వినగానే ఫిలిష్తీయులను హతముచేయుటకై యెహోవా బయలుదేరుచున్నాడు గనుక అప్పుడే]]></a:t>
+              <a:t><![CDATA[23. And when David enquired of the LORD, he said, You shall not go up; but fetch a compass behind]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు త్వరగా బయలుదేరవలెనని సెల విచ్చెను.]]></a:t>
+              <a:t><![CDATA[them, and come upon them opposite to the mulberry trees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. దావీదు యెహోవా తనకాజ్ఞాపించిన ప్రకారము చేసి, గెబనుండి గెజెరువరకు ఫిలిష్తీయులను తరుముచు]]></a:t>
+              <a:t><![CDATA[24. And let it be, when you hear the sound of a going in the tops of the mulberry trees, that then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11127,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హతముచేసెను.]]></a:t>
+              <a:t><![CDATA[you shall bestir yourself: for then shall the LORD go out before you, to strike the host of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Philistines.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And David did so, as the LORD had commanded him; and stroke the Philistines from Geba until you]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[come to Gazer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇశ్రాయేలీయులనుబట్టి నా జనులను పాలించి వారిమీద అధిపతివై యుందువని యెహోవా నిన్నుగురించి సెల]]></a:t>
+              <a:t><![CDATA[and the LORD said to you, You shall feed my people Israel, and you shall be a captain over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విచ్చియున్నాడని చెప్పిరి.]]></a:t>
+              <a:t><![CDATA[3. So all the elders of Israel came to the king to Hebron; and king David made a league with them in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. మరియు ఇశ్రాయేలువారి పెద్దలందరు హెబ్రోనులో రాజునొద్దకు రాగా రాజైన దావీదు హెబ్రోనులో యెహోవా]]></a:t>
+              <a:t><![CDATA[Hebron before the LORD: and they anointed David king over Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సన్నిధిని వారితో నిబంధన చేసెను గనుక ఇశ్రాయేలువారిమీద రాజగుటకై వారు దావీదునకు పట్టాభిషేకము చేసిరి.]]></a:t>
+              <a:t><![CDATA[4. David was thirty years old when he began to reign, and he reigned forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. దావీదు ముప్పది యేండ్లవాడై యేల నారంభించి నలు వది సంవత్సరములు పరిపాలనచేసెను.]]></a:t>
+              <a:t><![CDATA[5. In Hebron he reigned over Judah seven years and six months: and in Jerusalem he reigned thirty]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme2">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme2">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme2">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>