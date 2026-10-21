--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -89,50 +89,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +172,55 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +367,58 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும், சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And David and all the house of Israel played before the LORD on all manner of instruments made of fir wood, even on harps, and on psalteries, and on timbrels, and on cornets, and on cymbals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும், சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And David and all the house of Israel played before the LORD on all manner of instruments made of fir wood, even on harps, and on psalteries, and on timbrels, and on cornets, and on cymbals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[5. And David and all the house of Israel played before the LORD on all manner of instruments made of fir wood, even on harps, and on psalteries, and on timbrels, and on cornets, and on cymbals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[6. And when they came to Nachon's threshing floor, Uzzah put forth his hand to the ark of God, and took hold of it; for the oxen shook it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
+              <a:t><![CDATA[6. And when they came to Nachon's threshing floor, Uzzah put forth his hand to the ark of God, and took hold of it; for the oxen shook it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the anger of the LORD was kindled against Uzzah; and God stroke him there for his error; and there he died by the ark of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And the anger of the LORD was kindled against Uzzah; and God stroke him there for his error; and there he died by the ark of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[8. And David was displeased, because the LORD had made a breach upon Uzzah: and he called the name of the place Perezuzzah to this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அன்றையதினம் கர்த்தருக்குப் பயந்து, கர்த்தருடைய பெட்டி என்னிடத்தில் வருவது எப்படியென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. And David was displeased, because the LORD had made a breach upon Uzzah: and he called the name of the place Perezuzzah to this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[9. And David was afraid of the LORD that day, and said, How shall the ark of the LORD come to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தாவீது இஸ்ரவேலர் எல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட முப்பதினாயிரம்பேரைக் கூட்டி,]]></a:t>
+              <a:t><![CDATA[1. Again, David gathered together all the chosen men of Israel, thirty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[9. And David was afraid of the LORD that day, and said, How shall the ark of the LORD come to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர் ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[10. So David would not remove the ark of the LORD unto him into the city of David: but David carried it aside into the house of Obededom the Gittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர் ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[10. So David would not remove the ark of the LORD unto him into the city of David: but David carried it aside into the house of Obededom the Gittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the ark of the LORD continued in the house of Obededom the Gittite three months: and the LORD blessed Obededom, and all his household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And the ark of the LORD continued in the house of Obededom the Gittite three months: and the LORD blessed Obededom, and all his household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[12. And it was told king David, saying, The LORD has blessed the house of Obededom, and all that pertains unto him, because of the ark of God. So David went and brought up the ark of God from the house of Obededom into the city of David with gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And it was told king David, saying, The LORD has blessed the house of Obededom, and all that pertains unto him, because of the ark of God. So David went and brought up the ark of God from the house of Obededom into the city of David with gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And it was told king David, saying, The LORD has blessed the house of Obededom, and all that pertains unto him, because of the ark of God. So David went and brought up the ark of God from the house of Obededom into the city of David with gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது சணல்நூல் ஏபோத்தைத் தரித்துக்கொண்டு, தன் முழுப் பலத்தோடும் கர்த்தருக்கு முன்பாக நடனம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[13. And it was so, that when they that bare the ark of the LORD had gone six paces, he sacrificed oxen and fatlings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And it was so, that when they that bare the ark of the LORD had gone six paces, he sacrificed oxen and fatlings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கேருபீன்களின் நடுவே வாசமாயிருக்கிற சேனைகளுடைய கர்த்தரின் நாமம் தொழுதுகொள்ளப்படுகிற தேவனுடைய பெட்டியைப் பாலையூதாவிலிருந்து கொண்டுவரும்படி, அவனும் அவனோடிருந்த அந்த ஸ்தலத்தாரும் எழுந்துபோய்,]]></a:t>
+              <a:t><![CDATA[2. And David arose, and went with all the people that were with him from Baale of Judah, to bring up from thence the ark of God, whose name is called by the name of the LORD of hosts that dwells between the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And David danced before the LORD with all his might; and David was girded with a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன் இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[14. And David danced before the LORD with all his might; and David was girded with a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன் இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[15. So David and all the house of Israel brought up the ark of the LORD with shouting, and with the sound of the trumpet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
+              <a:t><![CDATA[15. So David and all the house of Israel brought up the ark of the LORD with shouting, and with the sound of the trumpet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And as the ark of the LORD came into the city of David, Michal Saul's daughter looked through a window, and saw king David leaping and dancing before the LORD; and she despised him in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And as the ark of the LORD came into the city of David, Michal Saul's daughter looked through a window, and saw king David leaping and dancing before the LORD; and she despised him in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே ஜனங்களை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[16. And as the ark of the LORD came into the city of David, Michal Saul's daughter looked through a window, and saw king David leaping and dancing before the LORD; and she despised him in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே ஜனங்களை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[17. And they brought in the ark of the LORD, and set it in his place, in the midst of the tabernacle that David had pitched for it: and David offered burnt offerings and peace offerings before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they brought in the ark of the LORD, and set it in his place, in the midst of the tabernacle that David had pitched for it: and David offered burnt offerings and peace offerings before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they brought in the ark of the LORD, and set it in his place, in the midst of the tabernacle that David had pitched for it: and David offered burnt offerings and peace offerings before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கேருபீன்களின் நடுவே வாசமாயிருக்கிற சேனைகளுடைய கர்த்தரின் நாமம் தொழுதுகொள்ளப்படுகிற தேவனுடைய பெட்டியைப் பாலையூதாவிலிருந்து கொண்டுவரும்படி, அவனும் அவனோடிருந்த அந்த ஸ்தலத்தாரும் எழுந்துபோய்,]]></a:t>
+              <a:t><![CDATA[2. And David arose, and went with all the people that were with him from Baale of Judah, to bring up from thence the ark of God, whose name is called by the name of the LORD of hosts that dwells between the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And as soon as David had made an end of offering burnt offerings and peace offerings, he blessed the people in the name of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. And as soon as David had made an end of offering burnt offerings and peace offerings, he blessed the people in the name of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And he dealt among all the people, even among the whole multitude of Israel, as well to the women as men, to every one a cake of bread, and a good piece of flesh, and a flagon of wine. So all the people departed every one to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. And he dealt among all the people, even among the whole multitude of Israel, as well to the women as men, to every one a cake of bread, and a good piece of flesh, and a flagon of wine. So all the people departed every one to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+              <a:t><![CDATA[19. And he dealt among all the people, even among the whole multitude of Israel, as well to the women as men, to every one a cake of bread, and a good piece of flesh, and a flagon of wine. So all the people departed every one to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+              <a:t><![CDATA[20. Then David returned to bless his household. And Michal the daughter of Saul came out to meet David, and said, How glorious was the king of Israel to day, who uncovered himself to day in the eyes of the handmaids of his servants, as one of the vain fellows shamelessly uncovers himself!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+              <a:t><![CDATA[20. Then David returned to bless his household. And Michal the daughter of Saul came out to meet David, and said, How glorious was the king of Israel to day, who uncovered himself to day in the eyes of the handmaids of his servants, as one of the vain fellows shamelessly uncovers himself!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Then David returned to bless his household. And Michal the daughter of Saul came out to meet David, and said, How glorious was the king of Israel to day, who uncovered himself to day in the eyes of the handmaids of his servants, as one of the vain fellows shamelessly uncovers himself!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. Then David returned to bless his household. And Michal the daughter of Saul came out to meet David, and said, How glorious was the king of Israel to day, who uncovered himself to day in the eyes of the handmaids of his servants, as one of the vain fellows shamelessly uncovers himself!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதினால் சவுலின் குமாரத்தியாகிய மீகாளுக்கு மரணமடையும் நாள்மட்டும் பிள்ளை இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And David said unto Michal, It was before the LORD, which chose me before your father, and before all his house, to appoint me ruler over the people of the LORD, over Israel: therefore will I play before the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கேருபீன்களின் நடுவே வாசமாயிருக்கிற சேனைகளுடைய கர்த்தரின் நாமம் தொழுதுகொள்ளப்படுகிற தேவனுடைய பெட்டியைப் பாலையூதாவிலிருந்து கொண்டுவரும்படி, அவனும் அவனோடிருந்த அந்த ஸ்தலத்தாரும் எழுந்துபோய்,]]></a:t>
+              <a:t><![CDATA[3. And they set the ark of God upon a new cart, and brought it out of the house of Abinadab that was in Gibeah: and Uzzah and Ahio, the sons of Abinadab, drove the new cart.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And David said unto Michal, It was before the LORD, which chose me before your father, and before all his house, to appoint me ruler over the people of the LORD, over Israel: therefore will I play before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And David said unto Michal, It was before the LORD, which chose me before your father, and before all his house, to appoint me ruler over the people of the LORD, over Israel: therefore will I play before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will yet be more vile than thus, and will be base in mine own sight: and of the maidservants which you have spoken of, of them shall I be had in honour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will yet be more vile than thus, and will be base in mine own sight: and of the maidservants which you have spoken of, of them shall I be had in honour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore Michal the daughter of Saul had no child unto the day of her death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுடைய பெட்டியை ஒரு புதுஇரதத்தின்மேல் ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்துகொண்டுவந்தார்கள்; அபினதாபின் குமாரராகிய ஊசாவும் அகியோவும் அந்தப் புது இரதத்தை நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they set the ark of God upon a new cart, and brought it out of the house of Abinadab that was in Gibeah: and Uzzah and Ahio, the sons of Abinadab, drove the new cart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுடைய பெட்டியை ஒரு புதுஇரதத்தின்மேல் ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்துகொண்டுவந்தார்கள்; அபினதாபின் குமாரராகிய ஊசாவும் அகியோவும் அந்தப் புது இரதத்தை நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they set the ark of God upon a new cart, and brought it out of the house of Abinadab that was in Gibeah: and Uzzah and Ahio, the sons of Abinadab, drove the new cart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தேவனுடைய பெட்டியை ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்து நடத்திக்கொண்டு வருகிறபோது, அகியோ பெட்டிக்கு முன்னாலே நடந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And they brought it out of the house of Abinadab which was at Gibeah, accompanying the ark of God: and Ahio went before the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தேவனுடைய பெட்டியை ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்து நடத்திக்கொண்டு வருகிறபோது, அகியோ பெட்டிக்கு முன்னாலே நடந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And they brought it out of the house of Abinadab which was at Gibeah, accompanying the ark of God: and Ahio went before the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434372" r:id="rId1"/>
+    <p:sldLayoutId id="2481564059" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6621,90 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And David and all the house of Israel played before the LORD on all manner of instruments made of]]></a:t>
+              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fir wood, even on harps, and on psalteries, and on timbrels, and on cornets, and on cymbals.]]></a:t>
+              <a:t><![CDATA[சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And when they came to Nachon's threshing floor, Uzzah put forth his hand to the ark of God, and]]></a:t>
+              <a:t><![CDATA[ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[took hold of it; for the oxen shook it.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the anger of the LORD was kindled against Uzzah; and God stroke him there for his error; and]]></a:t>
+              <a:t><![CDATA[தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there he died by the ark of God.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And David was displeased, because the LORD had made a breach upon Uzzah: and he called the name]]></a:t>
+              <a:t><![CDATA[அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the place Perezuzzah to this day.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And David was afraid of the LORD that day, and said, How shall the ark of the LORD come to me?]]></a:t>
+              <a:t><![CDATA[வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So David would not remove the ark of the LORD unto him into the city of David: but David carried]]></a:t>
+              <a:t><![CDATA[9. தாவீது அன்றையதினம் கர்த்தருக்குப் பயந்து, கர்த்தருடைய பெட்டி என்னிடத்தில் வருவது எப்படியென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Again, David gathered together all the chosen men of Israel, thirty thousand.]]></a:t>
+              <a:t><![CDATA[1. பின்பு தாவீது இஸ்ரவேலர் எல்லாருக்குள்ளும் தெரிந்துகொள்ளப்பட்ட முப்பதினாயிரம்பேரைக் கூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it aside into the house of Obededom the Gittite.]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the ark of the LORD continued in the house of Obededom the Gittite three months: and the]]></a:t>
+              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD blessed Obededom, and all his household.]]></a:t>
+              <a:t><![CDATA[வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it was told king David, saying, The LORD has blessed the house of Obededom, and all that]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pertains unto him, because of the ark of God. So David went and brought up the ark of God from the]]></a:t>
+              <a:t><![CDATA[ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of Obededom into the city of David with gladness.]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it was so, that when they that bare the ark of the LORD had gone six paces, he sacrificed]]></a:t>
+              <a:t><![CDATA[ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[oxen and fatlings.]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And David danced before the LORD with all his might; and David was girded with a linen ephod.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. So David and all the house of Israel brought up the ark of the LORD with shouting, and with the]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And David arose, and went with all the people that were with him from Baale of Judah, to bring up]]></a:t>
+              <a:t><![CDATA[2. கேருபீன்களின் நடுவே வாசமாயிருக்கிற சேனைகளுடைய கர்த்தரின் நாமம் தொழுதுகொள்ளப்படுகிற தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sound of the trumpet.]]></a:t>
+              <a:t><![CDATA[14. தாவீது சணல்நூல் ஏபோத்தைத் தரித்துக்கொண்டு, தன் முழுப் பலத்தோடும் கர்த்தருக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And as the ark of the LORD came into the city of David, Michal Saul's daughter looked through a]]></a:t>
+              <a:t><![CDATA[நடனம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[window, and saw king David leaping and dancing before the LORD; and she despised him in her heart.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they brought in the ark of the LORD, and set it in his place, in the midst of the tabernacle]]></a:t>
+              <a:t><![CDATA[தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that David had pitched for it: and David offered burnt offerings and peace offerings before the]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And as soon as David had made an end of offering burnt offerings and peace offerings, he blessed]]></a:t>
+              <a:t><![CDATA[இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the people in the name of the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And he dealt among all the people, even among the whole multitude of Israel, as well to the]]></a:t>
+              <a:t><![CDATA[அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[women as men, to every one a cake of bread, and a good piece of flesh, and a flagon of wine. So all]]></a:t>
+              <a:t><![CDATA[சமாதானபலிகளையும் இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from thence the ark of God, whose name is called by the name of the LORD of hosts that dwells]]></a:t>
+              <a:t><![CDATA[பெட்டியைப் பாலையூதாவிலிருந்து கொண்டுவரும்படி, அவனும் அவனோடிருந்த அந்த ஸ்தலத்தாரும் எழுந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the people departed every one to his house.]]></a:t>
+              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Then David returned to bless his household. And Michal the daughter of Saul came out to meet]]></a:t>
+              <a:t><![CDATA[ஜனங்களை ஆசீர்வதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[David, and said, How glorious was the king of Israel to day, who uncovered himself to day in the]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eyes of the handmaids of his servants, as one of the vain fellows shamelessly uncovers himself!]]></a:t>
+              <a:t><![CDATA[ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And David said unto Michal, It was before the LORD, which chose me before your father, and]]></a:t>
+              <a:t><![CDATA[அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before all his house, to appoint me ruler over the people of the LORD, over Israel: therefore will I]]></a:t>
+              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[play before the LORD.]]></a:t>
+              <a:t><![CDATA[தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And I will yet be more vile than thus, and will be base in mine own sight: and of the]]></a:t>
+              <a:t><![CDATA[தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[maidservants which you have spoken of, of them shall I be had in honour.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Therefore Michal the daughter of Saul had no child unto the day of her death.]]></a:t>
+              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[between the cherubims.]]></a:t>
+              <a:t><![CDATA[3. தேவனுடைய பெட்டியை ஒரு புதுஇரதத்தின்மேல் ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அதினால் சவுலின் குமாரத்தியாகிய மீகாளுக்கு மரணமடையும் நாள்மட்டும் பிள்ளை இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they set the ark of God upon a new cart, and brought it out of the house of Abinadab that was]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்துகொண்டுவந்தார்கள்; அபினதாபின் குமாரராகிய ஊசாவும் அகியோவும் அந்தப் புது இரதத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Gibeah: and Uzzah and Ahio, the sons of Abinadab, drove the new cart.]]></a:t>
+              <a:t><![CDATA[நடத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And they brought it out of the house of Abinadab which was at Gibeah, accompanying the ark of]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தேவனுடைய பெட்டியை ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்து நடத்திக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God: and Ahio went before the ark.]]></a:t>
+              <a:t><![CDATA[வருகிறபோது, அகியோ பெட்டிக்கு முன்னாலே நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>