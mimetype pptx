--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -79,50 +79,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +157,55 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +347,58 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும், சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
+              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும், சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் நாகோனின் களம் இருக்கிற இடத்துக்கு வந்தபோது, மாடுகள் மிரண்டு பெட்டியை அசைத்தபடியினால், ஊசா தேவனுடைய பெட்டியினிடமாய்த் தன் கையை நீட்டி, அதைப் பிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தருக்கு ஊசாவின்மேல் கோபமூண்டது; அவனுடைய துணிவினிமித்தம் தேவன் அங்கே அவனை அடித்தார்; அவன் அங்கே தேவனுடைய பெட்டியண்டையில் செத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது அன்றையதினம் கர்த்தருக்குப் பயந்து, கர்த்தருடைய பெட்டி என்னிடத்தில் வருவது எப்படியென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் ஊசாவை அடித்ததினிமித்தம் தாவீது விசனப்பட்டு, அந்த ஸ்தலத்திற்கு இந்நாள்மட்டும் வழங்கிவருகிற பேரேஸ்ஊசா என்னும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[9. தாவீது அன்றையதினம் கர்த்தருக்குப் பயந்து, கர்த்தருடைய பெட்டி என்னிடத்தில் வருவது எப்படியென்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர் ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர் ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
+              <a:t><![CDATA[10. அதைத் தன்னிடத்தில் தாவீதின் நகரத்தில் கொண்டுவர மனதில்லால், கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலேகொண்டுபோய் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர் ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தருடைய பெட்டி கித்தியனாகிய ஓபேத்ஏதோமின் வீட்டிலே மூன்று மாதம் இருக்கையில் கர்த்தர் ஓபேத்ஏதோமையும் அவன் வீட்டார் அனைவரையும் ஆசீர்வதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய பெட்டியினிமித்தம் கர்த்தர் ஓபேத்ஏதோமின் வீட்டையும், அவனுக்கு உண்டான எல்லாவற்றையும் ஆசீர்வதித்தார் என்று தாவீதுவுக்கு அறிவிக்கப்பட்டது; அப்பொழுது தாவீது தேவனுடைய பெட்டியை ஓபேத்ஏதோமின் வீட்டிலிருந்து தாவீதின் நகரத்துக்கு மகிழ்ச்சியுடனே கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தாவீது சணல்நூல் ஏபோத்தைத் தரித்துக்கொண்டு, தன் முழுப் பலத்தோடும் கர்த்தருக்கு முன்பாக நடனம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய பெட்டியைச் சுமந்துபோகிறவர்கள் ஆறு தப்படி நடந்தபோது, மாடுகளையும் கொழுத்த ஆட்டுக்கடாக்களையும் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. தாவீது சணல்நூல் ஏபோத்தைத் தரித்துக்கொண்டு, தன் முழுப் பலத்தோடும் கர்த்தருக்கு முன்பாக நடனம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன் இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன் இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
+              <a:t><![CDATA[15. அப்படியே தாவீதும், இஸ்ரவேல் சந்ததியார் அனைவரும் கர்த்தருடைய பெட்டியை கெம்பீர சத்தத்தோடும் எக்காள தொனியோடும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன் இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தருடைய பெட்டி தாவீதின் நகரத்திற்குள் பிரவேசிக்கிறபோது, சவுலின் குமாரத்தியாகிய மீகாள் பலகணிவழியாய்ப் பார்த்து, தாவீதுராஜா கர்த்தருக்கு முன்பாகக் குதித்து, நடனம்பண்ணுகிறதைக் கண்டு, தன் இருதயத்திலே அவனை அவமதித்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே ஜனங்களை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே ஜனங்களை ஆசீர்வதித்து,]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் கர்த்தருடைய பெட்டியை உள்ளே கொண்டுவந்து, அதற்குத் தாவீதுபோட்ட கூடாரத்திற்குள் இருக்கிற அதின் ஸ்தானத்திலே அதை வைத்தபோது, தாவீது கர்த்தருடைய சந்நிதியிலே சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே ஜனங்களை ஆசீர்வதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. தாவீது சர்வாங்க தகனபலிகளையும் சமாதானபலிகளையும் இட்டபின்பு, சேனைகளின் கர்த்தருடைய நாமத்தினாலே ஜனங்களை ஆசீர்வதித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+              <a:t><![CDATA[19. இஸ்ரவேலின் திரள்கூட்டமான ஸ்திரீ புருஷராகிய சகல ஜனங்களுக்கும், அவரவருக்கு ஒவ்வொரு அப்பத்தையும், ஒவ்வொரு இறைச்சித்துண்டையும், ஒவ்வொரு படி திராட்சரசத்தையும் பங்கிட்டான்; பிற்பாடு ஜனங்கள் எல்லாரும் அவரவர் தங்கள் வீட்டிற்குப் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. தாவீது தன் வீட்டாரை ஆசீர்வதிக்கிறதற்குத் திரும்பும்போது, சவுலின் குமாரத்தியாகிய மீகாள் தாவீதுக்கு எதிர்கொண்டுவந்து, அற்பமனுஷரில் ஒருவன் தன் வஸ்திரங்களைக் கழற்றிப்போடுகிறதுபோல, இன்று தம்முடைய ஊழியக்காரருடைய பெண்களின் கண்களுக்குமுன்பாகத் தம்முடைய வஸ்திரங்களை உரிந்துபோட்டிருந்த இஸ்ரவேலின் ராஜா இன்று எத்தனை மகிமைப்பட்டிருந்தார் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,50 +4491,595 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அதற்குத் தாவீது மீகாளைப்பார்த்து: உன் தகப்பனைப்பார்க்கிலும், அவருடைய எல்லா வீட்டாரைப்பார்க்கிலும், என்னை இஸ்ரவேலாகிய கர்த்தருடைய ஜனத்தின்மேல் தலைவனாகக் கட்டளையிடும்படிக்குத் தெரிந்துகொண்ட கர்த்தருடைய சமுகத்திற்கு முன்பாக ஆடிப்பாடினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இதைப்பார்க்கிலும் இன்னும் நான் நீசனும் என் பார்வைக்கு அற்பனுமாவேன்; அப்படியே நீ சொன்ன பெண்களுக்குங்கூட மகிமையாய் விளங்குவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[23. அதினால் சவுலின் குமாரத்தியாகிய மீகாளுக்கு மரணமடையும் நாள்மட்டும் பிள்ளை இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4580,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுடைய பெட்டியை ஒரு புதுஇரதத்தின்மேல் ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்துகொண்டுவந்தார்கள்; அபினதாபின் குமாரராகிய ஊசாவும் அகியோவும் அந்தப் புது இரதத்தை நடத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. கேருபீன்களின் நடுவே வாசமாயிருக்கிற சேனைகளுடைய கர்த்தரின் நாமம் தொழுதுகொள்ளப்படுகிற தேவனுடைய பெட்டியைப் பாலையூதாவிலிருந்து கொண்டுவரும்படி, அவனும் அவனோடிருந்த அந்த ஸ்தலத்தாரும் எழுந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தேவனுடைய பெட்டியை ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்து நடத்திக்கொண்டு வருகிறபோது, அகியோ பெட்டிக்கு முன்னாலே நடந்தான்.]]></a:t>
+              <a:t><![CDATA[3. தேவனுடைய பெட்டியை ஒரு புதுஇரதத்தின்மேல் ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்துகொண்டுவந்தார்கள்; அபினதாபின் குமாரராகிய ஊசாவும் அகியோவும் அந்தப் புது இரதத்தை நடத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும், சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தேவனுடைய பெட்டியை ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்து நடத்திக்கொண்டு வருகிறபோது, அகியோ பெட்டிக்கு முன்னாலே நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தாவீதும் இஸ்ரவேல் சந்ததியார் அனைவரும் தேவதாரு மரத்தால் பண்ணப்பட்ட சகலவித கீதவாத்தியங்களோடும், சுரமண்டலம் தம்புரு மேளம் வீணை கைத்தாளம் ஆகிய இவைகளோடும், கர்த்தருக்கு முன்பாக ஆடிப்பாடிக்கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தேவனுடைய பெட்டியை ஏற்றி, அதைக் கிபியாவிலிருக்கிற அபினதாபின் வீட்டிலிருந்து நடத்திக்கொண்டு வருகிறபோது, அகியோ பெட்டிக்கு முன்னாலே நடந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515751" r:id="rId1"/>
+    <p:sldLayoutId id="2473434372" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +6008,90 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వారు నాకోను కళ్లము దగ్గరకు వచ్చినప్పుడు ఎడ్లకు కాలు జారినందున ఉజ్జా చేయి చాపి దేవుని మందసమును]]></a:t>
+              <a:t><![CDATA[5. And David and all the house of Israel played before the LORD on all manner of instruments made of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పట్టుకొనగా]]></a:t>
+              <a:t><![CDATA[fir wood, even on harps, and on psalteries, and on timbrels, and on cornets, and on cymbals.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ​యెహోవా కోపము ఉజ్జా మీద రగులుకొనెను. అతడు చేసిన తప్పునుబట్టి దేవుడు ఆ క్షణమందే అతని మొత్తగా అతడు]]></a:t>
+              <a:t><![CDATA[6. And when they came to Nachon's threshing floor, Uzzah put forth his hand to the ark of God, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అక్కడనే దేవుని మందసమునొద్ద పడి చనిపోయెను.]]></a:t>
+              <a:t><![CDATA[took hold of it; for the oxen shook it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​​యెహోవా ఉజ్జాకు ప్రాణోపద్రవము కలుగజేయగా దావీదు వ్యాకులపడి ఆ స్థలమునకు పెరెజ్‌1 ఉజ్జా అను పేరు]]></a:t>
+              <a:t><![CDATA[7. And the anger of the LORD was kindled against Uzzah; and God stroke him there for his error; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెట్టెను.]]></a:t>
+              <a:t><![CDATA[there he died by the ark of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ​​నేటికిని దానికి అదేపేరు. ఆ దినమునయెహోవా మందసము నాయొద్ద ఏలాగుండుననుకొని, దావీదు యెహోవాకు భయపడి]]></a:t>
+              <a:t><![CDATA[8. And David was displeased, because the LORD had made a breach upon Uzzah: and he called the name]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. యెహోవా మందసమును దావీదు పురములోనికి తనయొద్దకు తెప్పింపనొల్లక గిత్తీయు డగు ఓబేదెదోము ఇంటివరకు]]></a:t>
+              <a:t><![CDATA[of the place Perezuzzah to this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొని అచ్చట ఉంచెను.]]></a:t>
+              <a:t><![CDATA[9. And David was afraid of the LORD that day, and said, How shall the ark of the LORD come to me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. యెహోవా మందసము మూడునెలలు గిత్తీయుడగు ఓబేదె దోము ఇంటిలో ఉండగా యెహోవా ఓబేదెదోమును అతని]]></a:t>
+              <a:t><![CDATA[10. So David would not remove the ark of the LORD unto him into the city of David: but David carried]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. తరువాత దావీదు ఇశ్రాయేలీయులలో ముప్పదివేల మంది శూరులను సమకూర్చుకొని]]></a:t>
+              <a:t><![CDATA[1. Again, David gathered together all the chosen men of Israel, thirty thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇంటివారినందరిని ఆశీర్వదించెను.]]></a:t>
+              <a:t><![CDATA[it aside into the house of Obededom the Gittite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. దేవుని మందసము ఉండుటవలన యెహోవా ఓబేదెదోము ఇంటివారిని అతనికి కలిగిన దానినంతటిని]]></a:t>
+              <a:t><![CDATA[11. And the ark of the LORD continued in the house of Obededom the Gittite three months: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆశీర్వదించుచున్నాడను సంగతి దావీదునకు వినబడగా, దావీదు పోయి దేవుని మందసమును ఓబేదెదోము ఇంటిలోనుండి]]></a:t>
+              <a:t><![CDATA[LORD blessed Obededom, and all his household.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదు పురమునకు ఉత్సవముతో తీసికొని వచ్చెను.]]></a:t>
+              <a:t><![CDATA[12. And it was told king David, saying, The LORD has blessed the house of Obededom, and all that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఎట్లనగా యెహోవా మందసమును మోయువారు ఆరేసి యడుగులు సాగగా ఎద్దు ఒకటియు క్రొవ్విన దూడ ఒకటియు]]></a:t>
+              <a:t><![CDATA[pertains unto him, because of the ark of God. So David went and brought up the ark of God from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వధింపబడెను,]]></a:t>
+              <a:t><![CDATA[house of Obededom into the city of David with gladness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. దావీదు నారతో నేయబడిన ఏఫోదును ధరించినవాడై శక్తికొలది యెహోవా సన్నిధిని నాట్య మాడుచుండెను.]]></a:t>
+              <a:t><![CDATA[13. And it was so, that when they that bare the ark of the LORD had gone six paces, he sacrificed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఈలాగున దావీదును ఇశ్రాయేలీయు లందరును ఆర్భాటముతోను బాకా నాదములతోను యెహోవా మందసమును తీసికొని]]></a:t>
+              <a:t><![CDATA[oxen and fatlings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[14. And David danced before the LORD with all his might; and David was girded with a linen ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​యెహోవా మందసము దావీదు పురమునకు రాగా, సౌలు కుమార్తె యగు మీకాలు కిటికీలోనుండి చూచి, యెహోవా]]></a:t>
+              <a:t><![CDATA[15. So David and all the house of Israel brought up the ark of the LORD with shouting, and with the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ​బయలుదేరి, కెరూబుల మధ్య నివసించు సైన్యములకధిపతియగు యెహోవా అను తన నామము పెట్టబడిన దేవుని మందసమును]]></a:t>
+              <a:t><![CDATA[2. And David arose, and went with all the people that were with him from Baale of Judah, to bring up]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సన్నిధిని గంతులు వేయుచు నాట్య మాడుచు నున్న దావీదును కనుగొని, తన మనస్సులో అతని హీనపరచెను.]]></a:t>
+              <a:t><![CDATA[sound of the trumpet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. వారు యెహోవా మందసమును తీసికొని వచ్చి గుడారము మధ్యను దావీదు దానికొరకు ఏర్పరచిన స్థలమున నుంచగా,]]></a:t>
+              <a:t><![CDATA[16. And as the ark of the LORD came into the city of David, Michal Saul's daughter looked through a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదు దహనబలులను సమాధానబలులను యెహోవా సన్నిధిని అర్పించెను.]]></a:t>
+              <a:t><![CDATA[window, and saw king David leaping and dancing before the LORD; and she despised him in her heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. దహనబలులను సమాధానబలులను అర్పించుట చాలించిన తరువాత సైన్యములకధిపతియగు యెహోవా నామమున దావీదు జనులను]]></a:t>
+              <a:t><![CDATA[17. And they brought in the ark of the LORD, and set it in his place, in the midst of the tabernacle]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆశీర్వదించి,]]></a:t>
+              <a:t><![CDATA[that David had pitched for it: and David offered burnt offerings and peace offerings before the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. సమూహముగా కూడిన ఇశ్రాయేలీయులగు స్త్రీపురుషుల కందరికి ఒక్కొక రొట్టెయు ఒక్కొక భక్ష్యమును ఒక్కొక]]></a:t>
+              <a:t><![CDATA[LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ద్రాక్షపండ్ల అడయు పంచిపెట్టిన తరువాత జనులందరును తమ తమ యిండ్లకు వెళ్లిపోయిరి.]]></a:t>
+              <a:t><![CDATA[18. And as soon as David had made an end of offering burnt offerings and peace offerings, he blessed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. తన యింటివారిని దీవించుటకు దావీదు తిరిగి రాగా సౌలు కుమార్తెయగు మీకాలు దావీదును ఎదుర్కొన బయలుదేరి]]></a:t>
+              <a:t><![CDATA[the people in the name of the LORD of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిహీనస్థితి గల పనికత్తెలు చూచు చుండగా వ్యర్థుడొకడు తన బట్టలను విప్పివేసినట్టుగా ఇశ్రాయేలీయులకు]]></a:t>
+              <a:t><![CDATA[19. And he dealt among all the people, even among the whole multitude of Israel, as well to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజువైన నీవు నేడు బట్టలను తీసివేసియెంత ఘనముగా కనబడితివని అపహాస్యము చేసినందున దావీదు]]></a:t>
+              <a:t><![CDATA[women as men, to every one a cake of bread, and a good piece of flesh, and a flagon of wine. So all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అచ్చటనుండి తీసికొని వచ్చుటకై తన యొద్దనున్న వారందరితో కూడ బాయిలా యెహూదాలోనుండి ప్రయాణమాయెను.]]></a:t>
+              <a:t><![CDATA[from thence the ark of God, whose name is called by the name of the LORD of hosts that dwells]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. నీ తండ్రిని అతని సంతతిని విసర్జించి ఇశ్రా యేలీయులను తన జనులమీద నన్ను అధిపతిగా నిర్ణయించు టకై]]></a:t>
+              <a:t><![CDATA[the people departed every one to his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను యేర్పరచుకొనిన యెహోవా సన్నిధిని నేనాలాగు చేసితిని; యెహోవా సన్నిధిని నేను ఆట ఆడితిని.]]></a:t>
+              <a:t><![CDATA[20. Then David returned to bless his household. And Michal the daughter of Saul came out to meet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఇంతకంటె మరి యెక్కువగా నేను తృణీకరింపబడి నా దృష్టికి నేను అల్పుడనై నీవు చెప్పిన పనికత్తెల]]></a:t>
+              <a:t><![CDATA[David, and said, How glorious was the king of Israel to day, who uncovered himself to day in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దృష్టికి ఘనుడనగుదునని మీకాలుతో అనెను.]]></a:t>
+              <a:t><![CDATA[eyes of the handmaids of his servants, as one of the vain fellows shamelessly uncovers himself!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. మరణమువరకు సౌలు కుమార్తెయగు మీకాలు పిల్లలను కనకయుండెను.]]></a:t>
+              <a:t><![CDATA[21. And David said unto Michal, It was before the LORD, which chose me before your father, and]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[before all his house, to appoint me ruler over the people of the LORD, over Israel: therefore will I]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[play before the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And I will yet be more vile than thus, and will be base in mine own sight: and of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[maidservants which you have spoken of, of them shall I be had in honour.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Therefore Michal the daughter of Saul had no child unto the day of her death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​వారు దేవుని మందసమును క్రొత్త బండి మీద ఎక్కించి గిబియాలోనున్న అబీనాదాబుయొక్క యింటిలోనుండి]]></a:t>
+              <a:t><![CDATA[between the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొనిరాగా అబీనాదాబు కుమారులగు ఉజ్జాయును అహ్యోయును ఆ క్రొత్త బండిని తోలిరి.]]></a:t>
+              <a:t><![CDATA[3. And they set the ark of God upon a new cart, and brought it out of the house of Abinadab that was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​​దేవుని మందసముగల ఆ బండిని గిబియాలోని అబీనాదాబు ఇంటనుండి తీసికొనిరాగా అహ్యో దానిముందర నడిచెను]]></a:t>
+              <a:t><![CDATA[in Gibeah: and Uzzah and Ahio, the sons of Abinadab, drove the new cart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​​​దావీదును ఇశ్రాయేలీయులందరును సరళవృక్షపు కఱ్ఱతో చేయబడిన నానావిధములైన సితారాలను స్వర మండలములను]]></a:t>
+              <a:t><![CDATA[4. And they brought it out of the house of Abinadab which was at Gibeah, accompanying the ark of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తంబురలను మృదంగములను పెద్ద తాళము లను వాయించుచు యెహోవా సన్నిధిని నాట్యమాడుచుండిరి.]]></a:t>
+              <a:t><![CDATA[God: and Ahio went before the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>