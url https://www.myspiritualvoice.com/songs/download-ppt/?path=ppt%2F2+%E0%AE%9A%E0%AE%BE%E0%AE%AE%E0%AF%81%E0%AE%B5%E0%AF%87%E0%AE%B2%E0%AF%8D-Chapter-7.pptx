--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -109,50 +109,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,50 +210,59 @@
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -392,53 +419,62 @@
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து புறப்படப்பண்ணின நாள்முதற்கொண்டு இந்நாள்வரைக்கும், நான் ஒரு ஆலயத்திலே வாசம்பண்ணாமல், கூடாரத்திலும் வாசஸ்தலத்திலும் உலாவினேன்.]]></a:t>
+              <a:t><![CDATA[5. Go and tell my servant David, Thus says the LORD, Shall you build me an house for me to dwell in?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் இஸ்ரவேலாகிய என் ஜனத்தை மேய்க்கும்படி கட்டளையிட்ட இஸ்ரவேல் கோத்திரங்களில் ஒரு கோத்திரத்தையாவது நோக்கி: நீங்கள் எனக்குக் கேதுருமரத்தால் செய்யப்பட்ட ஆலயத்தைக் கட்டாதிருக்கிறது என்ன என்று நான் இஸ்ரவேல் புத்திரருக்குள் உலாவிவந்த எவ்விடத்திலாவது யாதொரு வார்த்தையைச் சொன்னதுண்டோ?]]></a:t>
+              <a:t><![CDATA[6. Whereas I have not dwelt in any house since the time that I brought up the children of Israel out of Egypt, even to this day, but have walked in a tent and in a tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உனக்கு வீடுகட்டுவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தராயிருக்கிற நீர் உமது அடியானின் செவிக்கு வெளிப்படுத்தினீர்; ஆகையால் உம்மை நோக்கி இந்த விண்ணப்பத்தைச் செய்ய உமது அடியானுக்கு மனத்தைரியம் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[6. Whereas I have not dwelt in any house since the time that I brought up the children of Israel out of Egypt, even to this day, but have walked in a tent and in a tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உனக்கு வீடுகட்டுவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தராயிருக்கிற நீர் உமது அடியானின் செவிக்கு வெளிப்படுத்தினீர்; ஆகையால் உம்மை நோக்கி இந்த விண்ணப்பத்தைச் செய்ய உமது அடியானுக்கு மனத்தைரியம் கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. In all the places wherein I have walked with all the children of Israel spoke I a word with any of the tribes of Israel, whom I commanded to feed my people Israel, saying, Why build all of you not me an house of cedar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்போதும் நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ இஸ்ரவேல் என்கிற என் ஜனங்களுக்கு அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை நான் ஆட்டுமந்தையைவிட்டு எடுத்து,]]></a:t>
+              <a:t><![CDATA[7. In all the places wherein I have walked with all the children of Israel spoke I a word with any of the tribes of Israel, whom I commanded to feed my people Israel, saying, Why build all of you not me an house of cedar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்போதும் நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ இஸ்ரவேல் என்கிற என் ஜனங்களுக்கு அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை நான் ஆட்டுமந்தையைவிட்டு எடுத்து,]]></a:t>
+              <a:t><![CDATA[7. In all the places wherein I have walked with all the children of Israel spoke I a word with any of the tribes of Israel, whom I commanded to feed my people Israel, saying, Why build all of you not me an house of cedar?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இப்போதும் நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ இஸ்ரவேல் என்கிற என் ஜனங்களுக்கு அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை நான் ஆட்டுமந்தையைவிட்டு எடுத்து,]]></a:t>
+              <a:t><![CDATA[8. Now therefore so shall you say unto my servant David, Thus says the LORD of hosts, I took you from the sheepcote, from following the sheep, to be ruler over my people, over Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்போதும் கர்த்தராகிய ஆண்டவரே, நீரே தேவன்; உம்முடைய வார்த்தைகள் சத்தியம்; தேவரீர் உமது அடியானுக்கு இந்த நல்விசேஷங்களை வாக்குத்தத்தம்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[8. Now therefore so shall you say unto my servant David, Thus says the LORD of hosts, I took you from the sheepcote, from following the sheep, to be ruler over my people, over Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இப்போதும் கர்த்தராகிய ஆண்டவரே, நீரே தேவன்; உம்முடைய வார்த்தைகள் சத்தியம்; தேவரீர் உமது அடியானுக்கு இந்த நல்விசேஷங்களை வாக்குத்தத்தம்பண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[8. Now therefore so shall you say unto my servant David, Thus says the LORD of hosts, I took you from the sheepcote, from following the sheep, to be ruler over my people, over Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ போன எவ்விடத்திலும் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி, பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த பெரிய நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[9. And I was with you anywhere you went, and have cut off all yours enemies out of your sight, and have made you a great name, like unto the name of the great men that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் ராஜாவைச் சுற்றிலுமிருந்த அவனுடைய எல்லாச் சத்துருக்களுக்கும் அவனை நீங்கலாக்கி, இளைப்பாறப்பண்ணினபோது, அவன் தன் வீட்டிலே வாசமாயிருக்கையில்,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when the king sat in his house, and the LORD had given him rest round about from all his enemies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீ போன எவ்விடத்திலும் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி, பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த பெரிய நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
+              <a:t><![CDATA[9. And I was with you anywhere you went, and have cut off all yours enemies out of your sight, and have made you a great name, like unto the name of the great men that are in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படி அதை ஆசீர்வதித்தருளும்; கர்த்தரான ஆண்டவராகிய தேவரீர் அதைச் சொன்னீர், உம்முடைய ஆசீர்வாதத்தினாலே உமது அடியானின் வீடு என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Moreover I will appoint a place for my people Israel, and will plant them, that they may dwell in a place of their own, and move no more; neither shall the children of wickedness afflict them any more, as in time past,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படி அதை ஆசீர்வதித்தருளும்; கர்த்தரான ஆண்டவராகிய தேவரீர் அதைச் சொன்னீர், உம்முடைய ஆசீர்வாதத்தினாலே உமது அடியானின் வீடு என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Moreover I will appoint a place for my people Israel, and will plant them, that they may dwell in a place of their own, and move no more; neither shall the children of wickedness afflict them any more, as in time past,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படி அதை ஆசீர்வதித்தருளும்; கர்த்தரான ஆண்டவராகிய தேவரீர் அதைச் சொன்னீர், உம்முடைய ஆசீர்வாதத்தினாலே உமது அடியானின் வீடு என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Moreover I will appoint a place for my people Israel, and will plant them, that they may dwell in a place of their own, and move no more; neither shall the children of wickedness afflict them any more, as in time past,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தை ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்வரையில் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கும்படி அவர்களை விரட்டினேன்.]]></a:t>
+              <a:t><![CDATA[10. Moreover I will appoint a place for my people Israel, and will plant them, that they may dwell in a place of their own, and move no more; neither shall the children of wickedness afflict them any more, as in time past,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தை ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்வரையில் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கும்படி அவர்களை விரட்டினேன்.]]></a:t>
+              <a:t><![CDATA[11. And as since the time that I commanded judges to be over my people Israel, and have caused you to rest from all yours enemies. Also the LORD tells you that he will make you an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தை ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும், இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட நாள்வரையில் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கும்படி அவர்களை விரட்டினேன்.]]></a:t>
+              <a:t><![CDATA[11. And as since the time that I commanded judges to be over my people Israel, and have caused you to rest from all yours enemies. Also the LORD tells you that he will make you an house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னுடைய எல்லாச் சத்துருக்களுக்கும் உன்னை நீங்கலாக்கி, இளைப்பாறவும் பண்ணினேன்; இப்போதும் கர்த்தர் உனக்கு வீட்டை உண்டுபண்ணுவாரென்பதைக் கர்த்தர் உனக்கு அறிவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. And when your days be fulfilled, and you shall sleep with your fathers, I will set up your seed after you, which shall proceed out of your bowels, and I will establish his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னுடைய எல்லாச் சத்துருக்களுக்கும் உன்னை நீங்கலாக்கி, இளைப்பாறவும் பண்ணினேன்; இப்போதும் கர்த்தர் உனக்கு வீட்டை உண்டுபண்ணுவாரென்பதைக் கர்த்தர் உனக்கு அறிவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. And when your days be fulfilled, and you shall sleep with your fathers, I will set up your seed after you, which shall proceed out of your bowels, and I will establish his kingdom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னுடைய எல்லாச் சத்துருக்களுக்கும் உன்னை நீங்கலாக்கி, இளைப்பாறவும் பண்ணினேன்; இப்போதும் கர்த்தர் உனக்கு வீட்டை உண்டுபண்ணுவாரென்பதைக் கர்த்தர் உனக்கு அறிவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. He shall build an house for my name, and I will establish the throne of his kingdom for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா தீர்க்கதரிசியாகிய நாத்தானை நோக்கி: பாரும், கேதுருமரங்களால் செய்யப்பட வீட்டிலே நான் வாசம்பண்ணும்போது தேவனுடைய பெட்டி திரைகளின் நடுவே வாசமாயிருக்கிறதே என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when the king sat in his house, and the LORD had given him rest round about from all his enemies;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நாட்கள் நிறைவேறி, நீ உன் பிதாக்களோடே நித்திரைபண்ணும்போது, நான் உனக்குப்பின்பு உன் கர்ப்பப்பிறப்பாகிய உன் சந்ததியை எழும்பப்பண்ணி, அவன் ராஜ்யத்தை நிலைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[13. He shall build an house for my name, and I will establish the throne of his kingdom for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உன் நாட்கள் நிறைவேறி, நீ உன் பிதாக்களோடே நித்திரைபண்ணும்போது, நான் உனக்குப்பின்பு உன் கர்ப்பப்பிறப்பாகிய உன் சந்ததியை எழும்பப்பண்ணி, அவன் ராஜ்யத்தை நிலைப்படுத்துவேன்.]]></a:t>
+              <a:t><![CDATA[14. I will be his father, and he shall be my son. If he commit iniquity, I will chasten him with the rod of men, and with the stripes of the children of men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் என் நாமத்திற்கென்று ஒரு ஆலயத்தைக் கட்டுவான்; அவன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும் நிலைக்கப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[14. I will be his father, and he shall be my son. If he commit iniquity, I will chasten him with the rod of men, and with the stripes of the children of men:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் அவனுக்குப் பிதாவாயிருப்பேன், அவன் எனக்குக் குமாரனாயிருப்பான்; அவன் அக்கிரமம் செய்தால், நான் அவனை மனுஷருடைய மிலாற்றினாலும் மனுபுத்திரருடைய அடிகளினாலும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. But my mercy shall not depart away from him, as I took it from Saul, whom I put away before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் அவனுக்குப் பிதாவாயிருப்பேன், அவன் எனக்குக் குமாரனாயிருப்பான்; அவன் அக்கிரமம் செய்தால், நான் அவனை மனுஷருடைய மிலாற்றினாலும் மனுபுத்திரருடைய அடிகளினாலும் தண்டிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. But my mercy shall not depart away from him, as I took it from Saul, whom I put away before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கு முன்பாக நான் தள்ளிவிட்ட சவுலிடத்திலிருந்து என் கிருபையை விலக்கினதுபோல அவனைவிட்டு விலக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And yours house and your kingdom shall be established for ever before you: your throne shall be established for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கு முன்பாக நான் தள்ளிவிட்ட சவுலிடத்திலிருந்து என் கிருபையை விலக்கினதுபோல அவனைவிட்டு விலக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[16. And yours house and your kingdom shall be established for ever before you: your throne shall be established for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உனக்கு முன்பாக நான் தள்ளிவிட்ட சவுலிடத்திலிருந்து என் கிருபையை விலக்கினதுபோல அவனைவிட்டு விலக்கமாட்டேன்.]]></a:t>
+              <a:t><![CDATA[17. According to all these words, and according to all this vision, so did Nathan speak unto David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வீடும், உன் ராஜ்யமும், என்றென்றைக்கும் உனக்கு முன்பாக ஸ்திரப்பட்டிருக்கும்; உன் ராஜாசனம் என்றென்றைக்கும் நிலைபெற்றிருக்கும் என்கிறாரென்று சொல்லச்சொன்னார்.]]></a:t>
+              <a:t><![CDATA[17. According to all these words, and according to all this vision, so did Nathan speak unto David.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உன் வீடும், உன் ராஜ்யமும், என்றென்றைக்கும் உனக்கு முன்பாக ஸ்திரப்பட்டிருக்கும்; உன் ராஜாசனம் என்றென்றைக்கும் நிலைபெற்றிருக்கும் என்கிறாரென்று சொல்லச்சொன்னார்.]]></a:t>
+              <a:t><![CDATA[18. Then went king David in, and sat before the LORD, and he said, Who am I, O Lord GOD? and what is my house, that you have brought me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ராஜா தீர்க்கதரிசியாகிய நாத்தானை நோக்கி: பாரும், கேதுருமரங்களால் செய்யப்பட வீட்டிலே நான் வாசம்பண்ணும்போது தேவனுடைய பெட்டி திரைகளின் நடுவே வாசமாயிருக்கிறதே என்றான்.]]></a:t>
+              <a:t><![CDATA[2. That the king said unto Nathan the prophet, See now, I dwell in an house of cedar, but the ark of God dwells within curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நாத்தான் இந்த எல்லா வார்த்தைகளின்படியும், இந்த எல்லாத் தரிசனத்தின்படியும், தாவீதுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[18. Then went king David in, and sat before the LORD, and he said, Who am I, O Lord GOD? and what is my house, that you have brought me until now?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது தாவீதுராஜா உட்பிரவேசித்து, கர்த்தருடைய சமுகத்திலிருந்து: கர்த்தராகிய ஆண்டவரே, தேவரீர் என்னை இதுவரைக்கும் கொண்டுவந்ததற்கு, நான் எம்மாத்திரம்? என் வீடும் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[19. And this was yet a small thing in your sight, O Lord GOD; but you have spoken also of your servant's house for a great while to come. And is this the manner of man, O Lord GOD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது தாவீதுராஜா உட்பிரவேசித்து, கர்த்தருடைய சமுகத்திலிருந்து: கர்த்தராகிய ஆண்டவரே, தேவரீர் என்னை இதுவரைக்கும் கொண்டுவந்ததற்கு, நான் எம்மாத்திரம்? என் வீடும் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[19. And this was yet a small thing in your sight, O Lord GOD; but you have spoken also of your servant's house for a great while to come. And is this the manner of man, O Lord GOD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தராகிய ஆண்டவரே இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சகாரியமாயிருக்கிறது என்று கர்த்தராகிய ஆண்டவராயிருக்கிற தேவரீர் உம்முடைய அடியானுடைய வீட்டைக்குறித்து, வெகுதூரமாயிருக்கும் காலத்துச்செய்தியை மனுஷர் முறைமையாய்ச்சொன்னீரே.]]></a:t>
+              <a:t><![CDATA[19. And this was yet a small thing in your sight, O Lord GOD; but you have spoken also of your servant's house for a great while to come. And is this the manner of man, O Lord GOD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தராகிய ஆண்டவரே இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சகாரியமாயிருக்கிறது என்று கர்த்தராகிய ஆண்டவராயிருக்கிற தேவரீர் உம்முடைய அடியானுடைய வீட்டைக்குறித்து, வெகுதூரமாயிருக்கும் காலத்துச்செய்தியை மனுஷர் முறைமையாய்ச்சொன்னீரே.]]></a:t>
+              <a:t><![CDATA[20. And what can David say more unto you? for you, Lord GOD, know your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இனி தாவீது உம்மிடத்தில் சொல்லவேண்டியது என்ன? கர்த்தராகிய ஆண்டவராயிருக்கிற நீர் உமது அடியானை அறிவீர்.]]></a:t>
+              <a:t><![CDATA[20. And what can David say more unto you? for you, Lord GOD, know your servant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உம்முடைய வாக்குத்தத்தத்தினிமித்தமும், உம்முடைய சித்தத்தின்படியேயும், இந்தப் பெரிய காரியங்களையெல்லாம் உமது அடியானுக்கு அறிவிக்கும்படிக்குத் தயவுசெய்தீர்.]]></a:t>
+              <a:t><![CDATA[21. For your word's sake, and according to yours own heart, have you done all these great things, to make your servant know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உம்முடைய வாக்குத்தத்தத்தினிமித்தமும், உம்முடைய சித்தத்தின்படியேயும், இந்தப் பெரிய காரியங்களையெல்லாம் உமது அடியானுக்கு அறிவிக்கும்படிக்குத் தயவுசெய்தீர்.]]></a:t>
+              <a:t><![CDATA[21. For your word's sake, and according to yours own heart, have you done all these great things, to make your servant know them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் தேவனாகிய கர்த்தரே, நீர் பெரியவர் என்று விளங்குகிறது; நாங்கள் எங்கள் காதுகளாலே கேட்ட சகல காரியங்களின்படியும், தேவரீருக்கு நிகரானவர் இல்லை: உம்மைத்தவிர வேறேதேவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[22. Wherefore you are great, O LORD God: for there is none like you, neither is there any God beside you, according to all that we have heard with our ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆகையால் தேவனாகிய கர்த்தரே, நீர் பெரியவர் என்று விளங்குகிறது; நாங்கள் எங்கள் காதுகளாலே கேட்ட சகல காரியங்களின்படியும், தேவரீருக்கு நிகரானவர் இல்லை: உம்மைத்தவிர வேறேதேவனும் இல்லை.]]></a:t>
+              <a:t><![CDATA[22. Wherefore you are great, O LORD God: for there is none like you, neither is there any God beside you, according to all that we have heard with our ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது நாத்தான் ராஜாவை நோக்கி: நீர் போய் உம்முடைய இருதயத்தில் உள்ளபடியெல்லாம் செய்யும்; கர்த்தர் உம்மோடு இருக்கிறாரே என்றான்.]]></a:t>
+              <a:t><![CDATA[2. That the king said unto Nathan the prophet, See now, I dwell in an house of cedar, but the ark of God dwells within curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்து ஜாதிகளில் இந்த ஒரே ஜாதியை தேவன் தமக்கு ஜனமாக மீட்கிறதற்கும், தமக்குக் கீர்த்தி விளங்கப்பண்ணுகிறதற்கும் ஏற்பட்டாரே; தேவரீர் எகிப்திலிருந்து மீட்டுக்கொண்டுவந்த உம்முடைய ஜனத்திற்குமுன்பாக பயங்கரமான பெரிய காரியங்களை நடத்தி, உம்முடைய தேசத்திற்கும், அதிலிருந்த ஜாதிகளுக்கும், அவர்கள் தேவர்களுக்கும், உமது மகிமையை விளங்கச்செய்து,]]></a:t>
+              <a:t><![CDATA[23. And what one nation in the earth is like your people, even like Israel, whom God went to redeem for a people to himself, and to make him a name, and to do for you great things and terrible, for your land, before your people, which you redeemed to you from Egypt, from the nations and their gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்து ஜாதிகளில் இந்த ஒரே ஜாதியை தேவன் தமக்கு ஜனமாக மீட்கிறதற்கும், தமக்குக் கீர்த்தி விளங்கப்பண்ணுகிறதற்கும் ஏற்பட்டாரே; தேவரீர் எகிப்திலிருந்து மீட்டுக்கொண்டுவந்த உம்முடைய ஜனத்திற்குமுன்பாக பயங்கரமான பெரிய காரியங்களை நடத்தி, உம்முடைய தேசத்திற்கும், அதிலிருந்த ஜாதிகளுக்கும், அவர்கள் தேவர்களுக்கும், உமது மகிமையை விளங்கச்செய்து,]]></a:t>
+              <a:t><![CDATA[23. And what one nation in the earth is like your people, even like Israel, whom God went to redeem for a people to himself, and to make him a name, and to do for you great things and terrible, for your land, before your people, which you redeemed to you from Egypt, from the nations and their gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்து ஜாதிகளில் இந்த ஒரே ஜாதியை தேவன் தமக்கு ஜனமாக மீட்கிறதற்கும், தமக்குக் கீர்த்தி விளங்கப்பண்ணுகிறதற்கும் ஏற்பட்டாரே; தேவரீர் எகிப்திலிருந்து மீட்டுக்கொண்டுவந்த உம்முடைய ஜனத்திற்குமுன்பாக பயங்கரமான பெரிய காரியங்களை நடத்தி, உம்முடைய தேசத்திற்கும், அதிலிருந்த ஜாதிகளுக்கும், அவர்கள் தேவர்களுக்கும், உமது மகிமையை விளங்கச்செய்து,]]></a:t>
+              <a:t><![CDATA[23. And what one nation in the earth is like your people, even like Israel, whom God went to redeem for a people to himself, and to make him a name, and to do for you great things and terrible, for your land, before your people, which you redeemed to you from Egypt, from the nations and their gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. உம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்து ஜாதிகளில் இந்த ஒரே ஜாதியை தேவன் தமக்கு ஜனமாக மீட்கிறதற்கும், தமக்குக் கீர்த்தி விளங்கப்பண்ணுகிறதற்கும் ஏற்பட்டாரே; தேவரீர் எகிப்திலிருந்து மீட்டுக்கொண்டுவந்த உம்முடைய ஜனத்திற்குமுன்பாக பயங்கரமான பெரிய காரியங்களை நடத்தி, உம்முடைய தேசத்திற்கும், அதிலிருந்த ஜாதிகளுக்கும், அவர்கள் தேவர்களுக்கும், உமது மகிமையை விளங்கச்செய்து,]]></a:t>
+              <a:t><![CDATA[23. And what one nation in the earth is like your people, even like Israel, whom God went to redeem for a people to himself, and to make him a name, and to do for you great things and terrible, for your land, before your people, which you redeemed to you from Egypt, from the nations and their gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய ஜனமாகிய இஸ்ரவேலர் என்றைக்கும் உம்முடைய ஜனமாயிருப்பதற்கு, அவர்களைத் திடப்படுத்தி, கர்த்தராகிய நீர்தாமே அவர்களுக்கு தேவனானீர்.]]></a:t>
+              <a:t><![CDATA[23. And what one nation in the earth is like your people, even like Israel, whom God went to redeem for a people to himself, and to make him a name, and to do for you great things and terrible, for your land, before your people, which you redeemed to you from Egypt, from the nations and their gods?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5839,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உம்முடைய ஜனமாகிய இஸ்ரவேலர் என்றைக்கும் உம்முடைய ஜனமாயிருப்பதற்கு, அவர்களைத் திடப்படுத்தி, கர்த்தராகிய நீர்தாமே அவர்களுக்கு தேவனானீர்.]]></a:t>
+              <a:t><![CDATA[24. For you have confirmed to yourself your people Israel to be a people unto you for ever: and you, LORD, are become their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5948,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்போதும் தேவனாகிய கர்த்தாவே, நீர் உமது அடியானையும் அவன் வீட்டையும் குறித்துச் சொன்ன வார்த்தையை என்றென்றைக்கும் நிலைவரப்படுத்த, தேவரீர் சொன்னபடியே செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[24. For you have confirmed to yourself your people Israel to be a people unto you for ever: and you, LORD, are become their God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6057,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இப்போதும் தேவனாகிய கர்த்தாவே, நீர் உமது அடியானையும் அவன் வீட்டையும் குறித்துச் சொன்ன வார்த்தையை என்றென்றைக்கும் நிலைவரப்படுத்த, தேவரீர் சொன்னபடியே செய்தருளும்.]]></a:t>
+              <a:t><![CDATA[25. And now, O LORD God, the word that you have spoken concerning your servant, and concerning his house, establish it for ever, and do as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6166,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியே சேனைகளின் கர்த்தர் இஸ்ரவேலின்மேல் தேவனானவர் என்று சொல்லி, உம்முடைய நாமம் என்றென்றைக்கும் மகிமைப்படுவதாக; உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக நிலைநிற்பதாக.]]></a:t>
+              <a:t><![CDATA[25. And now, O LORD God, the word that you have spoken concerning your servant, and concerning his house, establish it for ever, and do as you have said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6275,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியே சேனைகளின் கர்த்தர் இஸ்ரவேலின்மேல் தேவனானவர் என்று சொல்லி, உம்முடைய நாமம் என்றென்றைக்கும் மகிமைப்படுவதாக; உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக நிலைநிற்பதாக.]]></a:t>
+              <a:t><![CDATA[26. And let your name be magnified for ever, saying, The LORD of hosts is the God over Israel: and let the house of your servant David be established before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அன்று ராத்திரியிலே கர்த்தருடைய வார்த்தை நாத்தானுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[3. And Nathan said to the king, Go, do all that is in yours heart; for the LORD is with you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And let your name be magnified for ever, saying, The LORD of hosts is the God over Israel: and let the house of your servant David be established before you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For you, O LORD of hosts, God of Israel, have revealed to your servant, saying, I will build you an house: therefore has your servant found in his heart to pray this prayer unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For you, O LORD of hosts, God of Israel, have revealed to your servant, saying, I will build you an house: therefore has your servant found in his heart to pray this prayer unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. For you, O LORD of hosts, God of Israel, have revealed to your servant, saying, I will build you an house: therefore has your servant found in his heart to pray this prayer unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And now, O Lord GOD, you are that God, and your words be true, and you have promised this goodness unto your servant:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And now, O Lord GOD, you are that God, and your words be true, and you have promised this goodness unto your servant:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Therefore now let it please you to bless the house of your servant, that it may continue for ever before you: for you, O Lord GOD, have spoken it: and with your blessing let the house of your servant be blessed for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Therefore now let it please you to bless the house of your servant, that it may continue for ever before you: for you, O Lord GOD, have spoken it: and with your blessing let the house of your servant be blessed for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. Therefore now let it please you to bless the house of your servant, that it may continue for ever before you: for you, O Lord GOD, have spoken it: and with your blessing let the house of your servant be blessed for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ போய் என் தாசனாகிய தாவீதை நோக்கி: கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் வாசமாயிருக்கத்தக்க ஆலயத்தை நீ எனக்குக் கட்டுவாயோ?]]></a:t>
+              <a:t><![CDATA[3. And Nathan said to the king, Go, do all that is in yours heart; for the LORD is with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ போய் என் தாசனாகிய தாவீதை நோக்கி: கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் வாசமாயிருக்கத்தக்க ஆலயத்தை நீ எனக்குக் கட்டுவாயோ?]]></a:t>
+              <a:t><![CDATA[4. And it came to pass that night, that the word of the LORD came unto Nathan, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து புறப்படப்பண்ணின நாள்முதற்கொண்டு இந்நாள்வரைக்கும், நான் ஒரு ஆலயத்திலே வாசம்பண்ணாமல், கூடாரத்திலும் வாசஸ்தலத்திலும் உலாவினேன்.]]></a:t>
+              <a:t><![CDATA[5. Go and tell my servant David, Thus says the LORD, Shall you build me an house for me to dwell in?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474603701" r:id="rId1"/>
+    <p:sldLayoutId id="2481564054" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7274,50 +8291,122 @@
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7442,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গৃহ হিসাবে ব্যবহার করেছি|]]></a:t>
+              <a:t><![CDATA[ஆலயத்தை நீ எனக்குக் கட்டுவாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমি আমার থাকার জন্য, ইস্রায়েলের কোন পরিবারগোষ্ঠীকেই এরস কাঠের সুদৃশ্য ঘর তৈরী করতে বলি নি|’]]></a:t>
+              <a:t><![CDATA[6. நான் இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து புறப்படப்பண்ணின நாள்முதற்கொண்டு இந்நாள்வரைக்கும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. “হে সর্বশক্তিমান প্রভু, ইস্রায়েলের ঈশ্বর, আপনি আমার কাছে অনেক কিছু প্রকাশ করেছেন| আপনি বলেছেন,]]></a:t>
+              <a:t><![CDATA[ஒரு ஆலயத்திலே வாசம்பண்ணாமல், கூடாரத்திலும் வாசஸ்தலத்திலும் உலாவினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘আমি তোমার পরিবারকে মহান করব|’ সেইজন্য আমি, আপনার দাস, আপনার কাছে এই প্রার্থনা জানাতে মনস্থির করেছি|]]></a:t>
+              <a:t><![CDATA[7. நான் இஸ்ரவேலாகிய என் ஜனத்தை மேய்க்கும்படி கட்டளையிட்ட இஸ்ரவேல் கோத்திரங்களில் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. “তুমি অবশ্যই আমার দাস দায়ূদকে বলবে: ‘সর্বশক্তিমান প্রভু বলেন: যখন তুমি চারণভূমিতে মেষদের]]></a:t>
+              <a:t><![CDATA[கோத்திரத்தையாவது நோக்கி: நீங்கள் எனக்குக் கேதுருமரத்தால் செய்யப்பட்ட ஆலயத்தைக் கட்டாதிருக்கிறது என்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাশুনা করছিলে তখন আমি তোমায মনোনীত করেছি| সেখান থেকে তুলে এনে, আমি তোমাকে আমার সন্তান]]></a:t>
+              <a:t><![CDATA[என்று நான் இஸ்ரவேல் புத்திரருக்குள் உலாவிவந்த எவ்விடத்திலாவது யாதொரு வார்த்தையைச் சொன்னதுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের রাজা করেছি|]]></a:t>
+              <a:t><![CDATA[8. இப்போதும் நீ என் தாசனாகிய தாவீதை நோக்கி: சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால், நீ இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. প্রভু, আমার সদাপ্রভু, আপনিই ঈশ্বর| আপনি যা বলেন তা আমি বিশ্বাস করি| আপনি এও বলেছেন যে এইসব ভালো]]></a:t>
+              <a:t><![CDATA[என்கிற என் ஜனங்களுக்கு அதிபதியாயிருக்கும்படி, ஆடுகளின் பின்னே நடந்த உன்னை நான் ஆட்டுமந்தையைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জিনিসগুলি আপনার এই দাসের ক্ষেত্রে ফলপ্রসূ হবে|]]></a:t>
+              <a:t><![CDATA[எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. যেখানে যেখানে তুমি গিয়েছিলে, আমি সবসময় তোমার সঙ্গে ছিলাম| তোমার জন্য আমি তোমার শত্রুদের পরাজিত]]></a:t>
+              <a:t><![CDATA[9. நீ போன எவ்விடத்திலும் உன்னோடே இருந்து, உன் சத்துருக்களையெல்லாம் உனக்கு முன்பாக நிர்மூலமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. রাজা দায়ূদ নতুন প্রাসাদে স্থানান্তরিত হবার পর, প্রভু তাঁকে তাঁর সব শত্রুর থেকে মুক্তি দিলেন|]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் ராஜாவைச் சுற்றிலுமிருந்த அவனுடைய எல்லாச் சத்துருக்களுக்கும் அவனை நீங்கலாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি| আমি তোমাকে পৃথিবীর বিখ্যাত লোকদের একজন তৈরী করব|]]></a:t>
+              <a:t><![CDATA[பூமியிலிருக்கிற பெரியோர்களின் நாமத்திற்கு ஒத்த பெரிய நாமத்தை உனக்கு உண்டாக்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. এখন আমার পরিবারকে আশীর্বাদ করুন, তাদের আপনার সামনে এসে দাঁড়াতে দিন| এবং চিরদিন আপনার সেবা করার]]></a:t>
+              <a:t><![CDATA[10. நான் என் ஜனமாகிய இஸ்ரவேலுக்கு ஒரு இடத்தை ஏற்படுத்தி, அவர்கள் தங்கள் ஸ்தானத்திலே குடியிருக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সুয়োগ করে দিন| প্রভু আমার, আপনি নিজের মুখেই এসব কথা বলেছেন| আপনি আমার পরিবারকে অনন্তকালীন শুভেচ্ছা]]></a:t>
+              <a:t><![CDATA[இனி அவர்கள் அலையாமலும், முன்போலும், நான் என் ஜனமாகிய இஸ்ரவேலின்மேல் நியாயாதிபதிகளைக் கட்டளையிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে আশীর্বাদ করেছেন|”]]></a:t>
+              <a:t><![CDATA[நாள்வரையில் நடந்ததுபோலும், நியாயக்கேட்டின் மக்களால் இனிச் சிறுமைப்படாமலும் இருக்கும்படி அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. আমি আমার লোক ইস্রায়েলীয়দের জন্য একটা জায়গা বেছে নিয়েছি| আমি ইস্রায়েলীয়দের প্রতিষ্ঠিত]]></a:t>
+              <a:t><![CDATA[விரட்டினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছি-আমি তাদের থাকার জন্য একটি জায়গা দিয়েছি| আমি সেরকম করেছি যাতে এক জায়গা থেকে আর এক জায়গায়]]></a:t>
+              <a:t><![CDATA[11. உன்னுடைய எல்லாச் சத்துருக்களுக்கும் உன்னை நீங்கலாக்கி, இளைப்பாறவும் பண்ணினேன்; இப்போதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ঘুরতে না হয়|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உனக்கு வீட்டை உண்டுபண்ணுவாரென்பதைக் கர்த்தர் உனக்கு அறிவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. অতীতে ইস্রায়েলীয়দের পথ দেখানোর জন্য আমি বিচারকদের পাঠিয়েছিলাম| কিন্তু মন্দ লোকরা তাদের বেশ]]></a:t>
+              <a:t><![CDATA[12. உன் நாட்கள் நிறைவேறி, நீ உன் பிதாக்களோடே நித்திரைபண்ணும்போது, நான் உனக்குப்பின்பு உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অসুবিধায ফেলেছিল| এখন আর তা হবে না| আমি তোমার সব শত্রু থেকে তোমাকে শান্তি দিলাম| আমি শপথ করছি, তোমার]]></a:t>
+              <a:t><![CDATA[கர்ப்பப்பிறப்பாகிய உன் சந்ததியை எழும்பப்பண்ணி, அவன் ராஜ்யத்தை நிலைப்படுத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারকে আমি রাজার পরিবারে পরিণত করব|]]></a:t>
+              <a:t><![CDATA[13. அவன் என் நாமத்திற்கென்று ஒரு ஆலயத்தைக் கட்டுவான்; அவன் ராஜ்யபாரத்தின் சிங்காசனத்தை என்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. রাজা দায়ূদ ভাববাদী নাথনকে বললেন, “দেখুন, আমি কাঠের একটা সুদৃশ্য ঘরে বাস করি, আর ঈশ্বরের পবিত্র]]></a:t>
+              <a:t><![CDATA[இளைப்பாறப்பண்ணினபோது, அவன் தன் வீட்டிலே வாசமாயிருக்கையில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “তোমার আযু শেষ হলে যখন তুমি মারা যাবে, তখন তোমরা পূর্বপুরুষদের মধ্যে তোমাকে কবর দেওয়া হবে|]]></a:t>
+              <a:t><![CDATA[நிலைக்கப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার একটি পুত্রকে আমি রাজারূপে নিযুক্ত করব এবং তার রাজ্য প্রতিষ্ঠিত করে দেব|]]></a:t>
+              <a:t><![CDATA[14. நான் அவனுக்குப் பிதாவாயிருப்பேன், அவன் எனக்குக் குமாரனாயிருப்பான்; அவன் அக்கிரமம் செய்தால், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সে আমার নামে একটা মন্দির তৈরী করবে এবং আমি তার রাজ্যকে চিরদিনের জন্য শক্তিশালী করব|]]></a:t>
+              <a:t><![CDATA[அவனை மனுஷருடைய மிலாற்றினாலும் மனுபுத்திரருடைய அடிகளினாலும் தண்டிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সে আমার ‘পুত্র’, এবং আমি তার ‘পিতা’ হব|যখন সে পাপ করবে আমি অন্য লোকর মাধ্যমে তাকে শাস্তি দেব|]]></a:t>
+              <a:t><![CDATA[15. உனக்கு முன்பாக நான் தள்ளிவிட்ட சவுலிடத்திலிருந்து என் கிருபையை விலக்கினதுபோல அவனைவிட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা আমার চাবুক হবে|]]></a:t>
+              <a:t><![CDATA[விலக்கமாட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কিন্তু সে আমার ভালবাসা থেকে বঞ্চিত হবে না| আমি তার প্রতি সর্বদা দয়াময থাকব| শৌলের থেকে আমি আমার]]></a:t>
+              <a:t><![CDATA[16. உன் வீடும், உன் ராஜ்யமும், என்றென்றைக்கும் உனக்கு முன்பாக ஸ்திரப்பட்டிருக்கும்; உன் ராஜாசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রেম ও দয়া তুলে নিয়েছি| যখন আমি তোমার দিকে ফিরলাম, তখন আমি শৌলকে দূরে সরিয়ে দিয়েছি| তোমার]]></a:t>
+              <a:t><![CDATA[என்றென்றைக்கும் நிலைபெற்றிருக்கும் என்கிறாரென்று சொல்லச்சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবারের প্রতি আমি তা করবো না|]]></a:t>
+              <a:t><![CDATA[17. நாத்தான் இந்த எல்லா வார்த்தைகளின்படியும், இந்த எல்லாத் தரிசனத்தின்படியும், தாவீதுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমার রাজপরিবার চিরকাল থাকবে| তোমার জন্য তোমার রাজত্ব চিরস্থায়ী হবে| তোমার সিংহাসন চিরদিন অটুট]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে|”]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது தாவீதுராஜா உட்பிரவேசித்து, கர்த்தருடைய சமுகத்திலிருந்து: கர்த்தராகிய ஆண்டவரே, தேவரீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সিন্দুক একটা তাঁবুর মধ্যে পড়ে রযেছে| আমরা পবিত্র সিন্দুকটির জন্য একটা সুন্দর মন্দির নির্মাণ করব|”]]></a:t>
+              <a:t><![CDATA[2. ராஜா தீர்க்கதரிசியாகிய நாத்தானை நோக்கி: பாரும், கேதுருமரங்களால் செய்யப்பட வீட்டிலே நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. নাথন দায়ূদকে এই দর্শনের কথা বললেন| ঈশ্বর যা যা বলেছেন দায়ূদকে তিনি সবই বললেন|]]></a:t>
+              <a:t><![CDATA[என்னை இதுவரைக்கும் கொண்டுவந்ததற்கு, நான் எம்மாத்திரம்? என் வீடும் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তখন দায়ূদ প্রভুর সামনে গিয়ে বসলেন এবং বললেন, “প্রভু আমার মনিব, কেন আমি আপনার কাছে এত]]></a:t>
+              <a:t><![CDATA[19. கர்த்தராகிய ஆண்டவரே இது இன்னும் உம்முடைய பார்வைக்குக் கொஞ்சகாரியமாயிருக்கிறது என்று கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গুরুত্বপূর্ণ? কেনই বা আমার পরিবার এত গুরুত্বপূর্ণ? কেন আপনি আমাকে এত গুরুত্বপূর্ণ করলেন?]]></a:t>
+              <a:t><![CDATA[ஆண்டவராயிருக்கிற தேவரீர் உம்முடைய அடியானுடைய வீட்டைக்குறித்து, வெகுதூரமாயிருக்கும் காலத்துச்செய்தியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. আমি আপনার দাস ছাড়া কিছুই নই| আপনি আমার প্রতি সদয ছিলেন| কিন্তু আমার ভবিষ্যত্‌ পরিবারের]]></a:t>
+              <a:t><![CDATA[மனுஷர் முறைமையாய்ச்சொன்னீரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পর্কেও আপনি এই দয়ার কথাগুলি বলেছেন| প্রভু আমার প্রভু, এটাতো মানুষের বিধি নয়, তাই নয় কি?]]></a:t>
+              <a:t><![CDATA[20. இனி தாவீது உம்மிடத்தில் சொல்லவேண்டியது என்ன? கர்த்தராகிய ஆண்டவராயிருக்கிற நீர் உமது அடியானை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. আমি কিভাবে আপনার সঙ্গে কথাবার্তা চালিয়ে যাব? প্রভু আমার প্রভু আপনি জানেন আমি একজন দাস|]]></a:t>
+              <a:t><![CDATA[அறிவீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. এই সব বিস্মযকর জিনিস আপনি করবেন কারণ আপনি বলেছেন আপনি তা করবেন, কারণ আপনি তা করতে চান| এবং আপনি]]></a:t>
+              <a:t><![CDATA[21. உம்முடைய வாக்குத்தத்தத்தினிமித்தமும், உம்முடைய சித்தத்தின்படியேயும், இந்தப் பெரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্থির করেছেন এই সব বিষয আপনি আমাকে জানাবেন|]]></a:t>
+              <a:t><![CDATA[காரியங்களையெல்லாம் உமது அடியானுக்கு அறிவிக்கும்படிக்குத் தயவுசெய்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. প্রভু, আমার প্রভু এইসব কারণে আপনি এত মহান! আপনার মত আর কেউ নেই| আপনি ছাড়া আর কোন ঈশ্বর নেই|]]></a:t>
+              <a:t><![CDATA[22. ஆகையால் தேவனாகிய கர்த்தரே, நீர் பெரியவர் என்று விளங்குகிறது; நாங்கள் எங்கள் காதுகளாலே கேட்ட சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা তা জানি কারণ যে সব কাজ আপনি করেছেন, তা আমরা নিজেরাই শুনেছি|]]></a:t>
+              <a:t><![CDATA[காரியங்களின்படியும், தேவரீருக்கு நிகரானவர் இல்லை: உம்மைத்தவிர வேறேதேவனும் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. নাথন রাজা দায়ূদকে বললেন, “আপনার যেমন মনে হয় তেমন করুন| প্রভু সর্বদা আপনার সঙ্গে থাকবেন|”]]></a:t>
+              <a:t><![CDATA[வாசம்பண்ணும்போது தேவனுடைய பெட்டி திரைகளின் நடுவே வாசமாயிருக்கிறதே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “পৃথিবীতে আপনার লোক, ইস্রায়েলীয়দের মত অন্য কোন জাতি নেই| তারা বিশেষ লোক| তারা ক্রীতদাস ছিল|]]></a:t>
+              <a:t><![CDATA[23. உம்முடைய ஜனமாகிய இஸ்ரவேலுக்கு நிகரான ஜனமும் உண்டோ? பூலோகத்து ஜாதிகளில் இந்த ஒரே ஜாதியை தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনি তাদের মিশর থেকে নিয়ে এসে মুক্ত করেছেন| আপনি তাদের আপনার সন্তান করে নিয়েছেন| আপনি]]></a:t>
+              <a:t><![CDATA[தமக்கு ஜனமாக மீட்கிறதற்கும், தமக்குக் கீர்த்தி விளங்கப்பண்ணுகிறதற்கும் ஏற்பட்டாரே; தேவரீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের জন্য অনেক বিস্মযকর এবং মহত্‌ কাজ করেছেন| আপনার ভূখণ্ডের জন্য আপনি অনেক বিস্মযকর কাজ]]></a:t>
+              <a:t><![CDATA[எகிப்திலிருந்து மீட்டுக்கொண்டுவந்த உம்முடைய ஜனத்திற்குமுன்பாக பயங்கரமான பெரிய காரியங்களை நடத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন|]]></a:t>
+              <a:t><![CDATA[உம்முடைய தேசத்திற்கும், அதிலிருந்த ஜாதிகளுக்கும், அவர்கள் தேவர்களுக்கும், உமது மகிமையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ইস্রায়েলের লোকদের আপনি চিরদিনের জন্য আপনার খুব কাছের সন্তান করে নিয়েছেন| হে প্রভু আপনি তাদের]]></a:t>
+              <a:t><![CDATA[விளங்கச்செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর হয়েছেন|]]></a:t>
+              <a:t><![CDATA[24. உம்முடைய ஜனமாகிய இஸ்ரவேலர் என்றைக்கும் உம்முடைய ஜனமாயிருப்பதற்கு, அவர்களைத் திடப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “প্রভু ঈশ্বর, এখন আপনি আপনার দাস, আমার জন্য এবং আমার পরিবারের জন্য কিছু করার প্রতিজ্ঞা করেছেন|]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய நீர்தாமே அவர்களுக்கு தேவனானீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আপনি যা প্রতিজ্ঞা করেছেন এখন তা পালন করুন| আমার পরিবারকে চিরদিনের জন্য রাজপরিবার বানিয়ে দিন|]]></a:t>
+              <a:t><![CDATA[25. இப்போதும் தேவனாகிய கர்த்தாவே, நீர் உமது அடியானையும் அவன் வீட்டையும் குறித்துச் சொன்ன வார்த்தையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তারপর আপনার নাম চিরদিনের জন্য সম্মানিত হবে| লোকরা বলবে, “সর্বশক্তিমান প্রভু ঈশ্বর ইস্রাযেল শাসন]]></a:t>
+              <a:t><![CDATA[என்றென்றைக்கும் நிலைவரப்படுத்த, தேவரீர் சொன்னபடியே செய்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছেন| আপনার দাস দায়ূদের পরিবার আপনার সেবায অব্যাহতভাবে শক্তিশালী থাকুক|’]]></a:t>
+              <a:t><![CDATA[26. அப்படியே சேனைகளின் கர்த்தர் இஸ்ரவேலின்மேல் தேவனானவர் என்று சொல்லி, உம்முடைய நாமம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. কিন্তু সেই রাতে, নাথন প্রভুর কাছ থেকে বার্তা পেলেন|]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது நாத்தான் ராஜாவை நோக்கி: நீர் போய் உம்முடைய இருதயத்தில் உள்ளபடியெல்லாம் செய்யும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றென்றைக்கும் மகிமைப்படுவதாக; உமது அடியானாகிய தாவீதின் வீடு உமக்கு முன்பாக நிலைநிற்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. உனக்கு வீடுகட்டுவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தராயிருக்கிற நீர் உமது அடியானின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செவிக்கு வெளிப்படுத்தினீர்; ஆகையால் உம்மை நோக்கி இந்த விண்ணப்பத்தைச் செய்ய உமது அடியானுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனத்தைரியம் கிடைத்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. இப்போதும் கர்த்தராகிய ஆண்டவரே, நீரே தேவன்; உம்முடைய வார்த்தைகள் சத்தியம்; தேவரீர் உமது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடியானுக்கு இந்த நல்விசேஷங்களை வாக்குத்தத்தம்பண்ணினீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இப்போதும் உமது அடியானின் வீடு என்றைக்கும் உமக்கு முன்பாக இருக்கும்படி அதை ஆசீர்வதித்தருளும்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தரான ஆண்டவராகிய தேவரீர் அதைச் சொன்னீர், உம்முடைய ஆசீர்வாதத்தினாலே உமது அடியானின் வீடு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றைக்கும் ஆசீர்வதிக்கப்பட்டிருப்பதாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভু বললেন, “যাও| আমার দাস দায়ূদকে বল, ‘প্রভু বলেছেন; তুমি আমার থাকার জন্য মন্দির তৈরী করবার]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உம்மோடு இருக்கிறாரே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোক নও|]]></a:t>
+              <a:t><![CDATA[4. அன்று ராத்திரியிலே கர்த்தருடைய வார்த்தை நாத்தானுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ইস্রায়েলীয়দের মিশর থেকে আনার সময় আমি মন্দিরে ছিলাম না| না, আমি তাঁবুতে ঘুরেছি| তাঁবুকেই আমি]]></a:t>
+              <a:t><![CDATA[5. நீ போய் என் தாசனாகிய தாவீதை நோக்கி: கர்த்தர் சொல்லுகிறது என்னவென்றால், நான் வாசமாயிருக்கத்தக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15027,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15137,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15312,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>