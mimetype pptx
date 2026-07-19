--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -57,50 +57,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +120,53 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +297,56 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சோபாவின் ராஜாவாகிய ஆதாதேசருக்கு உதவிசெய்ய தமஸ்குப் பட்டணத்தாராகிய சீரியர் வந்தார்கள்; தாவீது சீரியரில் இருபத்தீராயிரம்பேரை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[13. தாவீது உப்புப்பள்ளத்தாக்கிலே பதினெண்ணாயிரம் சீரியரை முறிய அடித்துத் திரும்பினதினால் கீர்த்திபெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சோபாவின் ராஜாவாகிய ஆதாதேசருக்கு உதவிசெய்ய தமஸ்குப் பட்டணத்தாராகிய சீரியர் வந்தார்கள்; தாவீது சீரியரில் இருபத்தீராயிரம்பேரை வெட்டிப்போட்டு,]]></a:t>
+              <a:t><![CDATA[14. ஏதோமில் தாணையங்களை வைத்தான்; ஏதோம் எங்கும் அவன் தாணையங்களை வைத்ததினாலே, ஏதோமியர் எல்லாரும் தாவீதைச் சேவிக்கிறவர்களானார்கள்; தாவீது போன எல்லா இடத்திலும் கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தமஸ்குக்கடுத்த சீரியாவிலே தாணையங்களை வைத்தான்; சீரியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டினார்கள்; தாவீது போன இடத்திலெல்லாம், கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
+              <a:t><![CDATA[14. ஏதோமில் தாணையங்களை வைத்தான்; ஏதோம் எங்கும் அவன் தாணையங்களை வைத்ததினாலே, ஏதோமியர் எல்லாரும் தாவீதைச் சேவிக்கிறவர்களானார்கள்; தாவீது போன எல்லா இடத்திலும் கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தமஸ்குக்கடுத்த சீரியாவிலே தாணையங்களை வைத்தான்; சீரியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டினார்கள்; தாவீது போன இடத்திலெல்லாம், கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
+              <a:t><![CDATA[15. இப்படியே தாவீது இஸ்ரவேல் அனைத்தின்மேலும் ராஜாவாயிருந்தான்; அவன் தன்னுடைய எல்லா ஜனத்திற்கும் நியாயமும் நீதியும் செய்துவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதாதேசரின் சேவகருடைய பொற்பரிசைகளைத் தாவீது எடுத்து, அவைகளை எருசலேமுக்குக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[16. செருயாவின் குமாரனாகிய யோவாப் இராணுவத்தலைவனாயிருந்தான்; அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதாதேசரின் பட்டணங்களாகிய பேத்தாகிலும் பேரொத்தாயிலுமிருந்து தாவீதுராஜா மகா திரளான வெண்கலத்தையும் எடுத்துக்கொண்டுவந்தான்:]]></a:t>
+              <a:t><![CDATA[17. அகிதூபின் குமாரன் சாதோக்கும், அபியத்தாரின் குமாரன் அகிமெலேக்கும் ஆசாரியராயிருந்தார்கள்; செராயா சம்பிரதியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாவீது ஆதாதேசருடைய எல்லா இராணுவத்தையும் முறிய அடித்த செய்தியை ஆமாத்தின் ராஜாவாகிய தோயீ கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[17. அகிதூபின் குமாரன் சாதோக்கும், அபியத்தாரின் குமாரன் அகிமெலேக்கும் ஆசாரியராயிருந்தார்கள்; செராயா சம்பிரதியாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதாதேசர் தோயீயின்மேல் எப்போதும் யுத்தம்பண்ணிக்கொண்டிருந்தபடியால், ராஜாவாகிய தாவீதின் சுகசெய்தியை விசாரிக்கவும், அவன் ஆதாதேசரோடே யுத்தம்பண்ணி, அவனை முறிய அடித்ததற்காக அவனுக்கு வாழ்த்துதல் சொல்லவும், தோயீ தன் குமாரனாகிய யோராமை ராஜாவினிடத்தில் அனுப்பினான். மேலும் யோராம் தன் கையிலே வெள்ளியும் பொன்னும் வெண்கலமுமான தட்டுமுட்டுகளைக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[18. யோய்தாவின் குமாரன் பெனாயா கிரேத்தியருக்கும் பிலேத்தியருக்கும் தலைவனாயிருந்தான்; தாவீதின் குமாரரோ பிரதானிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதாதேசர் தோயீயின்மேல் எப்போதும் யுத்தம்பண்ணிக்கொண்டிருந்தபடியால், ராஜாவாகிய தாவீதின் சுகசெய்தியை விசாரிக்கவும், அவன் ஆதாதேசரோடே யுத்தம்பண்ணி, அவனை முறிய அடித்ததற்காக அவனுக்கு வாழ்த்துதல் சொல்லவும், தோயீ தன் குமாரனாகிய யோராமை ராஜாவினிடத்தில் அனுப்பினான். மேலும் யோராம் தன் கையிலே வெள்ளியும் பொன்னும் வெண்கலமுமான தட்டுமுட்டுகளைக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[18. யோய்தாவின் குமாரன் பெனாயா கிரேத்தியருக்கும் பிலேத்தியருக்கும் தலைவனாயிருந்தான்; தாவீதின் குமாரரோ பிரதானிகளாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதாதேசர் தோயீயின்மேல் எப்போதும் யுத்தம்பண்ணிக்கொண்டிருந்தபடியால், ராஜாவாகிய தாவீதின் சுகசெய்தியை விசாரிக்கவும், அவன் ஆதாதேசரோடே யுத்தம்பண்ணி, அவனை முறிய அடித்ததற்காக அவனுக்கு வாழ்த்துதல் சொல்லவும், தோயீ தன் குமாரனாகிய யோராமை ராஜாவினிடத்தில் அனுப்பினான். மேலும் யோராம் தன் கையிலே வெள்ளியும் பொன்னும் வெண்கலமுமான தட்டுமுட்டுகளைக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[1. இதற்குப்பின்பு தாவீது பெலிஸ்தரை முறிய அடித்து, அவர்களைக் கீழ்ப்படுத்தி, மேத்தேக் அம்மாவைப் பிடித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இதற்குப்பின்பு தாவீது பெலிஸ்தரை முறிய அடித்து, அவர்களைக் கீழ்ப்படுத்தி, மேத்தேக் அம்மாவைப் பிடித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. ஆதாதேசர் தோயீயின்மேல் எப்போதும் யுத்தம்பண்ணிக்கொண்டிருந்தபடியால், ராஜாவாகிய தாவீதின் சுகசெய்தியை விசாரிக்கவும், அவன் ஆதாதேசரோடே யுத்தம்பண்ணி, அவனை முறிய அடித்ததற்காக அவனுக்கு வாழ்த்துதல் சொல்லவும், தோயீ தன் குமாரனாகிய யோராமை ராஜாவினிடத்தில் அனுப்பினான். மேலும் யோராம் தன் கையிலே வெள்ளியும் பொன்னும் வெண்கலமுமான தட்டுமுட்டுகளைக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் கொண்டுவந்தவைகளைத் தாவீதுராஜா கீழப்படுத்தின சீரியர், மோவாபியர், அம்மோன் புத்திரர், பெலிஸ்தர், அமலேக்கியர் என்னும் சகல ஜாதியார்களிடத்திலும்,]]></a:t>
+              <a:t><![CDATA[1. இதற்குப்பின்பு தாவீது பெலிஸ்தரை முறிய அடித்து, அவர்களைக் கீழ்ப்படுத்தி, மேத்தேக் அம்மாவைப் பிடித்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் கொண்டுவந்தவைகளைத் தாவீதுராஜா கீழப்படுத்தின சீரியர், மோவாபியர், அம்மோன் புத்திரர், பெலிஸ்தர், அமலேக்கியர் என்னும் சகல ஜாதியார்களிடத்திலும்,]]></a:t>
+              <a:t><![CDATA[2. அவன் மோவாபியரையும் முறிய அடித்து, அவர்களைத் தரைமட்டும் பணியப்பண்ணி, அவர்கள்மேல் நூல்போட்டு, இரண்டுபங்கு மனுஷரைக் கொன்றுபோட்டு, ஒரு பங்கை உயிரோடே வைத்தான்; இவ்விதமாய் மோவாபியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ரேகோபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவினிடத்திலும் கொள்ளையிட்டதிலும் எடுத்து, கர்த்தருக்கு நியமித்த வெள்ளியோடும் பொன்னோடுங்கூட கர்த்தருக்குப் பிரதிஷ்டைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் மோவாபியரையும் முறிய அடித்து, அவர்களைத் தரைமட்டும் பணியப்பண்ணி, அவர்கள்மேல் நூல்போட்டு, இரண்டுபங்கு மனுஷரைக் கொன்றுபோட்டு, ஒரு பங்கை உயிரோடே வைத்தான்; இவ்விதமாய் மோவாபியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ரேகோபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவினிடத்திலும் கொள்ளையிட்டதிலும் எடுத்து, கர்த்தருக்கு நியமித்த வெள்ளியோடும் பொன்னோடுங்கூட கர்த்தருக்குப் பிரதிஷ்டைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. அவன் மோவாபியரையும் முறிய அடித்து, அவர்களைத் தரைமட்டும் பணியப்பண்ணி, அவர்கள்மேல் நூல்போட்டு, இரண்டுபங்கு மனுஷரைக் கொன்றுபோட்டு, ஒரு பங்கை உயிரோடே வைத்தான்; இவ்விதமாய் மோவாபியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டுகிறவர்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ரேகோபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவினிடத்திலும் கொள்ளையிட்டதிலும் எடுத்து, கர்த்தருக்கு நியமித்த வெள்ளியோடும் பொன்னோடுங்கூட கர்த்தருக்குப் பிரதிஷ்டைபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. ஆசாபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜா ஐபிராத்து நதியண்டையில் இருக்கிற சீமையைத் திரும்பத் தன் வசமாக்கிக்கொள்ளப்போகையில், தாவீது அவனையும் முறிய அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது உப்புப்பள்ளத்தாக்கிலே பதினெண்ணாயிரம் சீரியரை முறிய அடித்துத் திரும்பினதினால் கீர்த்திபெற்றான்.]]></a:t>
+              <a:t><![CDATA[3. ஆசாபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜா ஐபிராத்து நதியண்டையில் இருக்கிற சீமையைத் திரும்பத் தன் வசமாக்கிக்கொள்ளப்போகையில், தாவீது அவனையும் முறிய அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தாவீது உப்புப்பள்ளத்தாக்கிலே பதினெண்ணாயிரம் சீரியரை முறிய அடித்துத் திரும்பினதினால் கீர்த்திபெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. அவனுக்கு இருந்த இராணுவத்தில் ஆயிரத்து எழுநூறு குதிரைவீரரையும், பதினாயிரம் காலாட்களையும் பிடித்து இரதங்களில் நூறு இரதங்களை வைத்துக்கொண்டு, மற்றவைகளையெல்லாம் துண்டாடிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏதோமில் தாணையங்களை வைத்தான்; ஏதோம் எங்கும் அவன் தாணையங்களை வைத்ததினாலே, ஏதோமியர் எல்லாரும் தாவீதைச் சேவிக்கிறவர்களானார்கள்; தாவீது போன எல்லா இடத்திலும் கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
+              <a:t><![CDATA[4. அவனுக்கு இருந்த இராணுவத்தில் ஆயிரத்து எழுநூறு குதிரைவீரரையும், பதினாயிரம் காலாட்களையும் பிடித்து இரதங்களில் நூறு இரதங்களை வைத்துக்கொண்டு, மற்றவைகளையெல்லாம் துண்டாடிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஏதோமில் தாணையங்களை வைத்தான்; ஏதோம் எங்கும் அவன் தாணையங்களை வைத்ததினாலே, ஏதோமியர் எல்லாரும் தாவீதைச் சேவிக்கிறவர்களானார்கள்; தாவீது போன எல்லா இடத்திலும் கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
+              <a:t><![CDATA[4. அவனுக்கு இருந்த இராணுவத்தில் ஆயிரத்து எழுநூறு குதிரைவீரரையும், பதினாயிரம் காலாட்களையும் பிடித்து இரதங்களில் நூறு இரதங்களை வைத்துக்கொண்டு, மற்றவைகளையெல்லாம் துண்டாடிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படியே தாவீது இஸ்ரவேல் அனைத்தின்மேலும் ராஜாவாயிருந்தான்; அவன் தன்னுடைய எல்லா ஜனத்திற்கும் நியாயமும் நீதியும் செய்துவந்தான்.]]></a:t>
+              <a:t><![CDATA[5. சோபாவின் ராஜாவாகிய ஆதாதேசருக்கு உதவிசெய்ய தமஸ்குப் பட்டணத்தாராகிய சீரியர் வந்தார்கள்; தாவீது சீரியரில் இருபத்தீராயிரம்பேரை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் மோவாபியரையும் முறிய அடித்து, அவர்களைத் தரைமட்டும் பணியப்பண்ணி, அவர்கள்மேல் நூல்போட்டு, இரண்டுபங்கு மனுஷரைக் கொன்றுபோட்டு, ஒரு பங்கை உயிரோடே வைத்தான்; இவ்விதமாய் மோவாபியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[10. ஆதாதேசர் தோயீயின்மேல் எப்போதும் யுத்தம்பண்ணிக்கொண்டிருந்தபடியால், ராஜாவாகிய தாவீதின் சுகசெய்தியை விசாரிக்கவும், அவன் ஆதாதேசரோடே யுத்தம்பண்ணி, அவனை முறிய அடித்ததற்காக அவனுக்கு வாழ்த்துதல் சொல்லவும், தோயீ தன் குமாரனாகிய யோராமை ராஜாவினிடத்தில் அனுப்பினான். மேலும் யோராம் தன் கையிலே வெள்ளியும் பொன்னும் வெண்கலமுமான தட்டுமுட்டுகளைக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செருயாவின் குமாரனாகிய யோவாப் இராணுவத்தலைவனாயிருந்தான்; அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. சோபாவின் ராஜாவாகிய ஆதாதேசருக்கு உதவிசெய்ய தமஸ்குப் பட்டணத்தாராகிய சீரியர் வந்தார்கள்; தாவீது சீரியரில் இருபத்தீராயிரம்பேரை வெட்டிப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செருயாவின் குமாரனாகிய யோவாப் இராணுவத்தலைவனாயிருந்தான்; அகிலூதின் குமாரனாகிய யோசபாத் மந்திரியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. தமஸ்குக்கடுத்த சீரியாவிலே தாணையங்களை வைத்தான்; சீரியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டினார்கள்; தாவீது போன இடத்திலெல்லாம், கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அகிதூபின் குமாரன் சாதோக்கும், அபியத்தாரின் குமாரன் அகிமெலேக்கும் ஆசாரியராயிருந்தார்கள்; செராயா சம்பிரதியாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. தமஸ்குக்கடுத்த சீரியாவிலே தாணையங்களை வைத்தான்; சீரியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டினார்கள்; தாவீது போன இடத்திலெல்லாம், கர்த்தர் அவனைக் காப்பாற்றினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3131,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோய்தாவின் குமாரன் பெனாயா கிரேத்தியருக்கும் பிலேத்தியருக்கும் தலைவனாயிருந்தான்; தாவீதின் குமாரரோ பிரதானிகளாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஆதாதேசரின் சேவகருடைய பொற்பரிசைகளைத் தாவீது எடுத்து, அவைகளை எருசலேமுக்குக் கொண்டுவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. ஆதாதேசரின் சேவகருடைய பொற்பரிசைகளைத் தாவீது எடுத்து, அவைகளை எருசலேமுக்குக் கொண்டுவந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. ஆதாதேசரின் பட்டணங்களாகிய பேத்தாகிலும் பேரொத்தாயிலுமிருந்து தாவீதுராஜா மகா திரளான வெண்கலத்தையும் எடுத்துக்கொண்டுவந்தான்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. தாவீது ஆதாதேசருடைய எல்லா இராணுவத்தையும் முறிய அடித்த செய்தியை ஆமாத்தின் ராஜாவாகிய தோயீ கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் மோவாபியரையும் முறிய அடித்து, அவர்களைத் தரைமட்டும் பணியப்பண்ணி, அவர்கள்மேல் நூல்போட்டு, இரண்டுபங்கு மனுஷரைக் கொன்றுபோட்டு, ஒரு பங்கை உயிரோடே வைத்தான்; இவ்விதமாய் மோவாபியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[10. ஆதாதேசர் தோயீயின்மேல் எப்போதும் யுத்தம்பண்ணிக்கொண்டிருந்தபடியால், ராஜாவாகிய தாவீதின் சுகசெய்தியை விசாரிக்கவும், அவன் ஆதாதேசரோடே யுத்தம்பண்ணி, அவனை முறிய அடித்ததற்காக அவனுக்கு வாழ்த்துதல் சொல்லவும், தோயீ தன் குமாரனாகிய யோராமை ராஜாவினிடத்தில் அனுப்பினான். மேலும் யோராம் தன் கையிலே வெள்ளியும் பொன்னும் வெண்கலமுமான தட்டுமுட்டுகளைக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் மோவாபியரையும் முறிய அடித்து, அவர்களைத் தரைமட்டும் பணியப்பண்ணி, அவர்கள்மேல் நூல்போட்டு, இரண்டுபங்கு மனுஷரைக் கொன்றுபோட்டு, ஒரு பங்கை உயிரோடே வைத்தான்; இவ்விதமாய் மோவாபியர் தாவீதைச் சேவித்து, அவனுக்குக் கப்பங்கட்டுகிறவர்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவன் கொண்டுவந்தவைகளைத் தாவீதுராஜா கீழப்படுத்தின சீரியர், மோவாபியர், அம்மோன் புத்திரர், பெலிஸ்தர், அமலேக்கியர் என்னும் சகல ஜாதியார்களிடத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜா ஐபிராத்து நதியண்டையில் இருக்கிற சீமையைத் திரும்பத் தன் வசமாக்கிக்கொள்ளப்போகையில், தாவீது அவனையும் முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[11. அவன் கொண்டுவந்தவைகளைத் தாவீதுராஜா கீழப்படுத்தின சீரியர், மோவாபியர், அம்மோன் புத்திரர், பெலிஸ்தர், அமலேக்கியர் என்னும் சகல ஜாதியார்களிடத்திலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆசாபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜா ஐபிராத்து நதியண்டையில் இருக்கிற சீமையைத் திரும்பத் தன் வசமாக்கிக்கொள்ளப்போகையில், தாவீது அவனையும் முறிய அடித்து,]]></a:t>
+              <a:t><![CDATA[12. ரேகோபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவினிடத்திலும் கொள்ளையிட்டதிலும் எடுத்து, கர்த்தருக்கு நியமித்த வெள்ளியோடும் பொன்னோடுங்கூட கர்த்தருக்குப் பிரதிஷ்டைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுக்கு இருந்த இராணுவத்தில் ஆயிரத்து எழுநூறு குதிரைவீரரையும், பதினாயிரம் காலாட்களையும் பிடித்து இரதங்களில் நூறு இரதங்களை வைத்துக்கொண்டு, மற்றவைகளையெல்லாம் துண்டாடிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. ரேகோபின் குமாரனாகிய ஆதாதேசர் என்னும் சோபாவின் ராஜாவினிடத்திலும் கொள்ளையிட்டதிலும் எடுத்து, கர்த்தருக்கு நியமித்த வெள்ளியோடும் பொன்னோடுங்கூட கர்த்தருக்குப் பிரதிஷ்டைபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுக்கு இருந்த இராணுவத்தில் ஆயிரத்து எழுநூறு குதிரைவீரரையும், பதினாயிரம் காலாட்களையும் பிடித்து இரதங்களில் நூறு இரதங்களை வைத்துக்கொண்டு, மற்றவைகளையெல்லாம் துண்டாடிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[13. தாவீது உப்புப்பள்ளத்தாக்கிலே பதினெண்ணாயிரம் சீரியரை முறிய அடித்துத் திரும்பினதினால் கீர்த்திபெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515752" r:id="rId1"/>
+    <p:sldLayoutId id="2473434373" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4443,74 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ​మరియు దమస్కులోనున్న సిరియనులు సోబారాజగు హదదెజెరు నకు సహాయము చేయరాగా దావీదు సిరియనులలో ఇరు]]></a:t>
+              <a:t><![CDATA[being eighteen thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వదిరెండు వేల మందిని ఓడించి]]></a:t>
+              <a:t><![CDATA[14. And he put garrisons in Edom; throughout all Edom put he garrisons, and all they of Edom became]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. దమస్కువశముననున్న సిరియదేశమందు దండును ఉంచగా,సిరియనులు దావీదు నకు దాసులై కప్పము చెల్లించుచుండిరి.]]></a:t>
+              <a:t><![CDATA[David's servants. And the LORD preserved David anywhere he went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదు ఎక్కడికి పోయినను యెహోవా అతనిని కాపాడుచుండెను.]]></a:t>
+              <a:t><![CDATA[15. And David reigned over all Israel; and David executed judgment and justice unto all his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. హదదెజెరు సేవకులకున్న బంగారు డాళ్లు దావీదు పట్టుకొని యెరూషలేమునకు తీసికొని వచ్చెను.]]></a:t>
+              <a:t><![CDATA[16. And Joab the son of Zeruiah was over the host; and Jehoshaphat the son of Ahilud was recorder;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మరియు బెతహు బేరోతై అను హదదెజెరు పట్టణములలో దావీదు రాజు విస్తారమైన యిత్తడిని పట్టుకొనెను.]]></a:t>
+              <a:t><![CDATA[17. And Zadok the son of Ahitub, and Ahimelech the son of Abiathar, were the priests; and Seraiah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. దావీదు హదదెజెరు దండు అంతయు ఓడించిన సమా చారము హమాతు రాజైన తోయికి వినబడెను.]]></a:t>
+              <a:t><![CDATA[was the scribe;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​హదదె జెరునకును తోయికిని యుద్ధములు జరుగుచుండెను గనుక దావీదు హదదెజెరుతో యుద్ధము చేసి అతనిని]]></a:t>
+              <a:t><![CDATA[18. And Benaiah the son of Jehoiada was over both the Cherethites and the Pelethites; and David's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఓడించి యుండుట తోయి విని, తన కుమారుడగు యోరాము చేతికి వెండి బంగారు ఇత్తడి వస్తువులను కానుకలుగా]]></a:t>
+              <a:t><![CDATA[sons were chief rulers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అప్పగించి కుశల ప్రశ్నలడిగి దావీదుతోకూడ సంతో షించుటకై అతనిని దావీదు నొద్దకు పంపెను.]]></a:t>
+              <a:t><![CDATA[1. And after this it came to pass that David stroke the Philistines, and subdued them: and David]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దావీదు ఫిలిష్తీయులను ఓడించి లోపరచుకొని వారి వశములోనుండి మెతెగమ్మాను పట్టుకొనెను.]]></a:t>
+              <a:t><![CDATA[10. Then Toi sent Joram his son unto king David, to salute him, and to bless him, because he had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ​రాజైన దావీదు తాను జయించిన జనములయొద్ద పట్టుకొనిన వెండి బంగారములతో వీటినిచేర్చి యెహోవాకు]]></a:t>
+              <a:t><![CDATA[took Methegammah out of the hand of the Philistines.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రతిష్ఠించెను.]]></a:t>
+              <a:t><![CDATA[2. And he stroke Moab, and measured them with a line, casting them down to the ground; even with two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​వాటిని అతడు సిరియనులయొద్దనుండియు మోయాబీయుల యొద్దనుండియు అమ్మోనీయుల యొద్దనుండియు ఫిలిష్తీ యుల]]></a:t>
+              <a:t><![CDATA[lines measured he to put to death, and with one full line to keep alive. And so the Moabites became]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యొద్దనుండియు అమాలేకీయుల యొద్దనుండియు రెహోబు కుమారుడగు హదదెజెరు అను సోబారాజునొద్ద నుండియు పట్టుకొని]]></a:t>
+              <a:t><![CDATA[David's servants, and brought gifts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యుండెను.]]></a:t>
+              <a:t><![CDATA[3. David stroke also Hadadezer, the son of Rehob, king of Zobah, as he went to recover his border at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ​దావీదు ఉప్పు లోయలో సిరియనులగు పదునెనిమిది వేలమందిని హతము చేసి తిరిగి రాగా అతని పేరు]]></a:t>
+              <a:t><![CDATA[the river Euphrates.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రసిద్ధమాయెను.]]></a:t>
+              <a:t><![CDATA[4. And David took from him a thousand chariots, and seven hundred horsemen, and twenty thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​మరియు ఎదోము దేశమందు అతడు దండు నుంచెను. ఎదోమీ యులు దావీదునకు దాసులు కాగా ఎదోము దేశమంతట అతడు]]></a:t>
+              <a:t><![CDATA[footmen: and David cut the hamstrings of all the chariot horses, but reserved of them for an hundred]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కావలిదండుంచెను; దావీదు ఎక్కడికి పోయినను యెహోవా అతనిని కాపాడుచుండెను.]]></a:t>
+              <a:t><![CDATA[chariots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ​దావీదు ఇశ్రాయేలీయులందరిమీద రాజై తన జనుల నందరిని నీతి న్యాయములనుబట్టి యేలుచుండెను.]]></a:t>
+              <a:t><![CDATA[5. And when the Syrians of Damascus came to help Hadadezer king of Zobah, David slew of the Syrians]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మరియు అతడు మోయాబీయులను ఓడించి, (పట్టుబడిన వారిని) నేలపొడుగున పండజేసి, తాడుతో కొలిచి రెండు తాడుల]]></a:t>
+              <a:t><![CDATA[fought against Hadadezer, and smitten him: for Hadadezer had wars with Toi. And Joram brought with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​సెరూయా కుమారుడగు యోవాబు సైన్యమునకు అధి పతియై యుండెను. అహీలూదు కుమారుడగు యెహోషా పాతు రాజ్యపు]]></a:t>
+              <a:t><![CDATA[two and twenty thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దస్తావేజులమీద నుండెను.]]></a:t>
+              <a:t><![CDATA[6. Then David put garrisons in Syria of Damascus: and the Syrians became servants to David, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​అహీటూబు కుమారుడగు సాదోకును అబ్యాతారు కుమారుడగు అహీమెలెకును యాజకులు; శెరాయా లేఖికుడు;]]></a:t>
+              <a:t><![CDATA[brought gifts. And the LORD preserved David anywhere he went.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7959,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ​యెహోయాదా కుమారుడగు బెనాయా కెరేతీయులకును పెలేతీయులకును అధిపతి; దావీదు కుమారులు సభా ముఖ్యులు.]]></a:t>
+              <a:t><![CDATA[7. And David took the shields of gold that were on the servants of Hadadezer, and brought them to]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. And from Betah, and from Berothai, cities of Hadadezer, king David took exceeding much brass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. When Toi king of Hamath heard that David had smitten all the host of Hadadezer,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొడుగుననున్నవారు చావవలెననియు, ఒకతాడు పొడు గున నున్నవారు బ్రతుకవచ్చుననియు నిర్ణయించెను. అంతట]]></a:t>
+              <a:t><![CDATA[him vessels of silver, and vessels of gold, and vessels of brass:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మోయాబీయులు దావీదునకు దాసులై కప్పము చెల్లించుచుండిరి.]]></a:t>
+              <a:t><![CDATA[11. Which also king David did dedicate unto the LORD, with the silver and gold that he had dedicated]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. సోబారాజును రెహోబు కుమారుడునగు హదదెజరు యూఫ్రటీసు నదివరకు తన రాజ్యమును వ్యాపింపజేయవలెనని బయలుదేరగా]]></a:t>
+              <a:t><![CDATA[of all nations which he subdued;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదు అతని నోడించి]]></a:t>
+              <a:t><![CDATA[12. Of Syria, and of Moab, and of the children of Ammon, and of the Philistines, and of Amalek, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అతనియొద్దనుండి వెయ్యిన్ని యేడు వందల మంది గుఱ్ఱపు రౌతులను ఇరువది వేల కాల్బలమును పట్టు కొని, వారి]]></a:t>
+              <a:t><![CDATA[of the spoil of Hadadezer, son of Rehob, king of Zobah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గుఱ్ఱములలో నూటిని ఉంచుకొని, మిగిలిన వాటికి చీలమండ నరములను తెగవేయించెను.]]></a:t>
+              <a:t><![CDATA[13. And David got him a name when he returned from smiting of the Syrians in the valley of salt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>