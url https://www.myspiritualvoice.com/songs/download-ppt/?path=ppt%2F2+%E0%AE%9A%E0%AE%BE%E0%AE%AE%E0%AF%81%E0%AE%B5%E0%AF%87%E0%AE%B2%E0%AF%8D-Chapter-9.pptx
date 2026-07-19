--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -47,50 +47,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -99,50 +103,52 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -268,53 +274,55 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -483,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத் தாவீதினிடத்தில் வந்தபோது, முகங்குப்புற விழுந்துவணங்கினான்; அப்பொழுது தாவீது: மேவிபோசேத்தே என்றான்; அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தாவீதுராஜா அவனை லோதேபாரிலிருக்கிற அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டிலிருந்து அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -701,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது அவனைப் பார்த்து: நீ பயப்படாதே; உன் தகப்பனாகிய யோனத்தான்நிமித்தம் நான் நிச்சயமாய் உனக்குத் தயைசெய்து, உன் தகப்பனாகிய சவுலின் நிலங்களையெல்லாம் உனக்குத் திரும்பக்கொடுப்பேன்; நீ என் பந்தியில் நித்தம் அப்பம் புசிப்பாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத் தாவீதினிடத்தில் வந்தபோது, முகங்குப்புற விழுந்துவணங்கினான்; அப்பொழுது தாவீது: மேவிபோசேத்தே என்றான்; அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1028,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் வணங்கி: செத்த நாயைப்போலிருக்கிற என்னை நீர் நோக்கிப்பார்க்கிறதற்கு, உமது அடியான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. தாவீது அவனைப் பார்த்து: நீ பயப்படாதே; உன் தகப்பனாகிய யோனத்தான்நிமித்தம் நான் நிச்சயமாய் உனக்குத் தயைசெய்து, உன் தகப்பனாகிய சவுலின் நிலங்களையெல்லாம் உனக்குத் திரும்பக்கொடுப்பேன்; நீ என் பந்தியில் நித்தம் அப்பம் புசிப்பாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1137,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார் எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன் வணங்கி: செத்த நாயைப்போலிருக்கிற என்னை நீர் நோக்கிப்பார்க்கிறதற்கு, உமது அடியான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1246,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார் எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன் வணங்கி: செத்த நாயைப்போலிருக்கிற என்னை நீர் நோக்கிப்பார்க்கிறதற்கு, உமது அடியான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1355,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன் மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும் இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார் எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1573,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன் மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும் இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார் எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1900,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான் என்று ராஜா சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன் மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும் இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2118,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான் என்று ராஜா சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2227,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான் என்று ராஜா சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2336,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேவிபோசேத் ராஜாவின் பந்தியில் நித்தம் அசனம்பண்ணுகிறவனாயிருந்தபடியினால், எருசலேமிலே குடியிருந்தான்; அவனுக்கு இரண்டு காலும் முடமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2445,50 +2453,159 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[13. மேவிபோசேத் ராஜாவின் பந்தியில் நித்தம் அசனம்பண்ணுகிறவனாயிருந்தபடியினால், எருசலேமிலே குடியிருந்தான்; அவனுக்கு இரண்டு காலும் முடமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2554,51 +2671,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சவுலின் வீட்டு வேலைக்காரனாகிய சீபா என்னும் பேருள்ளவனைத் தாவீதினிடத்தில் அழைத்துவந்தார்கள்; ராஜா அவனைப் பார்த்து: நீதானா சீபா என்று கேட்டான்; அவன் அடியேன்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. யோனத்தான்நிமித்தம் என்னால் தயவுபெறத்தக்கவன் எவனாவது சவுலின் வீட்டாரில் இன்னும் மீதியாயிருக்கிறவன் உண்டா என்று தாவீது கேட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. மேவிபோசேத் ராஜாவின் பந்தியில் நித்தம் அசனம்பண்ணுகிறவனாயிருந்தபடியினால், எருசலேமிலே குடியிருந்தான்; அவனுக்கு இரண்டு காலும் முடமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2772,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜா: தேவன்நிமித்தம் நான் சவுலின் குடும்பத்தாருக்குத் தயைசெய்யும்படி அவன் வீட்டாரில் யாதொருவன் இன்னும் மீதியாய் இருக்கிறானா என்று கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இன்னும் யோனத்தானுக்கு இரண்டு கால்களும் முடமான ஒரு குமாரன் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது சவுலின் வீட்டு வேலைக்காரனாகிய சீபா என்னும் பேருள்ளவனைத் தாவீதினிடத்தில் அழைத்துவந்தார்கள்; ராஜா அவனைப் பார்த்து: நீதானா சீபா என்று கேட்டான்; அவன் அடியேன்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2990,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் எங்கே என்று ராஜா கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இதோ, அவன் லோதேபாரிலே அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டில் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜா: தேவன்நிமித்தம் நான் சவுலின் குடும்பத்தாருக்குத் தயைசெய்யும்படி அவன் வீட்டாரில் யாதொருவன் இன்னும் மீதியாய் இருக்கிறானா என்று கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இன்னும் யோனத்தானுக்கு இரண்டு கால்களும் முடமான ஒரு குமாரன் இருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3208,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீதுராஜா அவனை லோதேபாரிலிருக்கிற அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டிலிருந்து அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[4. அவன் எங்கே என்று ராஜா கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இதோ, அவன் லோதேபாரிலே அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டில் இருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3287,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469515770" r:id="rId1"/>
+    <p:sldLayoutId id="2473434372" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3491,54 +3717,70 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -3691,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రప్పిం చెను.]]></a:t>
+              <a:t><![CDATA[5. Then king David sent, and fetched him out of the house of Machir, the son of Ammiel, from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3823,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. సౌలు కుమారుడైన యోనాతానునకు పుట్టిన మెఫీబోషెతు దావీదునొద్దకు వచ్చి సాగిలపడి నమస్కారము చేయగా]]></a:t>
+              <a:t><![CDATA[Lodebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3955,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దావీదుమెఫీబోషెతూ అని అతని పిలిచి నప్పుడు అతడుచిత్తము, నీ దాసుడనైన నేనున్నాననెను.]]></a:t>
+              <a:t><![CDATA[6. Now when Mephibosheth, the son of Jonathan, the son of Saul, was come unto David, he fell on his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4087,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అందుకు దావీదునీవు భయపడవద్దు, నీ తండ్రియైన యోనాతాను నిమిత్తము నిజముగా నేను నీకు ఉపకారము చూపి, నీ]]></a:t>
+              <a:t><![CDATA[face, and did reverence. And David said, Mephibosheth. And he answered, Behold your servant!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4219,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పితరుడైన సౌలు భూమి అంతయు నీకు మరల ఇప్పింతును; మరియు నీవు సదాకాలము నా బల్లయొద్దనే భోజనముచేయుదువని]]></a:t>
+              <a:t><![CDATA[7. And David said unto him, Fear not: for I will surely show you kindness for Jonathan your father's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4351,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సెలవియ్యగా]]></a:t>
+              <a:t><![CDATA[sake, and will restore you all the land of Saul your father; and you shall eat bread at my table]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4483,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అతడు నమస్క రించిచచ్చిన కుక్కవంటివాడనైన నాయెడల నీవు దయ చూపుటకు నీ దాసుడనగు నేను ఎంతటివాడను? అనెను.]]></a:t>
+              <a:t><![CDATA[continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4615,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అప్పుడు రాజు సౌలు సేవకుడైన సీబాను పిలువనంపిసౌలునకును అతని కుటుంబమునకును కలిగిన సొత్తంతటిని నీ]]></a:t>
+              <a:t><![CDATA[8. And he bowed himself, and said, What is your servant, that you should look upon such a dead dog]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4747,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యజమానుని కుమారునికి నేనిప్పించి యున్నాను;]]></a:t>
+              <a:t><![CDATA[as I am?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4879,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. కాబట్టి నీవును నీ కుమారులును నీ దాసులును అతనికొరకు ఆ భూమిని సాగుబడిజేసి, నీ యజమానుని]]></a:t>
+              <a:t><![CDATA[9. Then the king called to Ziba, Saul's servant, and said unto him, I have given unto your master's]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5011,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యోనాతానునుబట్టి నేను ఉపకారము చూపుటకు సౌలు కుటుంబములో ఎవడైన కలడాయని దావీదు అడి గెను.]]></a:t>
+              <a:t><![CDATA[1. And David said, Is there yet any that is left of the house of Saul, that I may show him kindness]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5143,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారునికిభోజనమునకై ఆహారము కలుగునట్లు నీవు దాని పంట తేవలెను; నీ యజమానుని కుమారుడైన మెఫీబోషెతు]]></a:t>
+              <a:t><![CDATA[son all that pertained to Saul and to all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎల్లప్పుడును నా బల్లయొద్దనే భోజనము చేయునని సెల విచ్చెను. ఈ సీబాకు పదునైదుమంది కుమారులును ఇరువదిమంది]]></a:t>
+              <a:t><![CDATA[10. You therefore, and your sons, and your servants, shall till the land for him, and you shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసులును ఉండిరి.]]></a:t>
+              <a:t><![CDATA[bring in the fruits, that your master's son may have food to eat: but Mephibosheth your master's son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నా యేలినవాడగు రాజు తన దాసునికిచ్చిన యాజ్ఞ అంతటి చొప్పున నీ దాసుడనైన నేను చేసెదనని సీబా రాజుతో]]></a:t>
+              <a:t><![CDATA[shall eat bread always at my table. Now Ziba had fifteen sons and twenty servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పెను. కాగా మెఫీబోషెతు రాజకుమారులలో ఒకడైనట్టుగా రాజు బల్లయొద్దనే భోజనము చేయుచుండెను.]]></a:t>
+              <a:t><![CDATA[11. Then said Ziba unto the king, According to all that my lord the king has commanded his servant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. మెఫీ బోషెతునకు ఒకచిన్న కుమారుడుండెను, వాని పేరు మీకా. మరియు సీబా యింటిలో కాపురమున్న వారందరు]]></a:t>
+              <a:t><![CDATA[so shall your servant do. As for Mephibosheth, said the king, he shall eat at my table, as one of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మెఫీబోషెతునకు దాసులుగా ఉండిరి.]]></a:t>
+              <a:t><![CDATA[the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మెఫీబోషెతు యెరూషలేములో కాపురముండి సదాకాలము రాజు బల్లయొద్ద భోజనము చేయుచుండెను. అతని కాళ్లు]]></a:t>
+              <a:t><![CDATA[12. And Mephibosheth had a young son, whose name was Micha. And all that dwelt in the house of Ziba]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6441,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రెండును కుంటివి.]]></a:t>
+              <a:t><![CDATA[were servants unto Mephibosheth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So Mephibosheth dwelt in Jerusalem: for he did eat continually at the king's table; and was lame]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. సౌలు కుటుంబమునకు సేవకుడగు సీబాయను ఒకడుండగా వారు అతనిని దావీదునొద్దకు పిలువనంపిరి. రాజుసీబావు]]></a:t>
+              <a:t><![CDATA[for Jonathan's sake?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[on both his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవేగదా అని అడుగగా అతడునీ దాసుడనైన నేనే సీబాను అనెను.]]></a:t>
+              <a:t><![CDATA[2. And there was of the house of Saul a servant whose name was Ziba. And when they had called him]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ​రాజుయెహోవా నాకు దయచూపినట్లుగా నేను ఉపకారము చేయుటకు సౌలు కుటుంబములో ఎవడైననొకడు శేషించియున్నాడా]]></a:t>
+              <a:t><![CDATA[unto David, the king said unto him, Are you Ziba? And he said, Your servant is he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యని అతని నడుగగా సీబాయోనాతానుకు కుంటికాళ్లు గల కుమారుడొకడున్నాడని రాజుతో మనవిచేసెను.]]></a:t>
+              <a:t><![CDATA[3. And the king said, Is there not yet any of the house of Saul, that I may show the kindness of God]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ​​అతడెక్కడ ఉన్నాడని రాజు అడుగగా సీబాచిత్త గించుము, అతడు లోదెబారులో అమీ్మయేలు కుమారుడగు మాకీరు ఇంట]]></a:t>
+              <a:t><![CDATA[unto him? And Ziba said unto the king, Jonathan has yet a son, which is lame on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నున్నాడని రాజుతో అనెను.]]></a:t>
+              <a:t><![CDATA[4. And the king said unto him, Where is he? And Ziba said unto the king, Behold, he is in the house]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అప్పుడు రాజైన దావీదు మనుష్యులను పంపి లోదెబారులో నున్న అమీ్మయేలు కుమారుడగు మాకీరు ఇంటనుండి అతని]]></a:t>
+              <a:t><![CDATA[of Machir, the son of Ammiel, in Lodebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7184,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7294,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7469,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>28</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>