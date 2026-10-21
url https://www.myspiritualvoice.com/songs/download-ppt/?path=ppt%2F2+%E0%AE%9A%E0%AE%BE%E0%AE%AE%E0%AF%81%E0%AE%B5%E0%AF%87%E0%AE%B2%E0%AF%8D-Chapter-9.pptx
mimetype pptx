--- v1 (2026-07-19)
+++ v2 (2026-10-21)
@@ -51,50 +51,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -105,50 +109,52 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -276,53 +282,55 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீதுராஜா அவனை லோதேபாரிலிருக்கிற அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டிலிருந்து அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And the king said unto him, Where is he? And Ziba said unto the king, Behold, he is in the house of Machir, the son of Ammiel, in Lodebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது தாவீதுராஜா அவனை லோதேபாரிலிருக்கிற அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டிலிருந்து அழைப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[5. Then king David sent, and fetched him out of the house of Machir, the son of Ammiel, from Lodebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத் தாவீதினிடத்தில் வந்தபோது, முகங்குப்புற விழுந்துவணங்கினான்; அப்பொழுது தாவீது: மேவிபோசேத்தே என்றான்; அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Then king David sent, and fetched him out of the house of Machir, the son of Ammiel, from Lodebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத் தாவீதினிடத்தில் வந்தபோது, முகங்குப்புற விழுந்துவணங்கினான்; அப்பொழுது தாவீது: மேவிபோசேத்தே என்றான்; அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Now when Mephibosheth, the son of Jonathan, the son of Saul, was come unto David, he fell on his face, and did reverence. And David said, Mephibosheth. And he answered, Behold your servant!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது அவனைப் பார்த்து: நீ பயப்படாதே; உன் தகப்பனாகிய யோனத்தான்நிமித்தம் நான் நிச்சயமாய் உனக்குத் தயைசெய்து, உன் தகப்பனாகிய சவுலின் நிலங்களையெல்லாம் உனக்குத் திரும்பக்கொடுப்பேன்; நீ என் பந்தியில் நித்தம் அப்பம் புசிப்பாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. Now when Mephibosheth, the son of Jonathan, the son of Saul, was come unto David, he fell on his face, and did reverence. And David said, Mephibosheth. And he answered, Behold your servant!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது அவனைப் பார்த்து: நீ பயப்படாதே; உன் தகப்பனாகிய யோனத்தான்நிமித்தம் நான் நிச்சயமாய் உனக்குத் தயைசெய்து, உன் தகப்பனாகிய சவுலின் நிலங்களையெல்லாம் உனக்குத் திரும்பக்கொடுப்பேன்; நீ என் பந்தியில் நித்தம் அப்பம் புசிப்பாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And David said unto him, Fear not: for I will surely show you kindness for Jonathan your father's sake, and will restore you all the land of Saul your father; and you shall eat bread at my table continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீது அவனைப் பார்த்து: நீ பயப்படாதே; உன் தகப்பனாகிய யோனத்தான்நிமித்தம் நான் நிச்சயமாய் உனக்குத் தயைசெய்து, உன் தகப்பனாகிய சவுலின் நிலங்களையெல்லாம் உனக்குத் திரும்பக்கொடுப்பேன்; நீ என் பந்தியில் நித்தம் அப்பம் புசிப்பாய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And David said unto him, Fear not: for I will surely show you kindness for Jonathan your father's sake, and will restore you all the land of Saul your father; and you shall eat bread at my table continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் வணங்கி: செத்த நாயைப்போலிருக்கிற என்னை நீர் நோக்கிப்பார்க்கிறதற்கு, உமது அடியான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And David said unto him, Fear not: for I will surely show you kindness for Jonathan your father's sake, and will restore you all the land of Saul your father; and you shall eat bread at my table continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் வணங்கி: செத்த நாயைப்போலிருக்கிற என்னை நீர் நோக்கிப்பார்க்கிறதற்கு, உமது அடியான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And he bowed himself, and said, What is your servant, that you should look upon such a dead dog as I am?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார் எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[8. And he bowed himself, and said, What is your servant, that you should look upon such a dead dog as I am?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோனத்தான்நிமித்தம் என்னால் தயவுபெறத்தக்கவன் எவனாவது சவுலின் வீட்டாரில் இன்னும் மீதியாயிருக்கிறவன் உண்டா என்று தாவீது கேட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And David said, Is there yet any that is left of the house of Saul, that I may show him kindness for Jonathan's sake?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார் எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[9. Then the king called to Ziba, Saul's servant, and said unto him, I have given unto your master's son all that pertained to Saul and to all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன் மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும் இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then the king called to Ziba, Saul's servant, and said unto him, I have given unto your master's son all that pertained to Saul and to all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன் மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும் இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. You therefore, and your sons, and your servants, shall till the land for him, and you shall bring in the fruits, that your master's son may have food to eat: but Mephibosheth your master's son shall eat bread always at my table. Now Ziba had fifteen sons and twenty servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன் மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும் இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. You therefore, and your sons, and your servants, shall till the land for him, and you shall bring in the fruits, that your master's son may have food to eat: but Mephibosheth your master's son shall eat bread always at my table. Now Ziba had fifteen sons and twenty servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான் என்று ராஜா சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. You therefore, and your sons, and your servants, shall till the land for him, and you shall bring in the fruits, that your master's son may have food to eat: but Mephibosheth your master's son shall eat bread always at my table. Now Ziba had fifteen sons and twenty servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான் என்று ராஜா சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. You therefore, and your sons, and your servants, shall till the land for him, and you shall bring in the fruits, that your master's son may have food to eat: but Mephibosheth your master's son shall eat bread always at my table. Now Ziba had fifteen sons and twenty servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான் என்று ராஜா சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. Then said Ziba unto the king, According to all that my lord the king has commanded his servant, so shall your servant do. As for Mephibosheth, said the king, he shall eat at my table, as one of the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then said Ziba unto the king, According to all that my lord the king has commanded his servant, so shall your servant do. As for Mephibosheth, said the king, he shall eat at my table, as one of the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then said Ziba unto the king, According to all that my lord the king has commanded his servant, so shall your servant do. As for Mephibosheth, said the king, he shall eat at my table, as one of the king's sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேவிபோசேத் ராஜாவின் பந்தியில் நித்தம் அசனம்பண்ணுகிறவனாயிருந்தபடியினால், எருசலேமிலே குடியிருந்தான்; அவனுக்கு இரண்டு காலும் முடமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And Mephibosheth had a young son, whose name was Micha. And all that dwelt in the house of Ziba were servants unto Mephibosheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,51 +2679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோனத்தான்நிமித்தம் என்னால் தயவுபெறத்தக்கவன் எவனாவது சவுலின் வீட்டாரில் இன்னும் மீதியாயிருக்கிறவன் உண்டா என்று தாவீது கேட்டான்.]]></a:t>
+              <a:t><![CDATA[1. And David said, Is there yet any that is left of the house of Saul, that I may show him kindness for Jonathan's sake?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2780,51 +2788,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேவிபோசேத் ராஜாவின் பந்தியில் நித்தம் அசனம்பண்ணுகிறவனாயிருந்தபடியினால், எருசலேமிலே குடியிருந்தான்; அவனுக்கு இரண்டு காலும் முடமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And Mephibosheth had a young son, whose name was Micha. And all that dwelt in the house of Ziba were servants unto Mephibosheth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So Mephibosheth dwelt in Jerusalem: for he did eat continually at the king's table; and was lame on both his feet.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. So Mephibosheth dwelt in Jerusalem: for he did eat continually at the king's table; and was lame on both his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +3115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சவுலின் வீட்டு வேலைக்காரனாகிய சீபா என்னும் பேருள்ளவனைத் தாவீதினிடத்தில் அழைத்துவந்தார்கள்; ராஜா அவனைப் பார்த்து: நீதானா சீபா என்று கேட்டான்; அவன் அடியேன்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And there was of the house of Saul a servant whose name was Ziba. And when they had called him unto David, the king said unto him, Are you Ziba? And he said, Your servant is he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +3224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது சவுலின் வீட்டு வேலைக்காரனாகிய சீபா என்னும் பேருள்ளவனைத் தாவீதினிடத்தில் அழைத்துவந்தார்கள்; ராஜா அவனைப் பார்த்து: நீதானா சீபா என்று கேட்டான்; அவன் அடியேன்தான் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And there was of the house of Saul a servant whose name was Ziba. And when they had called him unto David, the king said unto him, Are you Ziba? And he said, Your servant is he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +3333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜா: தேவன்நிமித்தம் நான் சவுலின் குடும்பத்தாருக்குத் தயைசெய்யும்படி அவன் வீட்டாரில் யாதொருவன் இன்னும் மீதியாய் இருக்கிறானா என்று கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இன்னும் யோனத்தானுக்கு இரண்டு கால்களும் முடமான ஒரு குமாரன் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the king said, Is there not yet any of the house of Saul, that I may show the kindness of God unto him? And Ziba said unto the king, Jonathan has yet a son, which is lame on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது ராஜா: தேவன்நிமித்தம் நான் சவுலின் குடும்பத்தாருக்குத் தயைசெய்யும்படி அவன் வீட்டாரில் யாதொருவன் இன்னும் மீதியாய் இருக்கிறானா என்று கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இன்னும் யோனத்தானுக்கு இரண்டு கால்களும் முடமான ஒரு குமாரன் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the king said, Is there not yet any of the house of Saul, that I may show the kindness of God unto him? And Ziba said unto the king, Jonathan has yet a son, which is lame on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் எங்கே என்று ராஜா கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இதோ, அவன் லோதேபாரிலே அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டில் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And the king said, Is there not yet any of the house of Saul, that I may show the kindness of God unto him? And Ziba said unto the king, Jonathan has yet a son, which is lame on his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் எங்கே என்று ராஜா கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இதோ, அவன் லோதேபாரிலே அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டில் இருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And the king said unto him, Where is he? And Ziba said unto the king, Behold, he is in the house of Machir, the son of Ammiel, in Lodebar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473434372" r:id="rId1"/>
+    <p:sldLayoutId id="2481564085" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3741,50 +3967,66 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Then king David sent, and fetched him out of the house of Machir, the son of Ammiel, from]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய மாகீரின் வீட்டில் இருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lodebar.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது தாவீதுராஜா அவனை லோதேபாரிலிருக்கிற அம்மியேலின் குமாரனாகிய மாகீரின் வீட்டிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now when Mephibosheth, the son of Jonathan, the son of Saul, was come unto David, he fell on his]]></a:t>
+              <a:t><![CDATA[அழைப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[face, and did reverence. And David said, Mephibosheth. And he answered, Behold your servant!]]></a:t>
+              <a:t><![CDATA[6. சவுலின் குமாரனாகிய யோனத்தானின் மகன் மேவிபோசேத் தாவீதினிடத்தில் வந்தபோது, முகங்குப்புற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And David said unto him, Fear not: for I will surely show you kindness for Jonathan your father's]]></a:t>
+              <a:t><![CDATA[விழுந்துவணங்கினான்; அப்பொழுது தாவீது: மேவிபோசேத்தே என்றான்; அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sake, and will restore you all the land of Saul your father; and you shall eat bread at my table]]></a:t>
+              <a:t><![CDATA[7. தாவீது அவனைப் பார்த்து: நீ பயப்படாதே; உன் தகப்பனாகிய யோனத்தான்நிமித்தம் நான் நிச்சயமாய் உனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[continually.]]></a:t>
+              <a:t><![CDATA[தயைசெய்து, உன் தகப்பனாகிய சவுலின் நிலங்களையெல்லாம் உனக்குத் திரும்பக்கொடுப்பேன்; நீ என் பந்தியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he bowed himself, and said, What is your servant, that you should look upon such a dead dog]]></a:t>
+              <a:t><![CDATA[நித்தம் அப்பம் புசிப்பாய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as I am?]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன் வணங்கி: செத்த நாயைப்போலிருக்கிற என்னை நீர் நோக்கிப்பார்க்கிறதற்கு, உமது அடியான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then the king called to Ziba, Saul's servant, and said unto him, I have given unto your master's]]></a:t>
+              <a:t><![CDATA[எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And David said, Is there yet any that is left of the house of Saul, that I may show him kindness]]></a:t>
+              <a:t><![CDATA[1. யோனத்தான்நிமித்தம் என்னால் தயவுபெறத்தக்கவன் எவனாவது சவுலின் வீட்டாரில் இன்னும் மீதியாயிருக்கிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son all that pertained to Saul and to all his house.]]></a:t>
+              <a:t><![CDATA[9. ராஜா சவுலின் வேலைக்காரனாகிய சீபாவை அழைப்பித்து, அவனை நோக்கி: சவுலுக்கும் அவர் வீட்டார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. You therefore, and your sons, and your servants, shall till the land for him, and you shall]]></a:t>
+              <a:t><![CDATA[எல்லாருக்கும் இருந்த யாவையும் உன் எஜமானுடைய குமாரனுக்குக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring in the fruits, that your master's son may have food to eat: but Mephibosheth your master's son]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் நீ உன் குமாரரையும் உன் வேலைக்காரரையும் கூட்டிக்கொண்டு, உன் எஜமானுடைய குமாரன் புசிக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall eat bread always at my table. Now Ziba had fifteen sons and twenty servants.]]></a:t>
+              <a:t><![CDATA[அப்பம் உண்டாயிருக்கும்படி, அந்த நிலத்தைப் பயிரிட்டு அதின் பலனைச் சேர்ப்பாயாக; உன் எஜமானுடைய குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said Ziba unto the king, According to all that my lord the king has commanded his servant,]]></a:t>
+              <a:t><![CDATA[மேவிபோசேத் நிமித்தம் என் பந்தியிலே அப்பம் புசிப்பான் என்றான்; சீபாவுக்குப் பதினைந்து குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so shall your servant do. As for Mephibosheth, said the king, he shall eat at my table, as one of]]></a:t>
+              <a:t><![CDATA[இருபது வேலைக்காரரும் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the king's sons.]]></a:t>
+              <a:t><![CDATA[11. சீபா, ராஜாவை நோக்கி: ராஜாவாகிய என் ஆண்டவன் தமது அடியானுக்குக் கட்டளையிட்டபடியெல்லாம் உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Mephibosheth had a young son, whose name was Micha. And all that dwelt in the house of Ziba]]></a:t>
+              <a:t><![CDATA[அடியானாகிய நான் செய்வேன் என்றான். ராஜகுமாரரில் ஒருவனைப்போல, மேவிபோசேத் என் பந்தியிலே அசனம்பண்ணுவான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were servants unto Mephibosheth.]]></a:t>
+              <a:t><![CDATA[என்று ராஜா சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. So Mephibosheth dwelt in Jerusalem: for he did eat continually at the king's table; and was lame]]></a:t>
+              <a:t><![CDATA[12. மேவிபோசேத்திற்கு மீகா என்னும் பேருள்ள சிறுவனாகிய ஒரு குமாரன் இருந்தான், சீபாவின் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for Jonathan's sake?]]></a:t>
+              <a:t><![CDATA[உண்டா என்று தாவீது கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7079,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on both his feet.]]></a:t>
+              <a:t><![CDATA[குடியிருந்த யாவரும் மேவிபோசேத்திற்கு வேலைக்காரராயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. மேவிபோசேத் ராஜாவின் பந்தியில் நித்தம் அசனம்பண்ணுகிறவனாயிருந்தபடியினால், எருசலேமிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 சாமுவேல் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[குடியிருந்தான்; அவனுக்கு இரண்டு காலும் முடமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And there was of the house of Saul a servant whose name was Ziba. And when they had called him]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது சவுலின் வீட்டு வேலைக்காரனாகிய சீபா என்னும் பேருள்ளவனைத் தாவீதினிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto David, the king said unto him, Are you Ziba? And he said, Your servant is he.]]></a:t>
+              <a:t><![CDATA[அழைத்துவந்தார்கள்; ராஜா அவனைப் பார்த்து: நீதானா சீபா என்று கேட்டான்; அவன் அடியேன்தான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the king said, Is there not yet any of the house of Saul, that I may show the kindness of God]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது ராஜா: தேவன்நிமித்தம் நான் சவுலின் குடும்பத்தாருக்குத் தயைசெய்யும்படி அவன் வீட்டாரில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him? And Ziba said unto the king, Jonathan has yet a son, which is lame on his feet.]]></a:t>
+              <a:t><![CDATA[யாதொருவன் இன்னும் மீதியாய் இருக்கிறானா என்று கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the king said unto him, Where is he? And Ziba said unto the king, Behold, he is in the house]]></a:t>
+              <a:t><![CDATA[யோனத்தானுக்கு இரண்டு கால்களும் முடமான ஒரு குமாரன் இருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Machir, the son of Ammiel, in Lodebar.]]></a:t>
+              <a:t><![CDATA[4. அவன் எங்கே என்று ராஜா கேட்டதற்கு, சீபா ராஜாவைப் பார்த்து: இதோ, அவன் லோதேபாரிலே அம்மியேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 சாமுவேல் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +8481,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>32</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>