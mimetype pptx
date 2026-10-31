--- v1 (2026-08-03)
+++ v2 (2026-10-31)
@@ -67,56 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,53 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-[...1 lines deleted...]
-    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -317,56 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப் விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[5. When I call to remembrance the sincere faith that is in you, which dwelt first in your grandmother Lois, and your mother Eunice; and I am persuaded that in you also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப் விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[5. When I call to remembrance the sincere faith that is in you, which dwelt first in your grandmother Lois, and your mother Eunice; and I am persuaded that in you also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
+              <a:t><![CDATA[6. Wherefore I put you in remembrance that you stir up the gift of God, which is in you by the putting on of my hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
+              <a:t><![CDATA[6. Wherefore I put you in remembrance that you stir up the gift of God, which is in you by the putting on of my hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் ரோமாவில் வந்திருந்தபோது அதிக ஜாக்கிரதையாய் என்னைத்தேடிக் கண்டுபிடித்தான்.]]></a:t>
+              <a:t><![CDATA[7. For God has not given us the spirit of fear; but of power, and of love, and of a sound mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால், என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
+              <a:t><![CDATA[7. For God has not given us the spirit of fear; but of power, and of love, and of a sound mind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால், என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
+              <a:t><![CDATA[8. Be not you therefore ashamed of the testimony of our Lord, nor of me his prisoner: but be you partaker of the afflictions of the gospel according to the power of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினால் உண்டாயிருக்கிற ஜீவனைப்பற்றிய வாக்குத்தத்தத்தின்படி, தேவனுடைய சித்தத்தினாலே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
+              <a:t><![CDATA[8. Be not you therefore ashamed of the testimony of our Lord, nor of me his prisoner: but be you partaker of the afflictions of the gospel according to the power of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினால் உண்டாயிருக்கிற ஜீவனைப்பற்றிய வாக்குத்தத்தத்தின்படி, தேவனுடைய சித்தத்தினாலே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
+              <a:t><![CDATA[9. Who has saved us, and called us with an holy calling, not according to our works, but according to his own purpose and grace, which was given us in Christ Jesus before the world began,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[9. Who has saved us, and called us with an holy calling, not according to our works, but according to his own purpose and grace, which was given us in Christ Jesus before the world began,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, according to the promise of life which is in Christ Jesus,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[9. Who has saved us, and called us with an holy calling, not according to our works, but according to his own purpose and grace, which was given us in Christ Jesus before the world began,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[10. But is now made manifest by the appearing of our Saviour Jesus Christ, who has abolished death, and has brought life and immortality to light through the gospel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[10. But is now made manifest by the appearing of our Saviour Jesus Christ, who has abolished death, and has brought life and immortality to light through the gospel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[11. Unto which I am appointed a preacher, and an apostle, and a teacher of the Gentiles.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னிலுள்ள மாயமற்ற விசுவாசத்தை நினைவுகூருகிறதினால், என் முன்னோர்கள் முதற்கொண்டு சுத்த மனச்சாட்சியோடே ஆராதித்துவரும் தேவனை நான் ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. For the which cause I also suffer these things: nevertheless I am not ashamed: for I know whom I have believed, and am persuaded that he is able to keep that which I have committed unto him against that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னிலுள்ள மாயமற்ற விசுவாசத்தை நினைவுகூருகிறதினால், என் முன்னோர்கள் முதற்கொண்டு சுத்த மனச்சாட்சியோடே ஆராதித்துவரும் தேவனை நான் ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. For the which cause I also suffer these things: nevertheless I am not ashamed: for I know whom I have believed, and am persuaded that he is able to keep that which I have committed unto him against that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[12. For the which cause I also suffer these things: nevertheless I am not ashamed: for I know whom I have believed, and am persuaded that he is able to keep that which I have committed unto him against that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Hold fast the form of sound words, which you have heard of me, in faith and love which is in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. Hold fast the form of sound words, which you have heard of me, in faith and love which is in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. That good thing which was committed unto you keep by the Holy Spirit which dwells in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, according to the promise of life which is in Christ Jesus,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[14. That good thing which was committed unto you keep by the Holy Spirit which dwells in us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் நமக்குப் பயமுள்ள ஆவியைக் கொடாமல், பலமும் அன்பும் தெளிந்த புத்தியுமுள்ள ஆவியையே கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. This you know, that all they which are in Asia be turned away from me; of whom are Phygellus and Hermogenes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[15. This you know, that all they which are in Asia be turned away from me; of whom are Phygellus and Hermogenes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[16. The Lord give mercy unto the house of Onesiphorus; for he often refreshed me, and was not ashamed of my chain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[16. The Lord give mercy unto the house of Onesiphorus; for he often refreshed me, and was not ashamed of my chain:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[17. But, when he was in Rome, he sought me out very diligently, and found me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[18. The Lord grant unto him that he may find mercy of the Lord in that day: and in how many things he ministered unto me at Ephesus, you know very well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[18. The Lord grant unto him that he may find mercy of the Lord in that day: and in how many things he ministered unto me at Ephesus, you know very well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது; அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது; அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[18. The Lord grant unto him that he may find mercy of the Lord in that day: and in how many things he ministered unto me at Ephesus, you know very well.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,269 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[11. அதற்கு நான் பிரசங்கியாகவும், அப்போஸ்தலனாகவும், புறஜாதியாருக்குப் போதகனாகவும் நியமிக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[2. To Timothy, my dearly beloved son: Grace, mercy, and peace, from God the Father and Christ Jesus our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[2. To Timothy, my dearly beloved son: Grace, mercy, and peace, from God the Father and Christ Jesus our Lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[3. I thank God, whom I serve from my forefathers with pure conscience, that without ceasing I have remembrance of you in my prayers night and day;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[3. I thank God, whom I serve from my forefathers with pure conscience, that without ceasing I have remembrance of you in my prayers night and day;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன்னிடத்தில் ஒப்புவிக்கப்பட்ட அந்த நற்பொருளை நமக்குள்ளே வாசம்பண்ணுகிற பரிசுத்த ஆவியினாலே காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[4. Greatly desiring to see you, being mindful of your tears, that I may be filled with joy;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன்னிடத்தில் ஒப்புவிக்கப்பட்ட அந்த நற்பொருளை நமக்குள்ளே வாசம்பண்ணுகிற பரிசுத்த ஆவியினாலே காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[4. Greatly desiring to see you, being mindful of your tears, that I may be filled with joy;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474733143" r:id="rId1"/>
+    <p:sldLayoutId id="2482433728" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5048,78 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5264,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তুমি তো জান, এশিয়াতে যাঁরা আছে, তারা সকলে আমায় ছেড়েচলে গেছে, তাদের মধ্যে ফুগিল্ল ও]]></a:t>
+              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[র্হম্মগিনিও আছে৷]]></a:t>
+              <a:t><![CDATA[நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রভু অনীষিফরের পরিবারকে দয়া করুন, কারণ অনীষিফর বহুবার আমায় সুস্থির হতে সাহায্য করেছিলেন৷ আমি]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারাগারে রয়েছি বলে তিনি কোনদিনই লজ্জাবোধ করেন নি,]]></a:t>
+              <a:t><![CDATA[எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. বরং তিনি রোমে এসে আমাকে তন্ন তন্ন করে খুঁজে বের করে আমার সঙ্গে দেখা করেছিলেন৷]]></a:t>
+              <a:t><![CDATA[7. தேவன் நமக்குப் பயமுள்ள ஆவியைக் கொடாமல், பலமும் அன்பும் தெளிந்த புத்தியுமுள்ள ஆவியையே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. প্রভু তাঁকে এই বর দিন য়েন সেই দিন তিনি প্রভুর কাছে দয়া পান; আর ইফিষে তিনি কিভাবে আমায় সাহায্য]]></a:t>
+              <a:t><![CDATA[கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন, তা তুমি ভাল করেই জান৷]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমি পৌল, খ্রীষ্ট যীশুর একজন প্রেরিত৷ আমি একজন প্রেরিত কারণ ঈশ্বর তাই চেয়েছিলেন৷ লোকদের কাছে]]></a:t>
+              <a:t><![CDATA[என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বর আমাকে পাঠালেন যাতে খ্রীষ্ট যীশুতে জীবন লাভের য়ে প্রতিশ্রুতি রয়েছে, সেই কথা আমি তাদের বলি৷]]></a:t>
+              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তীমথিয়ের কাছে লিখছি৷ তুমি আমার প্রিয় পুত্রের মত৷ পিতা ঈশ্বর ও আমাদের প্রভু খ্রীষ্ট যীশুর কাছ]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সেই সুসমাচার প্রচার করি বলে আমি কষ্টভোগ করছি; কিন্তু তাতে আমি লজ্জা বোধ করি না৷ য়াঁকে আমি]]></a:t>
+              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினால் உண்டாயிருக்கிற ஜீவனைப்பற்றிய வாக்குத்தத்தத்தின்படி, தேவனுடைய சித்தத்தினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে তোমাদের ওপর অনুগ্রহ, দযা ও শান্তি বর্তুক৷]]></a:t>
+              <a:t><![CDATA[அழைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দিনে বা রাতে প্রার্থনার সময় আমি তোমাকে স্মরণ করে থাকি৷ প্রার্থনার সময় তোমার জন্য ঈশ্বরকে]]></a:t>
+              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধন্যবাদ জানাই৷ আমার পিতৃপুরুষরা য়াঁর সেবা করতেন তিনি সেই ঈশ্বর৷ শুদ্ধ বিবেকে আমি সর্বদাই তাঁর সেবা]]></a:t>
+              <a:t><![CDATA[அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে আসছি৷]]></a:t>
+              <a:t><![CDATA[11. அதற்கு நான் பிரசங்கியாகவும், அப்போஸ்தலனாகவும், புறஜாதியாருக்குப் போதகனாகவும் நியமிக்கப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তুমি য়ে আমার জন্যে চোখের জল ফেলেছিলে সে কথা আমার মনে আছে৷ আমি তোমাকে দেখতে খুবই আকাঙ্খা করছি]]></a:t>
+              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাতে আমার অন্তরটা আনন্দে ভরে ওঠে৷]]></a:t>
+              <a:t><![CDATA[ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তোমার আন্তরিক বিশ্বাসের কথাও আমার মনে আছে৷ ঐ ধর্ম বিশ্বাস প্রথমে ছিল তোমার দিদিমা লোযীর ও তোমার]]></a:t>
+              <a:t><![CDATA[அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মা উনীকীর৷ আমি জানি য়ে সেই একই বিশ্বাস তোমার অন্তরে অটুট রয়েছে৷]]></a:t>
+              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. সেই জন্য আমি তোমাকে মনে করিয়ে দিচ্ছি য়ে, তোমার মধ্যে ঈশ্বরের দেওয়া বিশেষ দান রয়েছে৷ আমি যখন]]></a:t>
+              <a:t><![CDATA[வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার ওপর হস্তার্পন করেছিলাম তখন সেই দান ঈশ্বর তোমাকে দিয়েছিলেন৷ এখন আমি চাই য়ে সেই দান তুমি কাজে]]></a:t>
+              <a:t><![CDATA[14. உன்னிடத்தில் ஒப்புவிக்கப்பட்ட அந்த நற்பொருளை நமக்குள்ளே வாசம்பண்ணுகிற பரிசுத்த ஆவியினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করেছি তাঁকে আমি জানি৷ তিনি যা কিছুর ভার আমার ওপর তুলে দিয়েছেন, তা য়ে তিনি সেই মহাদিনটি]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগাও এবং তাকে দিন দিন আরো বাড়তে দাও; য়েমন করে সামান্য অগ্নি শিখা এক প্রলয় অগ্নি সৃষ্টি করে৷]]></a:t>
+              <a:t><![CDATA[காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ঈশ্বর আমাদের ভীরুতার আত্মা দেন নি৷ ঈশ্বর আমাদের পরাক্রম, প্রেম ও আত্মসংযমের আত্মা দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাই আমাদের প্রভু যীশুর কথা লোকদের কাছে বলতে লজ্জা পেও না৷ আমার বিষয়েও লজ্জা বোধ করো না৷ আমি তো]]></a:t>
+              <a:t><![CDATA[விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর জন্য কারাগারে আছি৷ কিন্তু সুসমাচারের জন্য তুমি আমার সঙ্গে দুঃখভোগ কর৷ ঐ কাজ করার জন্য শক্তি]]></a:t>
+              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরই আমাদের দেন৷]]></a:t>
+              <a:t><![CDATA[இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ঈশ্বর আমাদের পরিত্রাণ করেছেন এবং তাঁর পবিত্র প্রজা করেছেন, আমাদের কাজের কারণে নয়, কিন্তু তাঁর]]></a:t>
+              <a:t><![CDATA[17. அவன் ரோமாவில் வந்திருந்தபோது அதிக ஜாக்கிரதையாய் என்னைத்தேடிக் கண்டுபிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজ অনুগ্রহ এবং সংকল্প অনুসারে করেছেন৷ সৃষ্টির বহু পূর্বে ঈশ্বর, খ্রীষ্ট যীশুতে সেই অনুগ্রহ আমাদের]]></a:t>
+              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেন;]]></a:t>
+              <a:t><![CDATA[அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু সেই অনুগ্রহ আমাদের ত্রাণকর্তা খ্রীষ্ট যীশু না আসা পর্যন্ত প্রকাশিত হয় নি৷ যীশু এসে সেই]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[মৃত্যুকে শক্তিহীন করলেন ও তাঁর সুসমাচারের মাধ্যমে জীবনের ও অমরতার পথ দেখালেন৷]]></a:t>
+              <a:t><![CDATA[என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,315 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পর্যন্ত রক্ষা করতে পারেন এই বিষয়ে আমার কোন সন্দেহ নেই৷]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[মনোনীত করা হল৷]]></a:t>
+              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তুমি য়ে সত্য শিক্ষা আমার কাছে পেয়েছ সেই অনুসারে চল৷ খ্রীষ্ট যীশুতে য়ে ভালবাসা ও বিশ্বাস তুমি]]></a:t>
+              <a:t><![CDATA[கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পেয়েছ তা দৃঢ়ভাবে ধরে থাক৷ ঐসব শিক্ষা তোমার সামনে দৃষ্টান্ত স্বরূপ হয়ে থাকবে, সে অনুসারে তোমাকে]]></a:t>
+              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষা দিতে হবে৷]]></a:t>
+              <a:t><![CDATA[சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. য়ে মূল্যবান সত্য তোমার হাতে তুলে দেওয়া হয়েছে তা তুমি আমাদের অন্তরে বাসকারী পবিত্র আত্মার]]></a:t>
+              <a:t><![CDATA[4. உன்னிலுள்ள மாயமற்ற விசுவாசத்தை நினைவுகூருகிறதினால், என் முன்னோர்கள் முதற்கொண்டு சுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্যে রক্ষা কর৷]]></a:t>
+              <a:t><![CDATA[மனச்சாட்சியோடே ஆராதித்துவரும் தேவனை நான் ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>