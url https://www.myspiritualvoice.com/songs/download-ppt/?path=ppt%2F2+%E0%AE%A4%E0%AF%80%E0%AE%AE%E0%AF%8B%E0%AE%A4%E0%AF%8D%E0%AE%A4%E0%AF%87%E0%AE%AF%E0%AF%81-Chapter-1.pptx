--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -59,50 +59,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +131,57 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +313,60 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப் விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப் விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. அவன் ரோமாவில் வந்திருந்தபோது அதிக ஜாக்கிரதையாய் என்னைத்தேடிக் கண்டுபிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவன் நமக்குப் பயமுள்ள ஆவியைக் கொடாமல், பலமும் அன்பும் தெளிந்த புத்தியுமுள்ள ஆவியையே கொடுத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால், என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால், என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினால் உண்டாயிருக்கிற ஜீவனைப்பற்றிய வாக்குத்தத்தத்தின்படி, தேவனுடைய சித்தத்தினாலே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினால் உண்டாயிருக்கிற ஜீவனைப்பற்றிய வாக்குத்தத்தத்தின்படி, தேவனுடைய சித்தத்தினாலே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால், என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
+              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது; அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது; அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
+              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு நான் பிரசங்கியாகவும், அப்போஸ்தலனாகவும், புறஜாதியாருக்குப் போதகனாகவும் நியமிக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. உன்னிலுள்ள மாயமற்ற விசுவாசத்தை நினைவுகூருகிறதினால், என் முன்னோர்கள் முதற்கொண்டு சுத்த மனச்சாட்சியோடே ஆராதித்துவரும் தேவனை நான் ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[4. உன்னிலுள்ள மாயமற்ற விசுவாசத்தை நினைவுகூருகிறதினால், என் முன்னோர்கள் முதற்கொண்டு சுத்த மனச்சாட்சியோடே ஆராதித்துவரும் தேவனை நான் ஸ்தோத்திரிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[5. அந்த விசுவாசம் முந்தி உன் பாட்டியாகிய லோவிசாளுக்குள்ளும் உன் தாயாகிய ஐனிக்கேயாளுக்குள்ளும் நிலைத்திருந்தது; அது உனக்குள்ளும் நிலைத்திருக்கிறதென்று நிச்சயித்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உன்னிடத்தில் ஒப்புவிக்கப்பட்ட அந்த நற்பொருளை நமக்குள்ளே வாசம்பண்ணுகிற பரிசுத்த ஆவியினாலே காத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்நாளிலே அவன் கர்த்தரிடத்தில் இரக்கத்தைக் கண்டடையும்படி, கர்த்தர் அவனுக்கு அனுக்கிரகஞ்செய்வாராக; அவன் எபேசுவிலே செய்த பற்பல உதவிகளையும் நீ நன்றாய் அறிந்திருக்கிறாயே. ஆதலால், என் குமாரனே, நீ கிறிஸ்து இயேசுவிலுள்ள கிருபையில் பலப்படு.]]></a:t>
+              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப் விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[6. இதினிமித்தமாக, நான் உன்மேல் என் கைளை வைத்ததினால் உனக்கு உண்டான தேவவரத்தை நீ அனல்மூட்டி எழுப்பிவிடும்படி உனக்கு நினைப்பூட்டுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆசியா நாட்டிலிருக்கிற யாவரும் அவர்களில் பிகெல்லு எர்மொகெனே முதலாய் என்னைவிட்டுப் விலகினார்களென்று அறிந்திருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[7. தேவன் நமக்குப் பயமுள்ள ஆவியைக் கொடாமல், பலமும் அன்பும் தெளிந்த புத்தியுமுள்ள ஆவியையே கொடுத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒநேசிப்போருவின் வீட்டாருக்குக் கர்த்தர் இரக்கங் கட்டளையிடுவாராக; அவன் அநேகந்தரம் என்னை இளைப்பாற்றினான்; என் விலங்கைக்குறித்து அவன் வெட்கப்படவுமில்லை;]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3260,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் ரோமாவில் வந்திருந்தபோது அதிக ஜாக்கிரதையாய் என்னைத்தேடிக் கண்டுபிடித்தான்.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் நம்முடைய கர்த்தரைப்பற்றிய சாட்சியைக்குறித்தாவது, அவர்நிமித்தம் கட்டப்பட்டிருக்கிற என்னைக்குறித்தாவது, நீ வெட்கப்படாமல், தேவவல்லமைக்கேற்றபடி சுவிசேஷத்திற்காக என்னோடேகூடத் தீங்கநுபவி.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. அவர் நம்முடைய கிரியைகளின்படி நம்மை இரட்சிக்காமல், தம்முடைய தீர்மானத்தின்படியும், ஆதிகாலமுதல் கிறிஸ்து இயேசுவுக்குள் நமக்கு அருளப்பட்ட கிருபையின்படியும், நம்மை இரட்சித்து, பரிசுத்த அழைப்பினாலே அழைத்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது; அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. நம்முடைய இரட்சகராகிய இயேசுகிறிஸ்து பிரசன்னமானதினாலே அந்தக்கிருபை இப்பொழுது வெளிப்படுத்தப்பட்டது; அவர் மரணத்தைப் பரிகரித்து, ஜீவனையும் அழியாமையையும் சுவிசேஷத்தினாலே வெளியரங்கமாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கிறிஸ்து இயேசுவினால் உண்டாயிருக்கிற ஜீவனைப்பற்றிய வாக்குத்தத்தத்தின்படி, தேவனுடைய சித்தத்தினாலே, இயேசுகிறிஸ்துவின் அப்போஸ்தலனாயிருக்கிற பவுல்,]]></a:t>
+              <a:t><![CDATA[12. அதினிமித்தம் நான் இந்தப் பாடுகளையும் அனுபவிக்கிறேன்; ஆயினும், நான் வெட்கப்படுகிறதில்லை; ஏனென்றால், நான் விசுவாசித்திருக்கிறவர் இன்னாரென்று அறிவேன், நான் அவரிடத்தில் ஒப்புக்கொடுத்ததை அவர் அந்நாள் வரைக்கும் காத்துக்கொள்ள வல்லவராயிருக்கிறாரென்று நிச்சயித்துமிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அதற்கு நான் பிரசங்கியாகவும், அப்போஸ்தலனாகவும், புறஜாதியாருக்குப் போதகனாகவும் நியமிக்கப்பட்டேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. அதற்கு நான் பிரசங்கியாகவும், அப்போஸ்தலனாகவும், புறஜாதியாருக்குப் போதகனாகவும் நியமிக்கப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பிரியமுள்ள குமாரனாகிய தீமோத்தேயுவுக்கு எழுதுகிறதாவது: பிதாவாகிய தேவனாலும் நம்முடைய கர்த்தராகிய கிறிஸ்து இயேசுவினாலும் கிருபையும் இரக்கமும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[13. நீ கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தோடும் அன்போடும் என்னிடத்தில் கேட்டிருக்கிற ஆரோக்கியமான வசனங்களின் சட்டத்தைக் கைக்கொண்டிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் இரவும் பகலும் இடைவிடாமல் என் ஜெபங்களில் உன்னை நினைத்து, உன் கண்ணீரை ஞாபகம்பண்ணி, சந்தோஷத்தால் நிறையப்படும்படிக்கு உன்னைக் காண வாஞ்சையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[14. உன்னிடத்தில் ஒப்புவிக்கப்பட்ட அந்த நற்பொருளை நமக்குள்ளே வாசம்பண்ணுகிற பரிசுத்த ஆவியினாலே காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன்னிலுள்ள மாயமற்ற விசுவாசத்தை நினைவுகூருகிறதினால், என் முன்னோர்கள் முதற்கொண்டு சுத்த மனச்சாட்சியோடே ஆராதித்துவரும் தேவனை நான் ஸ்தோத்திரிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[14. உன்னிடத்தில் ஒப்புவிக்கப்பட்ட அந்த நற்பொருளை நமக்குள்ளே வாசம்பண்ணுகிற பரிசுத்த ஆவியினாலே காத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493720" r:id="rId1"/>
+    <p:sldLayoutId id="2474733143" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,54 +5016,110 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4417,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿನ್ನಲ್ಲಿರುವ ನಿಷ್ಕಪಟ ವಾದ ನಂಬಿಕೆಯು ನನ್ನ ನೆನಪಿಗೆ ಬಂತು. ಆ ನಂಬಿಕೆಯು ಮೊದಲು ನಿನ್ನ ಅಜ್ಜಿಯಾದ ಲೋವಿಯಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[15. তুমি তো জান, এশিয়াতে যাঁরা আছে, তারা সকলে আমায় ছেড়েচলে গেছে, তাদের মধ্যে ফুগিল্ল ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ತಾಯಿಯಾದ ಯೂನೀಕೆಯಲ್ಲಿಯೂ ವಾಸವಾಗಿತ್ತು: ಹಾಗೆಯೇ ಅದು ನಿನ್ನಲ್ಲಿಯೂ ವಾಸವಾಗಿದೆ ಎಂದು ನಾನು ದೃಢವಾಗಿ]]></a:t>
+              <a:t><![CDATA[র্হম্মগিনিও আছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[16. প্রভু অনীষিফরের পরিবারকে দয়া করুন, কারণ অনীষিফর বহুবার আমায় সুস্থির হতে সাহায্য করেছিলেন৷ আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆದಕಾರಣ ನಾನು ನಿನಗೆ ಹಸ್ತಾರ್ಪಣ ಮಾಡು ವದರ ಮೂಲಕ ನಿನಗೆ ದೊರಕಿದ ದೇವರ ವರವು ಪ್ರಜ್ವಲಿಸುವಂತೆ ಮಾಡಬೇಕೆಂದು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[কারাগারে রয়েছি বলে তিনি কোনদিনই লজ্জাবোধ করেন নি,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜ್ಞಾಪಕ ಮಾಡುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[17. বরং তিনি রোমে এসে আমাকে তন্ন তন্ন করে খুঁজে বের করে আমার সঙ্গে দেখা করেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ದೇವರು ನಮಗೆ ಕೊಟ್ಟಿರುವ ಆತ್ಮವು ಬಲ ಪ್ರೀತಿ ಸ್ವಸ್ಥಬುದ್ಧಿಯ ಆತ್ಮವೇ ಹೊರತು ಭಯದ ಆತ್ಮವಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[18. প্রভু তাঁকে এই বর দিন য়েন সেই দিন তিনি প্রভুর কাছে দয়া পান; আর ইফিষে তিনি কিভাবে আমায় সাহায্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಹೀಗಿರುವದರಿಂದ ನಮ್ಮ ಕರ್ತನ ಸಾಕ್ಷಿಯ ವಿಷಯದಲ್ಲಿಯೂ ಆತನ ಸೆರೆಯವನಾದ ನನ್ನ ವಿಷಯದಲ್ಲಿಯೂ ನೀನು ನಾಚಿಕೆಪಡದೆ ದೇವರ]]></a:t>
+              <a:t><![CDATA[করেছিলেন, তা তুমি ভাল করেই জান৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲಕ್ಕನು ಸಾರವಾಗಿ ಸುವಾರ್ತೆಯ ನಿಮಿತ್ತ ಉಂಟಾಗುವ ಶ್ರಮೆಗಳಲ್ಲಿ ಪಾಲುಗಾರನಾಗಿರು.]]></a:t>
+              <a:t><![CDATA[1. আমি পৌল, খ্রীষ্ট যীশুর একজন প্রেরিত৷ আমি একজন প্রেরিত কারণ ঈশ্বর তাই চেয়েছিলেন৷ লোকদের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆತನು ನಮ್ಮ ಕ್ರಿಯೆಗಳಿಗನುಸಾರವಾಗಿ ಅಲ್ಲ, ತನ್ನ ಸ್ವಂತ ಸಂಕಲ್ಪ ಮತ್ತು ಕೃಪೆಯ ಪ್ರಕಾರ ನಮ್ಮನ್ನು ರಕ್ಷಿಸಿ]]></a:t>
+              <a:t><![CDATA[ঈশ্বর আমাকে পাঠালেন যাতে খ্রীষ্ট যীশুতে জীবন লাভের য়ে প্রতিশ্রুতি রয়েছে, সেই কথা আমি তাদের বলি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪರಿಶುದ್ಧವಾದ ಕರೆಯಿಂದ ನಮ್ಮನ್ನು ಕರೆದನು. ಆತನು ಜಗದುತ್ಪತ್ತಿಗೆ ಮುಂಚೆಯೇ ಆ ಕೃಪೆಯನ್ನು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ನಮಗೆ]]></a:t>
+              <a:t><![CDATA[2. তীমথিয়ের কাছে লিখছি৷ তুমি আমার প্রিয় পুত্রের মত৷ পিতা ঈশ্বর ও আমাদের প্রভু খ্রীষ্ট যীশুর কাছ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಅವನು ಆ ದಿನದಲ್ಲಿ ಕರ್ತನ ಕರುಣೆ ಯನ್ನು ಕಂಡುಕೊಳ್ಳುವಂತೆ ಕರ್ತನು ಅವನಿಗೆ ದಯ ಪಾಲಿಸಲಿ. ಎಫೆಸದಲ್ಲಿ ನನಗೆ ಎಷ್ಟೋ]]></a:t>
+              <a:t><![CDATA[12. সেই সুসমাচার প্রচার করি বলে আমি কষ্টভোগ করছি; কিন্তু তাতে আমি লজ্জা বোধ করি না৷ য়াঁকে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನುಗ್ರಹಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[থেকে তোমাদের ওপর অনুগ্রহ, দযা ও শান্তি বর্তুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಈಗ ನಮ್ಮ ರಕ್ಷಕನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ ಪ್ರತ್ಯಕ್ಷತೆಯ ಮೂಲಕ ಅದನ್ನು ಪ್ರಕಾಶ ಪಡಿಸಿದ್ದಾನೆ. ಈತನು ಮರಣವನ್ನು]]></a:t>
+              <a:t><![CDATA[3. দিনে বা রাতে প্রার্থনার সময় আমি তোমাকে স্মরণ করে থাকি৷ প্রার্থনার সময় তোমার জন্য ঈশ্বরকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿವೃತ್ತಿ ಮಾಡಿ ಸುವಾರ್ತೆಯ ಮೂಲಕ ಜೀವವನ್ನೂ ನಿರ್ಲಯತ್ವ ವನ್ನೂ ಪ್ರಕಾಶಗೊಳಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[ধন্যবাদ জানাই৷ আমার পিতৃপুরুষরা য়াঁর সেবা করতেন তিনি সেই ঈশ্বর৷ শুদ্ধ বিবেকে আমি সর্বদাই তাঁর সেবা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅದಕ್ಕೋಸ್ಕರ ನಾನು ಸಾರುವವನಾಗಿಯೂ ಅಪೊಸ್ತಲನಾಗಿಯೂ ಅನ್ಯಜನ ರಿಗೆ ಉಪದೇಶಕನಾಗಿಯೂ ನೇಮಿಸಲ್ಪಟ್ಟೆನು.]]></a:t>
+              <a:t><![CDATA[করে আসছি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇದರ ನಿಮಿತ್ತದಿಂದಲೇ ಈ ಶ್ರಮೆಗಳನ್ನು ಅನುಭವಿಸುತ್ತಾ ಇದ್ದೇನೆ; ಆದರೂ ನಾನು ನಾಚಿಕೆಪಡುವದಿಲ್ಲ; ಯಾಕಂ ದರೆ ನಾನು]]></a:t>
+              <a:t><![CDATA[4. তুমি য়ে আমার জন্যে চোখের জল ফেলেছিলে সে কথা আমার মনে আছে৷ আমি তোমাকে দেখতে খুবই আকাঙ্খা করছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಂಬಿರುವಾತನನ್ನು ಬಲ್ಲೆನು, ನಾನು ಆತನಿಗೆ ಒಪ್ಪಿಸಿದ್ದನ್ನು ಆತನು ಆ ದಿನಕ್ಕಾಗಿ ಕಾಪಾಡು ವದಕ್ಕೆ ಶಕ್ತನಾಗಿದ್ದಾನೆಂದೂ]]></a:t>
+              <a:t><![CDATA[যাতে আমার অন্তরটা আনন্দে ভরে ওঠে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೃಢವಾಗಿ ನಂಬಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[5. তোমার আন্তরিক বিশ্বাসের কথাও আমার মনে আছে৷ ঐ ধর্ম বিশ্বাস প্রথমে ছিল তোমার দিদিমা লোযীর ও তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನೀನು ಕ್ರಿಸ್ತ ಯೇಸುವಿನಲ್ಲಿ ನಂಬಿಕೆಯೂ ಪ್ರೀತಿಯೂ ಉಳ್ಳವನಾಗಿ ನನ್ನಿಂದ ಕೇಳಿದ ಸ್ವಸ್ಥ ವಾಕ್ಯಗಳ ಕ್ರಮವನ್ನು]]></a:t>
+              <a:t><![CDATA[মা উনীকীর৷ আমি জানি য়ে সেই একই বিশ্বাস তোমার অন্তরে অটুট রয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಿಗಿಯಾಗಿ ಹಿಡಿದುಕೋ.]]></a:t>
+              <a:t><![CDATA[6. সেই জন্য আমি তোমাকে মনে করিয়ে দিচ্ছি য়ে, তোমার মধ্যে ঈশ্বরের দেওয়া বিশেষ দান রয়েছে৷ আমি যখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಮ್ಮಲ್ಲಿ ವಾಸವಾಗಿರುವ ಪವಿತ್ರಾತ್ಮನ ಮೂಲಕ ನಿನಗೆ ಒಪ್ಪಿಸಲ್ಪಟ್ಟ ಆ ಒಳ್ಳೇದನ್ನು ನೀನು ಕಾಪಾಡು.]]></a:t>
+              <a:t><![CDATA[তোমার ওপর হস্তার্পন করেছিলাম তখন সেই দান ঈশ্বর তোমাকে দিয়েছিলেন৷ এখন আমি চাই য়ে সেই দান তুমি কাজে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಪಚಾರ ಮಾಡಿದನೆಂಬದು ನಿನಗೆ ಚೆನ್ನಾಗಿ ಗೊತ್ತಿದೆ.]]></a:t>
+              <a:t><![CDATA[বিশ্বাস করেছি তাঁকে আমি জানি৷ তিনি যা কিছুর ভার আমার ওপর তুলে দিয়েছেন, তা য়ে তিনি সেই মহাদিনটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಆಸ್ಯ ಸೀಮೆಯಲ್ಲಿರುವವರೆಲ್ಲರೂ ನನ್ನನ್ನು ಬಿಟ್ಟು ಹೋದರೆಂಬದನ್ನು ನೀನು ಬಲ್ಲೆ; ಅವರಲ್ಲಿ ಫುಗೇಲನೂ ಹೆರ್ಮೊಗೇನನೂ]]></a:t>
+              <a:t><![CDATA[লাগাও এবং তাকে দিন দিন আরো বাড়তে দাও; য়েমন করে সামান্য অগ্নি শিখা এক প্রলয় অগ্নি সৃষ্টি করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇರಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[7. ঈশ্বর আমাদের ভীরুতার আত্মা দেন নি৷ ঈশ্বর আমাদের পরাক্রম, প্রেম ও আত্মসংযমের আত্মা দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಒನೇಸಿಫೊರನ ಮನೆಯವರಿಗೆ ಕರ್ತನು ಕರುಣೆಯನ್ನು ತೋರಿಸಲಿ. ಯಾಕಂದರೆ ಅವನು ಅನೇಕಾ ವರ್ತಿ ನನ್ನನ್ನು ಉತ್ತೇಜನ]]></a:t>
+              <a:t><![CDATA[8. তাই আমাদের প্রভু যীশুর কথা লোকদের কাছে বলতে লজ্জা পেও না৷ আমার বিষয়েও লজ্জা বোধ করো না৷ আমি তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಡಿಸಿದನು. ನನ್ನ ಬೇಡಿಗಳಿಗೆ ನಾಚಿಕೆಪಡಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[প্রভুর জন্য কারাগারে আছি৷ কিন্তু সুসমাচারের জন্য তুমি আমার সঙ্গে দুঃখভোগ কর৷ ঐ কাজ করার জন্য শক্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8696,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ಅವನು ರೋಮ್‌ನಲ್ಲಿ ದ್ದಾಗ ಬಹಳ ಶ್ರದ್ಧೆಯಿಂದ ನನ್ನನ್ನು ಹುಡುಕಿ ಕಂಡು ಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরই আমাদের দেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. ঈশ্বর আমাদের পরিত্রাণ করেছেন এবং তাঁর পবিত্র প্রজা করেছেন, আমাদের কাজের কারণে নয়, কিন্তু তাঁর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[নিজ অনুগ্রহ এবং সংকল্প অনুসারে করেছেন৷ সৃষ্টির বহু পূর্বে ঈশ্বর, খ্রীষ্ট যীশুতে সেই অনুগ্রহ আমাদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দেন;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. কিন্তু সেই অনুগ্রহ আমাদের ত্রাণকর্তা খ্রীষ্ট যীশু না আসা পর্যন্ত প্রকাশিত হয় নি৷ যীশু এসে সেই]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মৃত্যুকে শক্তিহীন করলেন ও তাঁর সুসমাচারের মাধ্যমে জীবনের ও অমরতার পথ দেখালেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕ್ರಿಸ್ತನ ಯೇಸುವಿನಲ್ಲಿರುವ ಜೀವ ವಾಗ್ದಾನದ ಪ್ರಕಾರ ದೇವರ ಚಿತ್ತದಿಂದ ಯೇಸು ಕ್ರಿಸ್ತನ ಅಪೊಸ್ತಲನಾದ ಪೌಲನೆಂಬ ನಾನು]]></a:t>
+              <a:t><![CDATA[পর্যন্ত রক্ষা করতে পারেন এই বিষয়ে আমার কোন সন্দেহ নেই৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. সেই সুসমাচার প্রচার করার জন্য আমাকে মনোনীত করা হল; আমাকে প্রেরিতরূপে ও সেই সুসমাচারের শিক্ষকরূপে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মনোনীত করা হল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನನ್ನ ಅತಿ ಪ್ರಿಯಕುಮಾರನಾದ ತಿಮೊಥೆಯನಿಗೆ ತಂದೆಯಾದ ದೇವರಿಂದಲೂ ನಮ್ಮ ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನಿಂದಲೂ ಕೃಪೆಯೂ]]></a:t>
+              <a:t><![CDATA[13. তুমি য়ে সত্য শিক্ষা আমার কাছে পেয়েছ সেই অনুসারে চল৷ খ্রীষ্ট যীশুতে য়ে ভালবাসা ও বিশ্বাস তুমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರುಣೆಯೂ ಶಾಂತಿಯೂ ಆಗಲಿ.]]></a:t>
+              <a:t><![CDATA[পেয়েছ তা দৃঢ়ভাবে ধরে থাক৷ ঐসব শিক্ষা তোমার সামনে দৃষ্টান্ত স্বরূপ হয়ে থাকবে, সে অনুসারে তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ಹಗಲಿರುಳು ನನ್ನ ಪ್ರಾರ್ಥನೆಗಳಲ್ಲಿ ನಿನ್ನನ್ನು ತಪ್ಪದೆ ಜ್ಞಾಪಕ ಮಾಡುತ್ತೇನೆ. ಇದಲ್ಲದೆ ಶುದ್ಧ]]></a:t>
+              <a:t><![CDATA[শিক্ষা দিতে হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನಸ್ಸಾಕ್ಷಿಯುಳ್ಳವನಾಗಿ ನಾನು ನನ್ನ ಪೂರ್ವಿಕ ರನ್ನು ಅನುಸರಿಸಿ ದೇವರನ್ನು ಸೇವಿಸಿ ಸ್ತೋತ್ರ ಸಲ್ಲಿಸು ತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[14. য়ে মূল্যবান সত্য তোমার হাতে তুলে দেওয়া হয়েছে তা তুমি আমাদের অন্তরে বাসকারী পবিত্র আত্মার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನಾನು ನಿನ್ನ ಕಣ್ಣೀರನ್ನು ನೆನಪಿಗೆ ತಂದು ನಿನ್ನನ್ನು ನೋಡಿ ಸಂತೋಷಭರಿತನಾಗಬೇಕೆಂದು ಬಹಳವಾಗಿ ಅಪೇಕ್ಷಿಸುತ್ತೇನೆ;]]></a:t>
+              <a:t><![CDATA[সাহায্যে রক্ষা কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தீமோத்தேயு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>