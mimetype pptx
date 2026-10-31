--- v0 (2026-06-21)
+++ v1 (2026-10-31)
@@ -91,54 +91,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -169,52 +165,50 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
-    <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -362,55 +356,53 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிரயாசப்பட்டுப் பயிரிடுகிறவன் பலனில் முந்திப் பங்கடையவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. The farmer that labours must be first partaker of the fruits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் சொல்லுகிறவைகளைச் சிந்தித்துக்கொள்; கர்த்தர் எல்லாக் காரியங்களிலும் உனக்குப் புத்தியைத் தந்தருளுவார்.]]></a:t>
+              <a:t><![CDATA[7. Consider what I say; and the Lord give you understanding in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தாவீதின் சந்ததியில் பிறந்த இயேசுகிறிஸ்து, என் சுவிசேஷத்தின்படியே, மரித்தோரிலிருந்தெழுப்பப்பட்டவரென்று நினைத்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[7. Consider what I say; and the Lord give you understanding in all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தச் சுவிசேஷத்தினிமித்தம் நான் பாதகன்போலக் கட்டப்பட்டு, துன்பத்தை அநுபவிக்கிறேன்; தேவவசனமோ கட்டப்பட்டிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. Remember that Jesus Christ of the seed of David was raised from the dead according to my gospel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்தச் சுவிசேஷத்தினிமித்தம் நான் பாதகன்போலக் கட்டப்பட்டு, துன்பத்தை அநுபவிக்கிறேன்; தேவவசனமோ கட்டப்பட்டிருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. Remember that Jesus Christ of the seed of David was raised from the dead according to my gospel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால், தெரிந்துகொள்ளப்பட்டவர்கள் கிறிஸ்து இயேசுவினால் உண்டான இரட்சிப்பை நித்திய மகிமையோடே பெற்றுக்கொள்ளும்படி, சகலத்தையும் அவர்கள் நிமித்தமாகச் சகிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Wherein I suffer trouble, as an evil doer, even unto bonds; but the word of God is not bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால், தெரிந்துகொள்ளப்பட்டவர்கள் கிறிஸ்து இயேசுவினால் உண்டான இரட்சிப்பை நித்திய மகிமையோடே பெற்றுக்கொள்ளும்படி, சகலத்தையும் அவர்கள் நிமித்தமாகச் சகிக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[9. Wherein I suffer trouble, as an evil doer, even unto bonds; but the word of God is not bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்த வார்த்தை உண்மையுள்ளது; என்னவெனில், நாம் அவரோடேகூட மரித்தோமானால், அவரோடேகூடப் பிழைத்துமிருப்போம்;]]></a:t>
+              <a:t><![CDATA[10. Therefore I endure all things for the elect's sakes, that they may also obtain the salvation which is in Christ Jesus with eternal glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இந்த வார்த்தை உண்மையுள்ளது; என்னவெனில், நாம் அவரோடேகூட மரித்தோமானால், அவரோடேகூடப் பிழைத்துமிருப்போம்;]]></a:t>
+              <a:t><![CDATA[10. Therefore I endure all things for the elect's sakes, that they may also obtain the salvation which is in Christ Jesus with eternal glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவரோடேகூடப் பாடுகளைச் சகித்தோமானால் அவரோடேகூட ஆளுகையும் செய்வோம்; நாம் அவரை மறுதலித்தால், அவரும் நம்மை மறுதலிப்பார்;]]></a:t>
+              <a:t><![CDATA[11. It is a faithful saying: For if we be dead with him, we shall also live with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேக சாட்சிகளுக்கு முன்பாக நீ என்னிடத்தில் கேட்டவைகளை மற்றவர்களுக்குப் போதிக்கத்தக்க உண்மையுள்ள மனுஷர்களிடத்தில் ஒப்புவி.]]></a:t>
+              <a:t><![CDATA[1. You therefore, my son, be strong in the grace that is in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாம் உண்மையில்லாதவர்களாயிருந்தாலும், அவர் உண்மையுள்ளவராயிருக்கிறார்; அவர் தம்மைத்தாம் மறுதலிக்கமாட்டார்.]]></a:t>
+              <a:t><![CDATA[11. It is a faithful saying: For if we be dead with him, we shall also live with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாம் உண்மையில்லாதவர்களாயிருந்தாலும், அவர் உண்மையுள்ளவராயிருக்கிறார்; அவர் தம்மைத்தாம் மறுதலிக்கமாட்டார்.]]></a:t>
+              <a:t><![CDATA[12. If we suffer, we shall also reign with him: if we deny him, he also will deny us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவைகளை அவர்களுக்கு நினைப்பூட்டி, ஒன்றுக்கும் பிரயோஜனமில்லாமல், கேட்கிறவர்களைக் கவிழ்த்துப்போடுகிறதற்கேதுவான வாக்குவாதம் செய்யாதபடிக்கு, கர்த்தருக்கு முன்பாக அவர்களுக்கு எச்சரித்துப் புத்திசொல்லு.]]></a:t>
+              <a:t><![CDATA[12. If we suffer, we shall also reign with him: if we deny him, he also will deny us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ வெட்கப்படாத ஊழியக்காரனாயும் சத்திய வசனத்தை நிதானமாய்ப் பகுத்துப் போதிக்கிறவனாயும் உன்னை தேவனுக்கு முன்பாக உத்தமனாக நிறுத்தும்படி ஜாக்கிரதையாயிரு.]]></a:t>
+              <a:t><![CDATA[13. If we believe not, yet he abides faithful: he cannot deny himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ வெட்கப்படாத ஊழியக்காரனாயும் சத்திய வசனத்தை நிதானமாய்ப் பகுத்துப் போதிக்கிறவனாயும் உன்னை தேவனுக்கு முன்பாக உத்தமனாக நிறுத்தும்படி ஜாக்கிரதையாயிரு.]]></a:t>
+              <a:t><![CDATA[13. If we believe not, yet he abides faithful: he cannot deny himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சீர்கேடான வீண்பேச்சுகளுக்கு விலகியிரு; அவைகளால் (கள்ளப்போதகர்களான) அவர்கள் அதிக அவபக்தியுள்ளவர்களாவார்கள்;]]></a:t>
+              <a:t><![CDATA[13. If we believe not, yet he abides faithful: he cannot deny himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சீர்கேடான வீண்பேச்சுகளுக்கு விலகியிரு; அவைகளால் (கள்ளப்போதகர்களான) அவர்கள் அதிக அவபக்தியுள்ளவர்களாவார்கள்;]]></a:t>
+              <a:t><![CDATA[14. Of these things put them in remembrance, charging them before the Lord that they strive not about words to no profit, but to the subverting of the hearers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுடைய வார்த்தை அரிபிளவையைப்போலப் படரும்; இமெநேயும் பிலேத்தும் அப்படிப்பட்டவர்கள்;]]></a:t>
+              <a:t><![CDATA[14. Of these things put them in remembrance, charging them before the Lord that they strive not about words to no profit, but to the subverting of the hearers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களுடைய வார்த்தை அரிபிளவையைப்போலப் படரும்; இமெநேயும் பிலேத்தும் அப்படிப்பட்டவர்கள்;]]></a:t>
+              <a:t><![CDATA[15. Study to show yourself approved unto God, a workman that needs not to be ashamed, rightly dividing the word of truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் சத்தியத்தை விட்டு விலகி, உயிர்த்தெழுதல் நடந்தாயிற்றென்று சொல்லி, சிலருடைய விசுவாசத்தைக் கவிழ்த்துப்போடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Study to show yourself approved unto God, a workman that needs not to be ashamed, rightly dividing the word of truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அநேக சாட்சிகளுக்கு முன்பாக நீ என்னிடத்தில் கேட்டவைகளை மற்றவர்களுக்குப் போதிக்கத்தக்க உண்மையுள்ள மனுஷர்களிடத்தில் ஒப்புவி.]]></a:t>
+              <a:t><![CDATA[1. You therefore, my son, be strong in the grace that is in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் சத்தியத்தை விட்டு விலகி, உயிர்த்தெழுதல் நடந்தாயிற்றென்று சொல்லி, சிலருடைய விசுவாசத்தைக் கவிழ்த்துப்போடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But shun profane and vain babblings: for they will increase unto more ungodliness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகிலும் தேவனுடைய உறுதியான அஸ்திபாரம் நிலைத்திருக்கிறது; கர்த்தர் தம்முடையவர்களை அறிவாரென்பதும், கிறிஸ்துவின் நாமத்தைச் சொல்லுகிற எவனும் அநியாயத்தைவிட்டு விலகக்கடவனென்பதும், அதற்கு முத்திரையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. And their word will eat as does a canker: of whom is Hymenaeus and Philetus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகிலும் தேவனுடைய உறுதியான அஸ்திபாரம் நிலைத்திருக்கிறது; கர்த்தர் தம்முடையவர்களை அறிவாரென்பதும், கிறிஸ்துவின் நாமத்தைச் சொல்லுகிற எவனும் அநியாயத்தைவிட்டு விலகக்கடவனென்பதும், அதற்கு முத்திரையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[17. And their word will eat as does a canker: of whom is Hymenaeus and Philetus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு பெரிய வீட்டிலே பொன்னும் வெள்ளியுமான பாத்திரங்களுமல்லாமல், மரமும் மண்ணுமான பாத்திரங்களுமுண்டு; அவைகளில் சில கனத்திற்கும் சில கனவீனத்திற்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[18. Who concerning the truth have erred, saying that the resurrection is past already; and overthrow the faith of some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு பெரிய வீட்டிலே பொன்னும் வெள்ளியுமான பாத்திரங்களுமல்லாமல், மரமும் மண்ணுமான பாத்திரங்களுமுண்டு; அவைகளில் சில கனத்திற்கும் சில கனவீனத்திற்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[18. Who concerning the truth have erred, saying that the resurrection is past already; and overthrow the faith of some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு பெரிய வீட்டிலே பொன்னும் வெள்ளியுமான பாத்திரங்களுமல்லாமல், மரமும் மண்ணுமான பாத்திரங்களுமுண்டு; அவைகளில் சில கனத்திற்கும் சில கனவீனத்திற்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[18. Who concerning the truth have erred, saying that the resurrection is past already; and overthrow the faith of some.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு பெரிய வீட்டிலே பொன்னும் வெள்ளியுமான பாத்திரங்களுமல்லாமல், மரமும் மண்ணுமான பாத்திரங்களுமுண்டு; அவைகளில் சில கனத்திற்கும் சில கனவீனத்திற்குமானவைகள்.]]></a:t>
+              <a:t><![CDATA[19. Nevertheless the foundation of God stands sure, having this seal, The Lord knows them that are his. And, Let every one that names the name of Christ depart from iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் ஒருவன் இவைகளைவிட்டு, தன்னைச் சுத்திகரித்துக்கொண்டால், அவன் பரிசுத்தமாக்கப்பட்டதும் எஜமானுக்கு உபயோகமானதும், எந்த நற்கிரியைக்கும் ஆயத்தமாக்கப்பட்டதுமான கனத்துக்குரிய பாத்திரமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[19. Nevertheless the foundation of God stands sure, having this seal, The Lord knows them that are his. And, Let every one that names the name of Christ depart from iniquity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால் ஒருவன் இவைகளைவிட்டு, தன்னைச் சுத்திகரித்துக்கொண்டால், அவன் பரிசுத்தமாக்கப்பட்டதும் எஜமானுக்கு உபயோகமானதும், எந்த நற்கிரியைக்கும் ஆயத்தமாக்கப்பட்டதுமான கனத்துக்குரிய பாத்திரமாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[20. But in a great house there are not only vessels of gold and of silver, but also of wood and of earth; and some to honour, and some to dishonour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அன்றியும், பாலியத்துக்குரிய இச்சைகளுக்கு நீ விலகியோடி, சுத்த இருதயத்தோடே கர்த்தரைத் தொழுதுகொள்ளுகிறவர்களுடனே, நீதியையும் விசுவாசத்தையும் அன்பையும் சமாதானத்தையும் அடையும்படி நாடு.]]></a:t>
+              <a:t><![CDATA[20. But in a great house there are not only vessels of gold and of silver, but also of wood and of earth; and some to honour, and some to dishonour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீயும் இயேசுகிறிஸ்துவுக்கு நல்ல போர்ச்சேவகனாய்த் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[2. And the things that you have heard of me among many witnesses, the same commit you to faithful men, who shall be able to teach others also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அன்றியும், பாலியத்துக்குரிய இச்சைகளுக்கு நீ விலகியோடி, சுத்த இருதயத்தோடே கர்த்தரைத் தொழுதுகொள்ளுகிறவர்களுடனே, நீதியையும் விசுவாசத்தையும் அன்பையும் சமாதானத்தையும் அடையும்படி நாடு.]]></a:t>
+              <a:t><![CDATA[20. But in a great house there are not only vessels of gold and of silver, but also of wood and of earth; and some to honour, and some to dishonour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அன்றியும், பாலியத்துக்குரிய இச்சைகளுக்கு நீ விலகியோடி, சுத்த இருதயத்தோடே கர்த்தரைத் தொழுதுகொள்ளுகிறவர்களுடனே, நீதியையும் விசுவாசத்தையும் அன்பையும் சமாதானத்தையும் அடையும்படி நாடு.]]></a:t>
+              <a:t><![CDATA[21. If a man therefore purge himself from these, he shall be a vessel unto honour, sanctified, and meet for the master's use, and prepared unto every good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புத்தியீனமும் அயுக்தமுமான தர்க்கங்கள் சண்டைகளைப் பிறப்பிக்குமென்று அறிந்து, அவைகளுக்கு விலகியிரு.]]></a:t>
+              <a:t><![CDATA[21. If a man therefore purge himself from these, he shall be a vessel unto honour, sanctified, and meet for the master's use, and prepared unto every good work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புத்தியீனமும் அயுக்தமுமான தர்க்கங்கள் சண்டைகளைப் பிறப்பிக்குமென்று அறிந்து, அவைகளுக்கு விலகியிரு.]]></a:t>
+              <a:t><![CDATA[22. Flee also youthful lusts: but follow righteousness, faith, love, peace, with them that call on the Lord out of a pure heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய ஊழியக்காரன் சண்டைபண்ணுகிறவனாயிராமல், எல்லாரிடத்திலும் சாந்தமுள்ளவனும், போதகசமர்த்தனும், தீமையைச் சகிக்கிறவனுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[22. Flee also youthful lusts: but follow righteousness, faith, love, peace, with them that call on the Lord out of a pure heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தருடைய ஊழியக்காரன் சண்டைபண்ணுகிறவனாயிராமல், எல்லாரிடத்திலும் சாந்தமுள்ளவனும், போதகசமர்த்தனும், தீமையைச் சகிக்கிறவனுமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[23. But foolish and unlearned questions avoid, knowing that they do gender strifes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எதிர்பேசுகிறவர்கள் சத்தியத்தை அறியும்படி தேவன் அவர்களுக்கு மனந்திரும்புதலை அருளத்தக்கதாகவும்,]]></a:t>
+              <a:t><![CDATA[23. But foolish and unlearned questions avoid, knowing that they do gender strifes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. எதிர்பேசுகிறவர்கள் சத்தியத்தை அறியும்படி தேவன் அவர்களுக்கு மனந்திரும்புதலை அருளத்தக்கதாகவும்,]]></a:t>
+              <a:t><![CDATA[24. And the servant of the Lord must not strive; but be gentle unto all men, able to teach, patient,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிசாசானவனுடைய இச்சையின்படி செய்ய அவனால் பிடிபட்டிருக்கிற அவர்கள் மறுபடியும் மயக்கந்தெளிந்து அவன் கண்ணிக்கு நீங்கத்தக்கதாகவும், சாந்தமாய் அவர்களுக்கு உபதேசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. In meekness instructing those that oppose themselves; if God possibly will give them repentance to the acknowledging of the truth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிசாசானவனுடைய இச்சையின்படி செய்ய அவனால் பிடிபட்டிருக்கிற அவர்கள் மறுபடியும் மயக்கந்தெளிந்து அவன் கண்ணிக்கு நீங்கத்தக்கதாகவும், சாந்தமாய் அவர்களுக்கு உபதேசிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. In meekness instructing those that oppose themselves; if God possibly will give them repentance to the acknowledging of the truth;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீயும் இயேசுகிறிஸ்துவுக்கு நல்ல போர்ச்சேவகனாய்த் தீங்கநுபவி.]]></a:t>
+              <a:t><![CDATA[3. You therefore endure hardness, as a good soldier of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,269 +5258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மேலும், கடைசிநாட்களில் கொடியகாலங்கள் வருமென்று அறிவாயாக.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[26. மேலும், கடைசிநாட்களில் கொடியகாலங்கள் வருமென்று அறிவாயாக.]]></a:t>
+              <a:t><![CDATA[26. And that they may recover themselves out of the snare of the devil, who are taken captive by him at his will.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தண்டில் சேவகம்பண்ணுகிற எவனும், தன்னைச் சேவகமெழுதிக்கொண்டவனுக்கு ஏற்றவனாயிருக்கும்படி, பிழைப்புக்கடுத்த அலுவல்களில் சிக்கிக்கொள்ளமாட்டான்.]]></a:t>
+              <a:t><![CDATA[3. You therefore endure hardness, as a good soldier of Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் ஒருவன் மல்யுத்தம்பண்ணினாலும், சட்டத்தின்படி பண்ணாவிட்டால் முடிசூட்டப்படான்.]]></a:t>
+              <a:t><![CDATA[4. No man that wars entangles himself with the affairs of this life; that he may please him who has chosen him to be a soldier.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் ஒருவன் மல்யுத்தம்பண்ணினாலும், சட்டத்தின்படி பண்ணாவிட்டால் முடிசூட்டப்படான்.]]></a:t>
+              <a:t><![CDATA[5. And if a man also strive for masteries, yet is he not crowned, except he strive lawfully.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிரயாசப்பட்டுப் பயிரிடுகிறவன் பலனில் முந்திப் பங்கடையவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. The farmer that labours must be first partaker of the fruits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2471044029" r:id="rId1"/>
+    <p:sldLayoutId id="2482433697" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6403,66 +6177,50 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেনে চলতে হয় য়েন সে বিজযী হতে পারে৷]]></a:t>
+              <a:t><![CDATA[தந்தருளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. য়ে কৃষক কঠোর পরিশ্রম করে, সেই প্রথমে ফসলের ভাগ পায়৷]]></a:t>
+              <a:t><![CDATA[7. தாவீதின் சந்ததியில் பிறந்த இயேசுகிறிஸ்து, என் சுவிசேஷத்தின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমি যা বলি, তা ভেবে দেখ, কারণ এসব বিষয় বুঝতে প্রভু তোমাকে বুদ্ধি দেবেন৷]]></a:t>
+              <a:t><![CDATA[மரித்தோரிலிருந்தெழுப்பப்பட்டவரென்று நினைத்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যীশু খ্রীষ্টের কথা মনে কর, তিনি দাযূদের বংশে জন্মেছিলেন, যীশু মৃত্যুর পর মৃতদের মধ্য থেকে]]></a:t>
+              <a:t><![CDATA[8. இந்தச் சுவிசேஷத்தினிமித்தம் நான் பாதகன்போலக் கட்டப்பட்டு, துன்பத்தை அநுபவிக்கிறேன்; தேவவசனமோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুনরুত্থিত হয়েছিলেন৷ এই তোসেই সুসমাচার যা লোকদের কাছে আমি প্রচার করি৷]]></a:t>
+              <a:t><![CDATA[கட்டப்பட்டிருக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সুসমাচার প্রচার করেছি বলে আমি কষ্টভোগ করছি, একজন অপরাধীর মত আমাকে শেকলে বেঁধে বন্দী করে রাখা]]></a:t>
+              <a:t><![CDATA[9. ஆகையால், தெரிந்துகொள்ளப்பட்டவர்கள் கிறிஸ்து இயேசுவினால் உண்டான இரட்சிப்பை நித்திய மகிமையோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে৷ কিন্তু ঈশ্বরের বার্তাকে শেকল দিয়ে বাঁধা যায় না৷]]></a:t>
+              <a:t><![CDATA[பெற்றுக்கொள்ளும்படி, சகலத்தையும் அவர்கள் நிமித்தமாகச் சகிக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাই ধৈর্য্যের সঙ্গে ঈশ্বর যাদের মনোনীত করেছেন তাদের জন্য আমি সব কিছু সহ্য করি, যাতে তারাও]]></a:t>
+              <a:t><![CDATA[10. இந்த வார்த்தை உண்மையுள்ளது; என்னவெனில், நாம் அவரோடேகூட மரித்தோமானால், அவரோடேகூடப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট যীশুতে অনন্ত মহিমার সাথে য়ে পরিত্রাণ ও অনন্ত জীবন আছে তা লাভ করে৷]]></a:t>
+              <a:t><![CDATA[பிழைத்துமிருப்போம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এই কথা বিশ্বাসয়োগ্য:কারণ আমরা যদি তাঁর সঙ্গে মৃত্যুবরণ করে থাকি, তবে তাঁর সঙ্গে জীবিতও থাকব৷]]></a:t>
+              <a:t><![CDATA[11. அவரோடேகூடப் பாடுகளைச் சகித்தோமானால் அவரோடேகூட ஆளுகையும் செய்வோம்; நாம் அவரை மறுதலித்தால், அவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তীমথিয় তুমি আমার সন্তানের মতো, খ্রীষ্ট যীশুতে আমাদের য়ে অনুগ্রহ আছে তার দ্বারা তুমি শক্তিমান]]></a:t>
+              <a:t><![CDATA[1. அநேக சாட்சிகளுக்கு முன்பாக நீ என்னிடத்தில் கேட்டவைகளை மற்றவர்களுக்குப் போதிக்கத்தக்க உண்மையுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এখন যদি কষ্ট সহ্য করি তবে তাঁর সাথে রাজত্বও করব৷ যদি তাঁকে অস্বীকার করি, তিনিও আমাদের অস্বীকার]]></a:t>
+              <a:t><![CDATA[நம்மை மறுதலிப்பார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবেন৷]]></a:t>
+              <a:t><![CDATA[12. நாம் உண்மையில்லாதவர்களாயிருந்தாலும், அவர் உண்மையுள்ளவராயிருக்கிறார்; அவர் தம்மைத்தாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আমরা যদি অবিশ্বস্ত হই, তিনি কিন্তু বিশ্বস্ত থাকেন; কারণ তিনি নিজেকে অস্বীকার করতে পারেন না৷]]></a:t>
+              <a:t><![CDATA[மறுதலிக்கமாட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তুমি লোকদের এইসব কথা মনে করিয়ে দিও, ঈশ্বরের সামনে তাদের সতর্ক করে দাও য়েন লোকেরা বাক্য নিয়ে]]></a:t>
+              <a:t><![CDATA[13. இவைகளை அவர்களுக்கு நினைப்பூட்டி, ஒன்றுக்கும் பிரயோஜனமில்லாமல், கேட்கிறவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তর্ক বিতর্ক না করে, কারণ তাতে কোন লাভ হয় না, বরং যাঁরা শোনে তাদের সর্বনাশ হয়৷]]></a:t>
+              <a:t><![CDATA[கவிழ்த்துப்போடுகிறதற்கேதுவான வாக்குவாதம் செய்யாதபடிக்கு, கர்த்தருக்கு முன்பாக அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. য়ে কর্মী সঠিকভাবে সত্য শিক্ষাকে ব্যবহার করে এবং নিজের কাজকর্ম সম্বন্ধে লজ্জিত নয় এমন একজন]]></a:t>
+              <a:t><![CDATA[எச்சரித்துப் புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কর্মী হিসেবে ঈশ্বরের অনুমোদন পাবার জন্য আপ্রাণ চেষ্টা কর৷]]></a:t>
+              <a:t><![CDATA[14. நீ வெட்கப்படாத ஊழியக்காரனாயும் சத்திய வசனத்தை நிதானமாய்ப் பகுத்துப் போதிக்கிறவனாயும் உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. কিন্তু বাজে জাগতিক আলোচনা, যার মধ্যে ঈশ্বরের কোন প্রেরণা নেই তার থেকে দূরে থাকো৷ ঐ ধরণের]]></a:t>
+              <a:t><![CDATA[தேவனுக்கு முன்பாக உத்தமனாக நிறுத்தும்படி ஜாக்கிரதையாயிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথাবার্তা মানুষকে ক্রমে ক্রমে ঈশ্বর থেকে দূরে নিয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[15. சீர்கேடான வீண்பேச்சுகளுக்கு விலகியிரு; அவைகளால் (கள்ளப்போதகர்களான) அவர்கள் அதிக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যাঁরা এই ধরণের আলোচনা করে তাদের শিক্ষা কর্কট রোগের মতো ছড়িয়ে পড়ে৷ হুমিনায় ও কিলীত হল এই]]></a:t>
+              <a:t><![CDATA[அவபக்தியுள்ளவர்களாவார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে ওঠ৷]]></a:t>
+              <a:t><![CDATA[மனுஷர்களிடத்தில் ஒப்புவி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধরণের লোক৷]]></a:t>
+              <a:t><![CDATA[16. அவர்களுடைய வார்த்தை அரிபிளவையைப்போலப் படரும்; இமெநேயும் பிலேத்தும் அப்படிப்பட்டவர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এরা সত্য শিক্ষা থেকে সরে গেছে৷ তারা বলছে, মৃতদের পুনরুত্থান হয়ে গেছে৷ এই দুজন লোক কিছু কিছু]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் சத்தியத்தை விட்டு விலகி, உயிர்த்தெழுதல் நடந்தாயிற்றென்று சொல்லி, சிலருடைய விசுவாசத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকের বিশ্বাস নষ্ট করেছে৷]]></a:t>
+              <a:t><![CDATA[கவிழ்த்துப்போடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ঈশ্বর তাঁর মণ্ডলীর জন্য য়ে শক্ত ভিত স্থাপন করেছেন তা হেলানো যাবে না, সেই ভিতের ওপর এও লেখা আছে,]]></a:t>
+              <a:t><![CDATA[18. ஆகிலும் தேவனுடைய உறுதியான அஸ்திபாரம் நிலைத்திருக்கிறது; கர்த்தர் தம்முடையவர்களை அறிவாரென்பதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘ঈশ্বর তাঁর মণ্ডলীর জন্য য়ে শক্ত ভিত স্থাপন করেছেন তা হেলানো যাবে না, সেই ভিতের ওপর এও লেখা আছে,]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவின் நாமத்தைச் சொல்லுகிற எவனும் அநியாயத்தைவிட்டு விலகக்கடவனென்பதும், அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[‘ঈশ্বর সেই সব লোকদের জানেন যাঁরা তাঁর’ এবং ‘য়ে কেউ নিজেকে ঈশ্বরের লোক বলে সে মন্দ কাজ হতে অবশ্যই]]></a:t>
+              <a:t><![CDATA[முத்திரையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দূরে থাকুক৷’]]></a:t>
+              <a:t><![CDATA[19. ஒரு பெரிய வீட்டிலே பொன்னும் வெள்ளியுமான பாத்திரங்களுமல்லாமல், மரமும் மண்ணுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. কিন্তু কোন বড় বাড়িতে কেবল সোনার ও রূপোর বাসন নয়, কাঠের ও মাটির পাত্রও থাকে, তাদের মধ্যে কিছু]]></a:t>
+              <a:t><![CDATA[பாத்திரங்களுமுண்டு; அவைகளில் சில கனத்திற்கும் சில கனவீனத்திற்குமானவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাসন থাকে বিশেষ ব্যবহারের জন্য, আবার কিছু বাসন থাকে সাধারণ ব্যবহারের জন্য৷]]></a:t>
+              <a:t><![CDATA[20. ஆகையால் ஒருவன் இவைகளைவிட்டு, தன்னைச் சுத்திகரித்துக்கொண்டால், அவன் பரிசுத்தமாக்கப்பட்டதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. সুতরাং যদি কেউ নিজেকে এইসব মন্দ বিষয় হতে পরিষ্কার করে তবে সে বিশেষ ব্যবহারের জন্য উপযুক্ত বাসনই]]></a:t>
+              <a:t><![CDATA[எஜமானுக்கு உபயோகமானதும், எந்த நற்கிரியைக்கும் ஆயத்தமாக்கப்பட்டதுமான கனத்துக்குரிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তুমি ও অন্যান্য অনেকে আমি য়ে বিষয় শিক্ষা দিয়েছি তা শুনেছ; সেইসব এমন বিশ্বস্ত লোকদের শেখাও]]></a:t>
+              <a:t><![CDATA[2. நீயும் இயேசுகிறிஸ்துவுக்கு நல்ல போர்ச்சேவகனாய்த் தீங்கநுபவி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়ে উঠবে, সেই ব্যক্তি পবিত্র হয়ে উঠবে আর তার কর্তা তাকে ব্যবহার করতে পারবে৷ সেই ব্যক্তি য়ে কোন]]></a:t>
+              <a:t><![CDATA[பாத்திரமாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্ কাজ করবার জন্য প্রস্তুত থাকবে৷]]></a:t>
+              <a:t><![CDATA[21. அன்றியும், பாலியத்துக்குரிய இச்சைகளுக்கு நீ விலகியோடி, சுத்த இருதயத்தோடே கர்த்தரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তুমি য়ৌবনের সমস্ত কামনা বাসনা থেকে পালাও এবং যাদের অন্তঃকরণ বিশুদ্ধ, যাঁরা তাদের প্রভুতে ভরসা]]></a:t>
+              <a:t><![CDATA[தொழுதுகொள்ளுகிறவர்களுடனே, நீதியையும் விசுவாசத்தையும் அன்பையும் சமாதானத்தையும் அடையும்படி நாடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখে, সেই সমস্ত লোকের সাথে বিশ্বাস, ভালবাসা ও শান্তির সাথে সঠিক জীবনযাপনের জন্য আগ্রহী হও৷]]></a:t>
+              <a:t><![CDATA[22. புத்தியீனமும் அயுக்தமுமான தர்க்கங்கள் சண்டைகளைப் பிறப்பிக்குமென்று அறிந்து, அவைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. কিন্তু মূর্খতাপূর্ণ ও জ্ঞানহীন তর্কের মধ্যে জড়িয়ে পড়ো না, তুমি জান য়ে ঐসব শূন্যগর্ভ]]></a:t>
+              <a:t><![CDATA[விலகியிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তর্কবিতর্ক থেকে লড়াইয়ের সৃষ্টি হয়৷]]></a:t>
+              <a:t><![CDATA[23. கர்த்தருடைய ஊழியக்காரன் சண்டைபண்ணுகிறவனாயிராமல், எல்லாரிடத்திலும் சாந்தமுள்ளவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. য়ে মানুষ প্রভুর সেবক তার কোন বিবাদে জড়িয়ে পড়া ঠিক নয়, সে হবে সকলের প্রতি দয়ালু৷ প্রভুর]]></a:t>
+              <a:t><![CDATA[போதகசமர்த்தனும், தீமையைச் சகிக்கிறவனுமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেবককে একজন উত্তম শিক্ষক হতে হবে, তাকে সহিষ্ণু হতে হবে৷]]></a:t>
+              <a:t><![CDATA[24. எதிர்பேசுகிறவர்கள் சத்தியத்தை அறியும்படி தேவன் அவர்களுக்கு மனந்திரும்புதலை அருளத்தக்கதாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যাঁরা তার বিরুদ্ধে কথা বলে বিনীতভাবেই তাদের ভুল দেখিয়ে দিতে হবে৷ হয়তো ঈশ্বর তাদের হৃদয়ের]]></a:t>
+              <a:t><![CDATA[25. பிசாசானவனுடைய இச்சையின்படி செய்ய அவனால் பிடிபட்டிருக்கிற அவர்கள் மறுபடியும் மயக்கந்தெளிந்து அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিবর্তন করবেন যাতে তারা সত্যকে গ্রহণ করতে পারে৷]]></a:t>
+              <a:t><![CDATA[கண்ணிக்கு நீங்கத்தக்கதாகவும், சாந்தமாய் அவர்களுக்கு உபதேசிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাঁরা অন্য লোকদের শিক্ষা দিতে সক্ষম হবে৷]]></a:t>
+              <a:t><![CDATA[3. தண்டில் சேவகம்பண்ணுகிற எவனும், தன்னைச் சேவகமெழுதிக்கொண்டவனுக்கு ஏற்றவனாயிருக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,315 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. দিয়াবল ঐ লোকদের ফাঁদে ফেলেছে ও তার ইচ্ছা পালন করার জন্য দাসে পরিণত করেছে৷ কিন্তু এমন হতে পারে]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[তারা নিজেদের মুক্ত করতে পারবে৷]]></a:t>
+              <a:t><![CDATA[26. மேலும், கடைசிநாட்களில் கொடியகாலங்கள் வருமென்று அறிவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. খ্রীষ্ট যীশুর বিশ্বস্ত সৈনিকের মত আমাদের সাথে কষ্টভোগ কর৷]]></a:t>
+              <a:t><![CDATA[பிழைப்புக்கடுத்த அலுவல்களில் சிக்கிக்கொள்ளமாட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সৈনিক, যুদ্ধ করার সময় তার সেনাপতিকে সন্তুষ্ট করবার কথা মনে রাখে, জনসাধারণের কাজ নিয়ে ব্যস্ত]]></a:t>
+              <a:t><![CDATA[4. மேலும் ஒருவன் மல்யுத்தம்பண்ணினாலும், சட்டத்தின்படி பண்ணாவிட்டால் முடிசூட்டப்படான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে না৷]]></a:t>
+              <a:t><![CDATA[5. பிரயாசப்பட்டுப் பயிரிடுகிறவன் பலனில் முந்திப் பங்கடையவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আবার কোন ব্যক্তি যদি ক্রীড়া প্রতিয়োগিতায় অংশ গ্রহণ করে, তবে তাকে প্রতিয়োগিতার সমস্ত নিয়ম]]></a:t>
+              <a:t><![CDATA[6. நான் சொல்லுகிறவைகளைச் சிந்தித்துக்கொள்; கர்த்தர் எல்லாக் காரியங்களிலும் உனக்குப் புத்தியைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தீமோத்தேயு : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme79">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme79">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme79">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme79">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>