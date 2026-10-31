--- v0 (2026-06-21)
+++ v1 (2026-10-31)
@@ -55,50 +55,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +119,54 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +296,57 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீயோ என் போதகத்தையும் நடக்கையையும் நோக்கத்தையும் விசுவாசத்தையும் நீடிய சாந்தத்தையும் அன்பையும் பொறுமையையும்,]]></a:t>
+              <a:t><![CDATA[4. Traitors, rebellious, high-minded, lovers of pleasures more than lovers of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீயோ என் போதகத்தையும் நடக்கையையும் நோக்கத்தையும் விசுவாசத்தையும் நீடிய சாந்தத்தையும் அன்பையும் பொறுமையையும்,]]></a:t>
+              <a:t><![CDATA[5. Having a form of godliness, but denying the power thereof: from such turn away.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தியோகியா, இக்கோனியா, லீஸ்திரா என்னும் பட்டணங்களில் எனக்கு உண்டான துன்பங்களையும் பாடுகளையும் நன்றாய் அறிந்திருக்கிறாய்; எவ்வளவோ துன்பங்களைச் சகித்தேன்; இவையெல்லாவற்றினின்றும் கர்த்தர் என்னை நீங்கலாக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[6. For of this sort are they which creep into houses, and lead captive silly women laden with sins, led away with divers lusts,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தியோகியா, இக்கோனியா, லீஸ்திரா என்னும் பட்டணங்களில் எனக்கு உண்டான துன்பங்களையும் பாடுகளையும் நன்றாய் அறிந்திருக்கிறாய்; எவ்வளவோ துன்பங்களைச் சகித்தேன்; இவையெல்லாவற்றினின்றும் கர்த்தர் என்னை நீங்கலாக்கிவிட்டார்.]]></a:t>
+              <a:t><![CDATA[6. For of this sort are they which creep into houses, and lead captive silly women laden with sins, led away with divers lusts,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எப்படியெனில், மனுஷர்கள் தற்பிரியராயும், பணப்பிரியராயும், வீம்புக்காரராயும், அகந்தையுள்ளவர்களாயும், தூஷிக்கிறவர்களாயும், தாய் தகப்பன்மாருக்குக் கீழ்ப்படியாதவர்களாயும், நன்றியறியாதவர்களாயும், பரிசுத்தமில்லாதவர்களாயும்,]]></a:t>
+              <a:t><![CDATA[7. Ever learning, and never able to come to the knowledge of the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் கிறிஸ்து இயேசுவுக்குள் தேவபக்தியாய் நடக்க மனதாயிருக்கிற யாவரும் துன்பப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Ever learning, and never able to come to the knowledge of the truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் கிறிஸ்து இயேசுவுக்குள் தேவபக்தியாய் நடக்க மனதாயிருக்கிற யாவரும் துன்பப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now as Jannes and Jambres withstood Moses, so do these also resist the truth: men of corrupt minds, reprobate concerning the faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அன்றியும் கிறிஸ்து இயேசுவுக்குள் தேவபக்தியாய் நடக்க மனதாயிருக்கிற யாவரும் துன்பப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Now as Jannes and Jambres withstood Moses, so do these also resist the truth: men of corrupt minds, reprobate concerning the faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சுபாவ அன்பில்லாதவர்களாயும், இணங்காதவர்களாயும், அவதூறு செய்கிறவர்களாயும், இச்சையடக்கமில்லாதவர்களாயும், கொடுமையுள்ளவர்களாயும், நல்லோரைப் பகைக்கிறவர்களாயும்,]]></a:t>
+              <a:t><![CDATA[9. But they shall proceed no further: for their folly shall be manifest unto all men, as their's also was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. சுபாவ அன்பில்லாதவர்களாயும், இணங்காதவர்களாயும், அவதூறு செய்கிறவர்களாயும், இச்சையடக்கமில்லாதவர்களாயும், கொடுமையுள்ளவர்களாயும், நல்லோரைப் பகைக்கிறவர்களாயும்,]]></a:t>
+              <a:t><![CDATA[9. But they shall proceed no further: for their folly shall be manifest unto all men, as their's also was.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாவங்களால் நிறைந்து, பற்பல இச்சைகளால் இழுப்புண்டு,]]></a:t>
+              <a:t><![CDATA[1. This know also, that in the last days dangerous times shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பொல்லாதவர்களும் எத்தர்களுமானவர்கள் மோசம்போக்குகிறவர்களாகவும், மோசம்போகிறவர்களாகவுமிருந்து மேன்மேலும் கேடுள்ளவர்களாவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But you have fully known my doctrine, manner of life, purpose, faith, longsuffering, love, patience,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. துரோகிகளாயும், துணிகரமுள்ளவர்களாயும், இறுமாப்புள்ளவர்களாயும், தேவப்பிரியராயிராமல் சுகபோகப்பிரியராயும்,]]></a:t>
+              <a:t><![CDATA[10. But you have fully known my doctrine, manner of life, purpose, faith, longsuffering, love, patience,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. துரோகிகளாயும், துணிகரமுள்ளவர்களாயும், இறுமாப்புள்ளவர்களாயும், தேவப்பிரியராயிராமல் சுகபோகப்பிரியராயும்,]]></a:t>
+              <a:t><![CDATA[10. But you have fully known my doctrine, manner of life, purpose, faith, longsuffering, love, patience,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவபக்தியின் வேஷத்தைத் தரித்து அதின் பெலனை மறுதலிக்கிறவர்களாயும் இருப்பார்கள்; இப்படிப்பட்டவர்களை நீ விட்டு விலகு.]]></a:t>
+              <a:t><![CDATA[11. Persecutions, afflictions, which came unto me at Antioch, at Iconium, at Lystra; what persecutions I endured: but out of them all the Lord delivered me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவபக்தியின் வேஷத்தைத் தரித்து அதின் பெலனை மறுதலிக்கிறவர்களாயும் இருப்பார்கள்; இப்படிப்பட்டவர்களை நீ விட்டு விலகு.]]></a:t>
+              <a:t><![CDATA[12. Yea, and all that will live godly in Christ Jesus shall suffer persecution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ கற்று நிச்சயித்துக்கொண்டவைகளில் நிலைத்திரு; அவைகளை இன்னாரிடத்தில் கற்றாய் என்று நீ அறிந்திருக்கிறதுமல்லாமல்,]]></a:t>
+              <a:t><![CDATA[12. Yea, and all that will live godly in Christ Jesus shall suffer persecution.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினாலே உன்னை இரட்சிப்புக்கேற்ற ஞானமுள்ளவனாக்கத்தக்க பரிசுத்த வேத எழுத்துக்களை, நீ சிறுவயதுமுதல் அறிந்தவனென்றும் உனக்குத் தெரியும்.]]></a:t>
+              <a:t><![CDATA[13. But evil men and seducers shall wax worse and worse, deceiving, and being deceived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினாலே உன்னை இரட்சிப்புக்கேற்ற ஞானமுள்ளவனாக்கத்தக்க பரிசுத்த வேத எழுத்துக்களை, நீ சிறுவயதுமுதல் அறிந்தவனென்றும் உனக்குத் தெரியும்.]]></a:t>
+              <a:t><![CDATA[13. But evil men and seducers shall wax worse and worse, deceiving, and being deceived.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வேதவாக்கியங்களெல்லாம் தேவஆவியினால் அருளப்பட்டிருக்கிறது; தேவனுடைய மனுஷன் தேறினவனாகவும், எந்த நற்கிரியையுஞ் செய்யத் தகுதியுள்ளவனாகவும் இருக்கும்படி,]]></a:t>
+              <a:t><![CDATA[14. But continue you in the things which you have learned and have been assured of, knowing of whom you have learned them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வேதவாக்கியங்களெல்லாம் தேவஆவியினால் அருளப்பட்டிருக்கிறது; தேவனுடைய மனுஷன் தேறினவனாகவும், எந்த நற்கிரியையுஞ் செய்யத் தகுதியுள்ளவனாகவும் இருக்கும்படி,]]></a:t>
+              <a:t><![CDATA[14. But continue you in the things which you have learned and have been assured of, knowing of whom you have learned them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பாவங்களால் நிறைந்து, பற்பல இச்சைகளால் இழுப்புண்டு,]]></a:t>
+              <a:t><![CDATA[1. This know also, that in the last days dangerous times shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகள் உபதேசத்துக்கும், கடிந்துகொள்ளுதலுக்கும் சீர்திருத்தலுக்கும், நீதியைப் படிப்பிக்குதலுக்கும் பிரயோஜனமுள்ளவைகளாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. And that from a child you have known the holy scriptures, which are able to make you wise unto salvation through faith which is in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவைகள் உபதேசத்துக்கும், கடிந்துகொள்ளுதலுக்கும் சீர்திருத்தலுக்கும், நீதியைப் படிப்பிக்குதலுக்கும் பிரயோஜனமுள்ளவைகளாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. And that from a child you have known the holy scriptures, which are able to make you wise unto salvation through faith which is in Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3022,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் தேவனுக்கு முன்பாகவும் உயிரோடிருக்கிறவர்களையும் மரித்தவர்களையும் நியாயந்தீர்க்கப்போகிற கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு முன்பாகவும், அவருடைய பிரசன்னமாகுதலையும் அவருடைய ராஜ்யத்தையும் சாட்சியாக வைத்துக் கட்டளையிடுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[16. All scripture is given by inspiration of God, and is profitable for doctrine, for reproof, for correction, for instruction in righteousness:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. All scripture is given by inspiration of God, and is profitable for doctrine, for reproof, for correction, for instruction in righteousness:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. That the man of God may be perfect, thoroughly furnished unto all good works.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. That the man of God may be perfect, thoroughly furnished unto all good works.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. That the man of God may be perfect, thoroughly furnished unto all good works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எப்போதும் கற்றாலும் ஒருபோதும் சத்தியத்தை அறிந்து உணராதவர்களாயிருக்கிற பெண்பிள்ளைகளுடைய வீடுகளில் இப்படிப்பட்டவர்கள் நுழைந்து, அவர்களை வசப்படுத்திக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. This know also, that in the last days dangerous times shall come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எப்போதும் கற்றாலும் ஒருபோதும் சத்தியத்தை அறிந்து உணராதவர்களாயிருக்கிற பெண்பிள்ளைகளுடைய வீடுகளில் இப்படிப்பட்டவர்கள் நுழைந்து, அவர்களை வசப்படுத்திக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. For men shall be lovers of their own selves, covetous, boasters, proud, blasphemers, disobedient to parents, unthankful, unholy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யந்நேயும் யம்பிரேயும் மோசேக்கு எதிர்த்து நின்றதுபோல இவர்களும் சத்தியத்துக்கு எதிர்த்து நிற்கிறார்கள்; இவர்கள் துர்ப்புத்தியுள்ள மனுஷர்கள், விசுவாசவிஷயத்தில் பரீட்சைக்கு நில்லாதவர்கள்.]]></a:t>
+              <a:t><![CDATA[2. For men shall be lovers of their own selves, covetous, boasters, proud, blasphemers, disobedient to parents, unthankful, unholy,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யந்நேயும் யம்பிரேயும் மோசேக்கு எதிர்த்து நின்றதுபோல இவர்களும் சத்தியத்துக்கு எதிர்த்து நிற்கிறார்கள்; இவர்கள் துர்ப்புத்தியுள்ள மனுஷர்கள், விசுவாசவிஷயத்தில் பரீட்சைக்கு நில்லாதவர்கள்.]]></a:t>
+              <a:t><![CDATA[3. Without natural affection, trucebreakers, false accusers, incontinent, fierce, despisers of those that are good,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும், இவர்கள் அதிகமாய்ப் பலப்படுவதில்லை; அவ்விருவருடைய மதிகேடு எல்லாருக்கும் வெளிப்பட்டதுபோல, இவர்களுடைய மதிகேடும் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[3. Without natural affection, trucebreakers, false accusers, incontinent, fierce, despisers of those that are good,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும், இவர்கள் அதிகமாய்ப் பலப்படுவதில்லை; அவ்விருவருடைய மதிகேடு எல்லாருக்கும் வெளிப்பட்டதுபோல, இவர்களுடைய மதிகேடும் வெளிப்படும்.]]></a:t>
+              <a:t><![CDATA[4. Traitors, rebellious, high-minded, lovers of pleasures more than lovers of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470705505" r:id="rId1"/>
+    <p:sldLayoutId id="2482433701" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4435,82 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু এরা তাদের কাজে কৃতকার্য় হতে পারবে না৷ সবাই দেখতে পাবে য়ে তারা কতো নির্বোধ৷ যাম্নি ও]]></a:t>
+              <a:t><![CDATA[நீ விட்டு விலகு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাম্বির বেলায়ও তাই হয়েছিল৷]]></a:t>
+              <a:t><![CDATA[5. பாவங்களால் நிறைந்து, பற்பல இச்சைகளால் இழுப்புண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কিন্তু তুমি আমার সব কথাই জান৷ যা আমি শেখাই, য়েভাবে আমি চলি সবই তুমি জান৷ আমার জীবনের কি লক্ষ্য]]></a:t>
+              <a:t><![CDATA[6. எப்போதும் கற்றாலும் ஒருபோதும் சத்தியத்தை அறிந்து உணராதவர்களாயிருக்கிற பெண்பிள்ளைகளுடைய வீடுகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাও তুমি জান৷ তুমি আমার বিশ্বাস, ধৈর্য়, ভালোবাসা ও সহিষ্ণুতার কথা জান৷]]></a:t>
+              <a:t><![CDATA[இப்படிப்பட்டவர்கள் நுழைந்து, அவர்களை வசப்படுத்திக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. একথা মনে রেখো য়ে শেষকালে ভয়ঙ্কর সময় আসছে৷]]></a:t>
+              <a:t><![CDATA[7. யந்நேயும் யம்பிரேயும் மோசேக்கு எதிர்த்து நின்றதுபோல இவர்களும் சத்தியத்துக்கு எதிர்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমার জীবনে নির্য়াতন ও কষ্টভোগের কথাও তুমি জান৷ আন্তিয়খিয়া, ইকনিয় ও লুস্ত্রায় যখন আমি]]></a:t>
+              <a:t><![CDATA[நிற்கிறார்கள்; இவர்கள் துர்ப்புத்தியுள்ள மனுஷர்கள், விசுவாசவிஷயத்தில் பரீட்சைக்கு நில்லாதவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়েছিলাম, সে সব জায়গায় আমার কি অবস্থা হয়েছিল, কত কষ্টের মধ্যে আমাকে পড়তে হয়েছিল তা তুমি জান;]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும், இவர்கள் அதிகமாய்ப் பலப்படுவதில்லை; அவ்விருவருடைய மதிகேடு எல்லாருக்கும் வெளிப்பட்டதுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু সেই সময় দুঃখ কষ্ট থেকে প্রভু আমাকে উদ্ধার করেছেন৷]]></a:t>
+              <a:t><![CDATA[இவர்களுடைய மதிகேடும் வெளிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কারণ লোকে তখন স্বার্থপর, ও অর্থপ্রেমী হয়ে উঠবে৷ তারা গর্ব করবে, সবাইকে তুচ্ছ করবে ও পরনিন্দা]]></a:t>
+              <a:t><![CDATA[9. நீயோ என் போதகத்தையும் நடக்கையையும் நோக்கத்தையும் விசுவாசத்தையும் நீடிய சாந்தத்தையும் அன்பையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে৷ লোকে তাদের মা-বাবার অবাধ্য হবে৷ তারা অকৃতজ্ঞ, অধার্মিক হবে;]]></a:t>
+              <a:t><![CDATA[பொறுமையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারা ধর্মের ঠাট বজায় রাখবে, কিন্তু ঈশ্বরের শক্তি প্রত্যাখ্যান করবে৷ তীমথিয়, এমন লোকদের সংস্পর্শ]]></a:t>
+              <a:t><![CDATA[1. எப்படியெனில், மனுஷர்கள் தற்பிரியராயும், பணப்பிரியராயும், வீம்புக்காரராயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. খ্রীষ্ট যীশুতে যত লোক ঈশ্বরের ইচ্ছানুসারে চলতে চাইবে তাদের সকলকে নির্যাতিত হতে হবেই৷]]></a:t>
+              <a:t><![CDATA[10. அந்தியோகியா, இக்கோனியா, லீஸ்திரா என்னும் பட்டணங்களில் எனக்கு உண்டான துன்பங்களையும் பாடுகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. অপর লোকদের জন্য তাদের স্নেহভালবাসা থাকবে না৷ তারা অপরকে ক্ষমা করতে চাইবে না বরং তারা অন্য়ের]]></a:t>
+              <a:t><![CDATA[நன்றாய் அறிந்திருக்கிறாய்; எவ்வளவோ துன்பங்களைச் சகித்தேன்; இவையெல்லாவற்றினின்றும் கர்த்தர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয়ে নানা মন্দ কথা বলে বেড়াবে৷ লোকেরা আত্মসংযমী হবে না, হবে হিংস্র৷ তারা ভাল কিছু সইতে পারবে না৷]]></a:t>
+              <a:t><![CDATA[நீங்கலாக்கிவிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. শেষের দিনগুলিতে লোকেরা বিশ্বাসঘাতকতা করবে৷ বিবেচনা না করেই তারা হঠকারীর মতো কিছু করে বসবে৷ তারা]]></a:t>
+              <a:t><![CDATA[11. அன்றியும் கிறிஸ்து இயேசுவுக்குள் தேவபக்தியாய் நடக்க மனதாயிருக்கிற யாவரும் துன்பப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আত্মগর্বে স্ফীত হবে৷ ঈশ্বরের চেয়ে বরং তারা ভোগবিলাসকেই ভালবাসবে৷]]></a:t>
+              <a:t><![CDATA[12. பொல்லாதவர்களும் எத்தர்களுமானவர்கள் மோசம்போக்குகிறவர்களாகவும், மோசம்போகிறவர்களாகவுமிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. কিন্তু দুষ্ট লোকেদের এবং ঠগবাজদের ক্রমশঃই অধঃপতন ঘটবে৷ তারা পরকে ঠকাবে, নিজেরাও ঠকবে৷]]></a:t>
+              <a:t><![CDATA[மேன்மேலும் கேடுள்ளவர்களாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু তুমি যা শিখেছ তাতেই স্থির থাক, এবং দৃঢ়ভাবে তা বিশ্বাস কর কারণ তুমি জান কাদের কাছ থেকে]]></a:t>
+              <a:t><![CDATA[13. நீ கற்று நிச்சயித்துக்கொண்டவைகளில் நிலைத்திரு; அவைகளை இன்னாரிடத்தில் கற்றாய் என்று நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি সেই শিক্ষা পেয়েছ৷]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறதுமல்லாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. বাল্যকাল থেকে পবিত্র শাস্ত্রের সঙ্গে তোমার পরিচয় হয়েছে৷ শাস্ত্রগুলিই তোমাকে সেই প্রজ্ঞা দেবে]]></a:t>
+              <a:t><![CDATA[14. கிறிஸ்து இயேசுவைப்பற்றும் விசுவாசத்தினாலே உன்னை இரட்சிப்புக்கேற்ற ஞானமுள்ளவனாக்கத்தக்க பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যা খ্রীষ্ট যীশুতে বিশ্বাসের মাধ্যমে পরিত্রাণের পথে নিয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[வேத எழுத்துக்களை, நீ சிறுவயதுமுதல் அறிந்தவனென்றும் உனக்குத் தெரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এড়িয়ে চল৷]]></a:t>
+              <a:t><![CDATA[அகந்தையுள்ளவர்களாயும், தூஷிக்கிறவர்களாயும், தாய் தகப்பன்மாருக்குக் கீழ்ப்படியாதவர்களாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সমস্ত শাস্ত্রই ঈশ্বর দিয়েছেন এবং অনুয়োগ, সংশোধন ও ন্যায়পরায়ণ জীবনযাপনের জন্য প্রতিটি বাক্যই]]></a:t>
+              <a:t><![CDATA[15. வேதவாக்கியங்களெல்லாம் தேவஆவியினால் அருளப்பட்டிருக்கிறது; தேவனுடைய மனுஷன் தேறினவனாகவும், எந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঠিক নির্দেশ দিতে পারে৷]]></a:t>
+              <a:t><![CDATA[நற்கிரியையுஞ் செய்யத் தகுதியுள்ளவனாகவும் இருக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7827,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. য়েন তার দ্বারা ঈশ্বরের লোক পরিপক্ক ও সমস্ত সত্ কর্মের জন্য সুসজ্জিত হয়৷]]></a:t>
+              <a:t><![CDATA[16. அவைகள் உபதேசத்துக்கும், கடிந்துகொள்ளுதலுக்கும் சீர்திருத்தலுக்கும், நீதியைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[படிப்பிக்குதலுக்கும் பிரயோஜனமுள்ளவைகளாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. நான் தேவனுக்கு முன்பாகவும் உயிரோடிருக்கிறவர்களையும் மரித்தவர்களையும் நியாயந்தீர்க்கப்போகிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுகிறிஸ்துவுக்கு முன்பாகவும், அவருடைய பிரசன்னமாகுதலையும் அவருடைய ராஜ்யத்தையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 தீமோத்தேயு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சாட்சியாக வைத்துக் கட்டளையிடுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. এদের মধ্যে এমন লোক আছে, যাঁরা চালাকি করে লোকের বাড়ি বাড়ি যায় এবং সেখানে তারা এমনসব নির্বোধ]]></a:t>
+              <a:t><![CDATA[நன்றியறியாதவர்களாயும், பரிசுத்தமில்லாதவர்களாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্ত্রীলোকদের উপর প্রভুত্ব করে যাঁরা পাপের দোষে পূর্ণ এবং সব রকমের ইচ্ছা দ্বারা চালিত৷]]></a:t>
+              <a:t><![CDATA[2. சுபாவ அன்பில்லாதவர்களாயும், இணங்காதவர்களாயும், அவதூறு செய்கிறவர்களாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সেই স্ত্রীলোকেরা সতত নতুন শিক্ষা শিখতে চেষ্টা করে; কিন্তু সেই সত্যকে পুরোপুরি হৃদয়ঙ্গম করতে]]></a:t>
+              <a:t><![CDATA[இச்சையடக்கமில்லாதவர்களாயும், கொடுமையுள்ளவர்களாயும், நல்லோரைப் பகைக்கிறவர்களாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সক্ষম হয় না৷]]></a:t>
+              <a:t><![CDATA[3. துரோகிகளாயும், துணிகரமுள்ளவர்களாயும், இறுமாப்புள்ளவர்களாயும், தேவப்பிரியராயிராமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. আর যাম্নি ও যাম্বির কথা মনে কর, তারা মোশির বিরোধিতা করেছিল৷ সেইভাবে এই লোকেরাও সত্যের বিরুদ্ধে]]></a:t>
+              <a:t><![CDATA[சுகபோகப்பிரியராயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দাঁড়ায়, এদের মন জঘন্য এবং এরা প্রকৃত বিশ্বাসের অনুসারী হতে পারে নি;]]></a:t>
+              <a:t><![CDATA[4. தேவபக்தியின் வேஷத்தைத் தரித்து அதின் பெலனை மறுதலிக்கிறவர்களாயும் இருப்பார்கள்; இப்படிப்பட்டவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தீமோத்தேயு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>