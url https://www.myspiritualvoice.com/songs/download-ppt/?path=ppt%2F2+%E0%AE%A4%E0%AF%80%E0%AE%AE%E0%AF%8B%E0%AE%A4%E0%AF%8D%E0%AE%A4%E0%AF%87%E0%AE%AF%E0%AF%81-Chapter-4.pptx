--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -57,60 +57,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -124,55 +114,50 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
-    <p:sldId id="289" r:id="rId36"/>
-[...3 lines deleted...]
-    <p:sldId id="293" r:id="rId40"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -303,58 +288,53 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதுமுதல் நீதியின் கிரீடம் எனக்காக வைக்கப்பட்டிருக்கிறது, நீதியுள்ள நியாயாதிபதியாகிய கர்த்தர் அந்நாளிலே அதை எனக்குத் தந்தருளுவார்; எனக்கு மாத்திரமல்ல, அவர் பிரசன்னமாகுதலை விரும்பும் யாவருக்கும் அதைத் தந்தருளுவார்.]]></a:t>
+              <a:t><![CDATA[6. நல்ல போராட்டத்தைப் போராடினேன், ஓட்டத்தை முடித்தேன், விசுவாசத்தைக் காத்துக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ சீக்கிரமாய் என்னிடத்தில் வரும்படி ஜாக்கிரதைப்படு.]]></a:t>
+              <a:t><![CDATA[21. ஐபூலுவும், புதேஞ்சும், லீனுவும், கலவுதியாளும், மற்றெல்லாச் சகோதாரும் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ சீக்கிரமாய் என்னிடத்தில் வரும்படி ஜாக்கிரதைப்படு.]]></a:t>
+              <a:t><![CDATA[21. ஐபூலுவும், புதேஞ்சும், லீனுவும், கலவுதியாளும், மற்றெல்லாச் சகோதாரும் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனென்றால், தேமா இப்பிரபஞ்சத்தின்மேல் ஆசைவைத்து, என்னைவிட்டுப்பிரிந்து, தெசலோனிக்கே பட்டணத்துக்குப் போய்விட்டான்; கிரெஸ்கே கலாத்தியா நாட்டிற்கும், தீத்து தல்மாத்தியா நாட்டிற்கும் போய்விட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. கர்த்தராகிய இயேசுகிறிஸ்து உன் ஆவியுடனேகூட இருப்பாராக. கிருபை உங்களோடிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. லூக்கா மாத்திரம் என்னோடே இருக்கிறான். மாற்குவை உன்னோடே கூட்டிக்கொண்டுவா; ஊழியத்தில் அவன் எனக்குப் பிரயோஜனமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[8. நீ சீக்கிரமாய் என்னிடத்தில் வரும்படி ஜாக்கிரதைப்படு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. லூக்கா மாத்திரம் என்னோடே இருக்கிறான். மாற்குவை உன்னோடே கூட்டிக்கொண்டுவா; ஊழியத்தில் அவன் எனக்குப் பிரயோஜனமுள்ளவன்.]]></a:t>
+              <a:t><![CDATA[8. நீ சீக்கிரமாய் என்னிடத்தில் வரும்படி ஜாக்கிரதைப்படு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தீகிக்குவை நான் எபேசுவுக்கு அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[9. ஏனென்றால், தேமா இப்பிரபஞ்சத்தின்மேல் ஆசைவைத்து, என்னைவிட்டுப்பிரிந்து, தெசலோனிக்கே பட்டணத்துக்குப் போய்விட்டான்; கிரெஸ்கே கலாத்தியா நாட்டிற்கும், தீத்து தல்மாத்தியா நாட்டிற்கும் போய்விட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தீகிக்குவை நான் எபேசுவுக்கு அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[10. லூக்கா மாத்திரம் என்னோடே இருக்கிறான். மாற்குவை உன்னோடே கூட்டிக்கொண்டுவா; ஊழியத்தில் அவன் எனக்குப் பிரயோஜனமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. துரோவா பட்டணத்திலிருக்கிற கார்ப்பு என்பவன் வசத்தில் நான் வைத்துவந்த மேலங்கியையும், புஸ்தகங்களையும், விசேஷமாய்த் தோற்சுருள்களையும், நீ வருகிறபோது எடுத்துக்கொண்டுவா.]]></a:t>
+              <a:t><![CDATA[10. லூக்கா மாத்திரம் என்னோடே இருக்கிறான். மாற்குவை உன்னோடே கூட்டிக்கொண்டுவா; ஊழியத்தில் அவன் எனக்குப் பிரயோஜனமுள்ளவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனென்றால், அவர்கள் ஆரோக்கியமான உபதேசத்தைப் பொறுக்கமனதில்லாமல், செவித்தினவுள்ளவர்களாகி, தங்கள் சுய இச்சைகளுக்கேற்ற போதகர்களைத் தங்களுக்குத் திரளாகச் சேர்த்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. சமயம் வாய்த்தாலும் வாய்க்காவிட்டாலும் ஜாக்கிரதையாய்த் திருவசனத்தைப் பிரசங்கம்பண்ணு; எல்லா நீடிய சாந்தத்தோடும் உபதேசத்தோடும் கண்டனம் பண்ணி, கடிந்துகொண்டு, புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கன்னானாகிய அலெக்சந்தர் எனக்கு வெகு தீமைசெய்தான்; அவனுடைய செய்கைக்குத்தக்கதாகக் கர்த்தர் அவனுக்குப் பதிலளிப்பாராக.]]></a:t>
+              <a:t><![CDATA[11. தீகிக்குவை நான் எபேசுவுக்கு அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கன்னானாகிய அலெக்சந்தர் எனக்கு வெகு தீமைசெய்தான்; அவனுடைய செய்கைக்குத்தக்கதாகக் கர்த்தர் அவனுக்குப் பதிலளிப்பாராக.]]></a:t>
+              <a:t><![CDATA[12. துரோவா பட்டணத்திலிருக்கிற கார்ப்பு என்பவன் வசத்தில் நான் வைத்துவந்த மேலங்கியையும், புஸ்தகங்களையும், விசேஷமாய்த் தோற்சுருள்களையும், நீ வருகிறபோது எடுத்துக்கொண்டுவா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீயும் அவனைக்குறித்து எச்சரிக்கையாயிரு; அவன் நம்முடைய வார்த்தைகளுக்கு மிகவும் எதிர்த்து நின்றவன்.]]></a:t>
+              <a:t><![CDATA[13. கன்னானாகிய அலெக்சந்தர் எனக்கு வெகு தீமைசெய்தான்; அவனுடைய செய்கைக்குத்தக்கதாகக் கர்த்தர் அவனுக்குப் பதிலளிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீயும் அவனைக்குறித்து எச்சரிக்கையாயிரு; அவன் நம்முடைய வார்த்தைகளுக்கு மிகவும் எதிர்த்து நின்றவன்.]]></a:t>
+              <a:t><![CDATA[13. கன்னானாகிய அலெக்சந்தர் எனக்கு வெகு தீமைசெய்தான்; அவனுடைய செய்கைக்குத்தக்கதாகக் கர்த்தர் அவனுக்குப் பதிலளிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் முதல்விசை உத்தரவுசொல்ல நிற்கையில் ஒருவனும் என்னோடேகூட இருக்கவில்லை, எல்லாரும் என்னைக்கைவிட்டார்கள்; அந்தக் குற்றம் அவர்கள்மேல் சுமராதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. நீயும் அவனைக்குறித்து எச்சரிக்கையாயிரு; அவன் நம்முடைய வார்த்தைகளுக்கு மிகவும் எதிர்த்து நின்றவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தரோ எனக்குத் துணையாக நின்று என்னாலே பிரசங்கம் நிறைவேறுகிறதற்காகவும், புறஜாதியார் கேட்கிறதற்காகவும், என்னைப் பலப்படுத்தினார்; சிங்கத்தின் வாயிலிருந்தும் நான் இரட்சிக்கப்பட்டேன்.]]></a:t>
+              <a:t><![CDATA[15. நான் முதல்விசை உத்தரவுசொல்ல நிற்கையில் ஒருவனும் என்னோடேகூட இருக்கவில்லை, எல்லாரும் என்னைக்கைவிட்டார்கள்; அந்தக் குற்றம் அவர்கள்மேல் சுமராதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கர்த்தர் எல்லாத் தீமையினின்றும் என்னை இரட்சித்து, தம்முடைய பரம ராஜ்யத்தை அடையும்படி காப்பாற்றுவார்; அவருக்குச் சதாகாலங்களிலும் மகிமை உண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தரோ எனக்குத் துணையாக நின்று என்னாலே பிரசங்கம் நிறைவேறுகிறதற்காகவும், புறஜாதியார் கேட்கிறதற்காகவும், என்னைப் பலப்படுத்தினார்; சிங்கத்தின் வாயிலிருந்தும் நான் இரட்சிக்கப்பட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனென்றால், அவர்கள் ஆரோக்கியமான உபதேசத்தைப் பொறுக்கமனதில்லாமல், செவித்தினவுள்ளவர்களாகி, தங்கள் சுய இச்சைகளுக்கேற்ற போதகர்களைத் தங்களுக்குத் திரளாகச் சேர்த்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. சமயம் வாய்த்தாலும் வாய்க்காவிட்டாலும் ஜாக்கிரதையாய்த் திருவசனத்தைப் பிரசங்கம்பண்ணு; எல்லா நீடிய சாந்தத்தோடும் உபதேசத்தோடும் கண்டனம் பண்ணி, கடிந்துகொண்டு, புத்திசொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3149,595 +3129,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[20. மாரிகாலத்துக்குமுன் நீ வந்து சேரும்படி ஜாக்கிரதைப்படு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
-[...543 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3793,51 +3228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சத்தியத்துக்குச் செவியை விலக்கி, கட்டுக்கதைகளுக்குச் சாய்ந்துபோகுங்காலம் வரும்.]]></a:t>
+              <a:t><![CDATA[2. ஏனென்றால், அவர்கள் ஆரோக்கியமான உபதேசத்தைப் பொறுக்கமனதில்லாமல், செவித்தினவுள்ளவர்களாகி, தங்கள் சுய இச்சைகளுக்கேற்ற போதகர்களைத் தங்களுக்குத் திரளாகச் சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +3337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சத்தியத்துக்குச் செவியை விலக்கி, கட்டுக்கதைகளுக்குச் சாய்ந்துபோகுங்காலம் வரும்.]]></a:t>
+              <a:t><![CDATA[2. ஏனென்றால், அவர்கள் ஆரோக்கியமான உபதேசத்தைப் பொறுக்கமனதில்லாமல், செவித்தினவுள்ளவர்களாகி, தங்கள் சுய இச்சைகளுக்கேற்ற போதகர்களைத் தங்களுக்குத் திரளாகச் சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +3446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீயோ எல்லாவற்றிலும் மனத்தெளிவுள்ளவனாயிரு, தீங்கநுபவி, சுவிசேஷகனுடைய வேலையைச் செய், உன் ஊழியத்தை நிறைவேற்று.]]></a:t>
+              <a:t><![CDATA[3. சத்தியத்துக்குச் செவியை விலக்கி, கட்டுக்கதைகளுக்குச் சாய்ந்துபோகுங்காலம் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +3555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனென்றால், நான் இப்பொழுதே பானபலியாக வார்க்கப்பட்டுப்போகிறேன்; நான் தேகத்தை விட்டுப் பிரியும்காலம் வந்தது.]]></a:t>
+              <a:t><![CDATA[3. சத்தியத்துக்குச் செவியை விலக்கி, கட்டுக்கதைகளுக்குச் சாய்ந்துபோகுங்காலம் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +3664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனென்றால், நான் இப்பொழுதே பானபலியாக வார்க்கப்பட்டுப்போகிறேன்; நான் தேகத்தை விட்டுப் பிரியும்காலம் வந்தது.]]></a:t>
+              <a:t><![CDATA[4. நீயோ எல்லாவற்றிலும் மனத்தெளிவுள்ளவனாயிரு, தீங்கநுபவி, சுவிசேஷகனுடைய வேலையைச் செய், உன் ஊழியத்தை நிறைவேற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +3773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நல்ல போராட்டத்தைப் போராடினேன், ஓட்டத்தை முடித்தேன், விசுவாசத்தைக் காத்துக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[5. ஏனென்றால், நான் இப்பொழுதே பானபலியாக வார்க்கப்பட்டுப்போகிறேன்; நான் தேகத்தை விட்டுப் பிரியும்காலம் வந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +3852,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493691" r:id="rId1"/>
+    <p:sldLayoutId id="2474605066" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4669,90 +4104,50 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4901,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಾನು ಒಳ್ಳೇ ಹೋರಾಟವನ್ನು ಹೋರಾಡಿದ್ದೇನೆ, ನಾನು ನನ್ನ ಓಟ ವನ್ನು ಮುಗಿಸಿದ್ದೇನೆ, ನಾನು ನಂಬಿಕೆಯನ್ನು ಕಾಪಾಡಿ]]></a:t>
+              <a:t><![CDATA[6. क्योंकि अब मैं अर्घ की नाईं उंडेला जाता हूं, और मेरे कूच का समय आ पहुंचा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +4428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[7. मैं अच्छी कुश्ती लड़ चुका हूं मैं ने अपनी दौड़ पूरी कर ली है, मैं ने विश्वास की रखवाली की है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +4560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇನ್ನು ಮುಂದೆ ನನಗೋಸ್ಕರ ನೀತಿಯ ಕಿರೀಟವು ಇಡಲ್ಪಟ್ಟಿದೆ; ಅದನ್ನು ನೀತಿಯುಳ್ಳ ನ್ಯಾಯಾ ಧಿಪತಿಯಾದ ಕರ್ತನು ಆ]]></a:t>
+              <a:t><![CDATA[21. जाड़े से पहिले चले आने का प्रयत्न कर: यूबूलुस, और पूदेंस, और लीनुस और क्लौदिया, और सब भाइयों का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಿನದಲ್ಲಿ ನನಗೆ ಕೊಡು ವನು; ನನಗೆ ಮಾತ್ರವಲ್ಲದೆ ಆತನ ಬರೋಣವನ್ನು ಪ್ರೀತಿಸುವವರೆಲ್ಲರಿಗೆ ಸಹ ಕೊಡುವನು.]]></a:t>
+              <a:t><![CDATA[तुझे नमस्कार॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +4824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನನ್ನ ಬಳಿಗೆ ಬೇಗ ಬರುವದಕ್ಕೆ ನೀನು ಪ್ರಯತ್ನ ಮಾಡು;]]></a:t>
+              <a:t><![CDATA[22. प्रभु तेरी आत्मा के साथ रहे: तुम पर अनुग्रह होता रहे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +4956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಯಾಕಂದರೆ ದೇಮನು ಇಹಲೋಕವನ್ನು ಪ್ರೀತಿಸಿ ನನ್ನನ್ನು ತೊರೆದುಬಿಟ್ಟು ಥೆಸಲೋನಿಕಕ್ಕೆ ಹೋದನು; ಕ್ರೆಸ್ಕನು ಗಲಾತ್ಯಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[8. भविष्य में मेरे लिये धर्म का वह मुकुट रखा हुआ है, जिसे प्रभु, जो धर्मी, और न्यायी है, मुझे उस दिन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೀತನು ದಲ್ಮಾತ್ಯಕ್ಕೂ ಹೋದರು;]]></a:t>
+              <a:t><![CDATA[देगा और मुझे ही नहीं, वरन उन सब को भी, जो उसके प्रगट होने को प्रिय जानते हैं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +5220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಲೂಕನು ಮಾತ್ರ ನನ್ನ ಜೊತೆಯಲ್ಲಿ ದ್ದಾನೆ. ಮಾರ್ಕನನ್ನು ಸಂಗಡ ಕರಕೊಂಡು ಬಾ, ಅವನು ಸೇವೆಗಾಗಿ ನನಗೆ]]></a:t>
+              <a:t><![CDATA[9. मेरे पास शीघ्र आने का प्रयत्न कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +5352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಪಯುಕ್ತನಾಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[10. क्योंकि देमास ने इस संसार को प्रिय जान कर मुझे छोड़ दिया है, और थिस्सलुनीके को चला गया है, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +5484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ತುಖಿಕನನ್ನು ಎಫೆಸಕ್ಕೆ ಕಳುಹಿಸಿದೆನು.]]></a:t>
+              <a:t><![CDATA[क्रेसकेंस गलतिया को और तीतुस दलमतिया को चला गया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +5616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ವಾಕ್ಯವನ್ನು ಸಾರು, ಅನುಕೂಲವಾದ ಕಾಲದಲ್ಲಿಯೂ ಅನುಕೂಲವಿಲ್ಲದ ಕಾಲದಲ್ಲಿಯೂ ಅದರಲ್ಲಿ ಆಸಕ್ತ ನಾಗಿರು;]]></a:t>
+              <a:t><![CDATA[1. परमेश्वर और मसीह यीशु को गवाह कर के, जो जीवतों और मरे हुओं का न्याय करेगा, उसे और उसके प्रगट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ತ್ರೋವ ದಲ್ಲಿ ನಾನು ಕರ್ಪನ ಬಳಿಯಲ್ಲಿ ಬಿಟ್ಟುಬಂದ ಮೇಲಂಗಿ ಯನ್ನೂ ಪುಸ್ತಕಗಳನ್ನೂ ಮುಖ್ಯವಾಗಿ ಚರ್ಮದ ಕಾಗದ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[11. केवल लूका मेरे साथ है: मरकुस को लेकर चला आ; क्योंकि सेवा के लिये वह मेरे बहुत काम का है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನು ಬರುವಾಗ ತೆಗೆದುಕೊಂಡು ಬಾ.]]></a:t>
+              <a:t><![CDATA[12. तुखिकुस को मैं ने इफिसुस को भेजा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕಂಚುಗಾರನಾದ ಅಲೆಕ್ಸಾಂದ್ರನು ನನಗೆ ಬಹಳ ಕೇಡುಮಾಡಿದನು; ಕರ್ತನು ಅವನ ಕೃತ್ಯಗಳಿಗೆ ಸರಿ ಯಾಗಿ ಅವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[13. जो बागा मैं त्रोआस में करपुस के यहां छोड़ आया हूं, जब तू आए, तो उसे और पुस्तकें विशेष करके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರತಿಫಲವನ್ನು ಕೊಡುವನು.]]></a:t>
+              <a:t><![CDATA[चर्मपत्रों को लेते आना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ನೀನು ಸಹ ಅವನ ವಿಷಯದಲ್ಲಿ ಎಚ್ಚರಿಕೆಯಾಗಿರು; ಯಾಕಂದರೆ ಅವನು ನಮ್ಮ ಮಾತುಗಳನ್ನು ಬಹಳ ವಾಗಿ ಎದುರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[14. सिकन्दर ठठेरे ने मुझ से बहुत बुराइयां की हैं प्रभु उसे उसके कामों के अनुसार बदला देगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಾನು ಮೊದಲನೆಯ ಸಾರಿ ಪ್ರತಿವಾದ ಮಾಡಿದಾಗ ಯಾರೂ ನನ್ನೊಂದಿಗೆ ನಿಲ್ಲಲಿಲ್ಲ. ಎಲ್ಲರೂ ನನ್ನನ್ನು ತೊರೆದುಬಿಟ್ಟರು;]]></a:t>
+              <a:t><![CDATA[15. तू भी उस से सावधान रह, क्योंकि उस ने हमारी बातों का बहुत ही विरोध किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದು ಅವರ ಲೆಕ್ಕಕ್ಕೆ ಸೇರಿಸಲ್ಪಡದೆ ಇರಲಿ ಎಂದು ನಾನು ದೇವರನ್ನು ಪ್ರಾರ್ಥಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[16. मेरे पहिले प्रत्युत्तर करने के समय में किसी ने भी मेरा साथ नहीं दिया, वरन सब ने मुझे छोड़ दिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆದರೆ ಕರ್ತನು ನನ್ನ ಬಳಿಯಲ್ಲಿ ನಿಂತು ನನ್ನನ್ನು ಬಲಪಡಿಸಿ ನನ್ನ ಮೂಲಕ ಸಾರಲ್ಪಡುವದು ಸಂಪೂರ್ಣವಾಗಿ ಗ್ರಹಿಕೆ]]></a:t>
+              <a:t><![CDATA[था: भला हो, कि इस का उन को लेखा देना न पड़े।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಗುವಂತೆಯೂ ಅನ್ಯಜನರೆಲ್ಲರೂ ಅದನ್ನು ಕೇಳುವಂತೆಯೂ ಮಾಡಿದನು; ಇದಲ್ಲದೆ ಆತನು ನನ್ನನ್ನು ಸಿಂಹದ ಬಾಯೊಳಗಿಂದ]]></a:t>
+              <a:t><![CDATA[17. परन्तु प्रभु मेरा सहायक रहा, और मुझे सामर्थ दी: ताकि मेरे द्वारा पूरा पूरा प्रचार हो, और सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[अन्यजाति सुन ले; और मैं तो सिंह के मुंह से छुड़ाया गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೂರ್ಣದೀರ್ಘಶಾಂತಿಯಿಂದಲೂ ಉಪ ದೇಶದಿಂದಲೂ ಖಂಡಿಸು, ಗದರಿಸು, ಎಚ್ಚರಿಸು.]]></a:t>
+              <a:t><![CDATA[होने, और राज्य को सुधि दिलाकर मैं तुझे चिताता हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ನನ್ನನ್ನು ಪ್ರತಿಯೊಂದು ದುಷ್ಕೃತ್ಯದಿಂದ ಕರ್ತನು ತಪ್ಪಿಸಿ ತನ್ನ ಪರಲೋಕರಾಜ್ಯಕ್ಕೆ ನನ್ನನ್ನು ಕಾಪಾಡು ವನು.]]></a:t>
+              <a:t><![CDATA[18. और प्रभु मुझे हर एक बुरे काम से छुड़ाएगा, और अपने स्वर्गीय राज्य में उद्धार कर के पहुंचाएगा: उसी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುಗಯುಗಾಂತರಗಳಲ್ಲಿಯೂ ಆತನಿಗೆ ಮಹಿಮೆ. ಆಮೆನ್‌.]]></a:t>
+              <a:t><![CDATA[की महिमा युगानुयुग होती रहे। आमीन॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಪ್ರಿಸ್ಕಳಿಗೂ ಅಕ್ವಿಲ್ಲನಿಗೂ ಒನೆಸಿಫೊರನ ಮನೆಯ ವರಿಗೂ ವಂದನೆ.]]></a:t>
+              <a:t><![CDATA[19. प्रिसका और अक्विला को, और उनेसिफुरूस के घराने को नमस्कार।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,711 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಎರಸ್ತನು ಕೊರಿಂಥದಲ್ಲಿ ನಿಂತನು. ಆದರೆ ತ್ರೊಫಿಮನು ಅಸೌಖ್ಯವಾಗಿದ್ದದರಿಂದ ಅವ ನನ್ನು ನಾನು ಮಿಲೇತದಲ್ಲಿ ಬಿಟ್ಟೆನು.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[ಕರ್ತನಾದ ಯೇಸು ಕ್ರಿಸ್ತನ ಮುಂದೆಯೂ ನಾನು ನಿನಗೆ ಖಂಡಿತವಾಗಿ ಹೇಳುವದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[20. इरास्तुस कुरिन्थुस में रह गया, और त्रुफिमुस को मैं ने मीलेतुस में बीमार छोड़ा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಯಾಕಂದರೆ ಜನರು ಸ್ವಸ್ಥಬೋಧನೆಯನ್ನು ಸಹಿಸ ಲಾರದ ಕಾಲವು ಬರುತ್ತದೆ; ಅದರಲ್ಲಿ ಅವರು ತೀಟೇ ಕಿವಿಯುಳ್ಳವರಾಗಿ ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[2. कि तू वचन को प्रचार कर; समय और असमय तैयार रह, सब प्रकार की सहनशीलता, और शिक्षा के साथ उलाहना दे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದುರಾಶೆಗಳಿಗೆ ಅನುಕೂಲ ವಾದ ಉಪದೇಶಕರನ್ನು ಇಟ್ಟುಕೊಳ್ಳುವರು.]]></a:t>
+              <a:t><![CDATA[और डांट, और समझा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವರು ಸತ್ಯಕ್ಕೆ ಕಿವಿಗೊಡದೆ ಕಲ್ಪನಾಕಥೆಗಳನ್ನು ಕೇಳುವದಕ್ಕೆ ತಿರುಗಿಕೊಳ್ಳುವರು.]]></a:t>
+              <a:t><![CDATA[3. क्योंकि ऐसा समय आएगा, कि लोग खरा उपदेश न सह सकेंगे पर कानों की खुजली के कारण अपनी अभिलाषाओं के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಆದರೆ ನೀನು ಎಲ್ಲಾ ವಿಷಯ ಗಳಲ್ಲಿ ಎಚ್ಚರವಾಗಿರು, ಶ್ರಮೆಗಳನ್ನು ತಾಳಿಕೋ, ಸುವಾರ್ತಿಕನ ಕೆಲಸವನ್ನು ಮಾಡು, ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[अनुसार अपने लिये बहुतेरे उपदेशक बटोर लेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವೆಯನ್ನು ಸಂಪೂರ್ಣ ಮಾಡು.]]></a:t>
+              <a:t><![CDATA[4. और अपने कान सत्य से फेरकर कथा-कहानियों पर लगाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಾನು ಈಗ ಅರ್ಪಿತನಾಗು ವದಕ್ಕೆ ಸಿದ್ಧನಿದ್ದೇನೆ; ನಾನು ಹೊರಟು ಹೋಗಬೇಕಾದ ಸಮಯವು ಸವಿಾಪವಾಗಿದೆ.]]></a:t>
+              <a:t><![CDATA[5. पर तू सब बातों में सावधान रह, दुख उठा, सुसमाचार प्रचार का काम कर और अपनी सेवा को पूरा कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +8449,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தீமோத்தேயு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme72">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme72">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +8559,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme72">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +8734,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>33</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>