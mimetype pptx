--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -49,52 +49,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -104,51 +102,50 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
-    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -275,54 +272,53 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -382,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் சகிக்கிற சகல துன்பங்களிலும் உபத்திரவங்களிலும் பொறுமையையும் விசுவாசத்தையும் காண்பிக்கிறதினிமித்தம் உங்களைக்குறித்து நாங்கள் தேவனுடைய சபைகளில் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[4. So that we ourselves glory in you in the churches of God for your patience and faith in all your persecutions and tribulations that all of you endure:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -491,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் தேவனுடைய ராஜ்யத்தினிமித்தம் பாடு அநுபவிக்கிறவர்களாயிருக்க, அந்த ராஜ்யத்திற்கு நீங்கள் பாத்திரரென்றெண்ணப்படும்படிக்கு, தேவன் நியாயமான தீர்ப்புச்செய்கிறவரென்பதற்கு, அதுவே அத்தாட்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Which is a manifest token of the righteous judgment of God, that all of you may be counted worthy of the kingdom of God, for which all of you also suffer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -600,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் தேவனுடைய ராஜ்யத்தினிமித்தம் பாடு அநுபவிக்கிறவர்களாயிருக்க, அந்த ராஜ்யத்திற்கு நீங்கள் பாத்திரரென்றெண்ணப்படும்படிக்கு, தேவன் நியாயமான தீர்ப்புச்செய்கிறவரென்பதற்கு, அதுவே அத்தாட்சியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Which is a manifest token of the righteous judgment of God, that all of you may be counted worthy of the kingdom of God, for which all of you also suffer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -709,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்களை உபத்திரவப்படுத்துகிறவர்களுக்கு உபத்திரவத்தையும், உபத்திரவப்படுகிற உங்களுக்கு எங்களோடேகூட இளைப்பாறுதலையும் பிரதிபலனாகக்கொடுப்பது தேவனுக்கு நீதியாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[5. Which is a manifest token of the righteous judgment of God, that all of you may be counted worthy of the kingdom of God, for which all of you also suffer:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -818,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உங்களை உபத்திரவப்படுத்துகிறவர்களுக்கு உபத்திரவத்தையும், உபத்திரவப்படுகிற உங்களுக்கு எங்களோடேகூட இளைப்பாறுதலையும் பிரதிபலனாகக்கொடுப்பது தேவனுக்கு நீதியாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[6. Seeing it is a righteous thing with God to recompense tribulation to them that trouble you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -927,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனை அறியாதவர்களுக்கும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களுக்கும் நீதியுள்ள ஆக்கினையைச் செலுத்தும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[6. Seeing it is a righteous thing with God to recompense tribulation to them that trouble you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1036,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவனை அறியாதவர்களுக்கும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சுவிசேஷத்திற்குக் கீழ்ப்படியாதவர்களுக்கும் நீதியுள்ள ஆக்கினையைச் செலுத்தும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. And to you who are troubled rest with us, when the Lord Jesus shall be revealed from heaven with his mighty angels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1145,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய இயேசு தமது வல்லமையின் தூதரோடும், ஜுவாலித்து எரிகிற அக்கினியோடும், வானத்திலிருந்து வெளிப்படும்போது அப்படியாகும்.]]></a:t>
+              <a:t><![CDATA[7. And to you who are troubled rest with us, when the Lord Jesus shall be revealed from heaven with his mighty angels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1254,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தராகிய இயேசு தமது வல்லமையின் தூதரோடும், ஜுவாலித்து எரிகிற அக்கினியோடும், வானத்திலிருந்து வெளிப்படும்போது அப்படியாகும்.]]></a:t>
+              <a:t><![CDATA[8. In flaming fire taking vengeance on them that know not God, and that obey not the gospel of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1363,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே தம்முடைய பரிசுத்தவான்களில் மகிமைப்படத்தக்கவராயும், நீங்கள் எங்களுடைய சாட்சியை விசுவாசித்தபடியினாலே உங்களிடத்திலும், விசுவாசிக்கிறவர்களெல்லாரிடத்திலும் ஆச்சரியப்படத்தக்கவராயும், அவர் வரும்போது,]]></a:t>
+              <a:t><![CDATA[8. In flaming fire taking vengeance on them that know not God, and that obey not the gospel of our Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1472,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பவுலும், சில்வானும், தீமோத்தேயும், நம்முடைய பிதவாகிய தேவனுக்குள்ளும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள்ளும் இருக்கிற தெசலோனிக்கேயர் சபைக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians in God our Father and the Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1581,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்நாளிலே தம்முடைய பரிசுத்தவான்களில் மகிமைப்படத்தக்கவராயும், நீங்கள் எங்களுடைய சாட்சியை விசுவாசித்தபடியினாலே உங்களிடத்திலும், விசுவாசிக்கிறவர்களெல்லாரிடத்திலும் ஆச்சரியப்படத்தக்கவராயும், அவர் வரும்போது,]]></a:t>
+              <a:t><![CDATA[9. Who shall be punished with everlasting destruction from the presence of the Lord, and from the glory of his power;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1690,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தருடைய சந்நிதானத்திலிருந்தும், அவருடைய வல்லமைபொருந்திய மகிமையிலிருந்தும் நீங்கலாகி, நித்திய அழிவாகிய தண்டனையை அடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Who shall be punished with everlasting destruction from the presence of the Lord, and from the glory of his power;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1799,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தருடைய சந்நிதானத்திலிருந்தும், அவருடைய வல்லமைபொருந்திய மகிமையிலிருந்தும் நீங்கலாகி, நித்திய அழிவாகிய தண்டனையை அடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Who shall be punished with everlasting destruction from the presence of the Lord, and from the glory of his power;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1908,51 +1904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் கர்த்தருடைய சந்நிதானத்திலிருந்தும், அவருடைய வல்லமைபொருந்திய மகிமையிலிருந்தும் நீங்கலாகி, நித்திய அழிவாகிய தண்டனையை அடைவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. When he shall come to be glorified in his saints, and to be admired in all them that believe (because our testimony among you was believed) in that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2017,51 +2013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், நம்முடைய தேவனும் கர்த்தராகிய இயேசுகிறிஸ்துவும் அளிக்கும் கிருபையின்படியே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமம் உங்களிடத்திலும், நீங்கள் அவரிடத்திலும் மகிமைப்படும்பொருட்டாக;]]></a:t>
+              <a:t><![CDATA[10. When he shall come to be glorified in his saints, and to be admired in all them that believe (because our testimony among you was believed) in that day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2126,51 +2122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், நம்முடைய தேவனும் கர்த்தராகிய இயேசுகிறிஸ்துவும் அளிக்கும் கிருபையின்படியே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமம் உங்களிடத்திலும், நீங்கள் அவரிடத்திலும் மகிமைப்படும்பொருட்டாக;]]></a:t>
+              <a:t><![CDATA[11. Wherefore also we pray always for you, that our God would count you worthy of this calling, and fulfill all the good pleasure of his goodness, and the work of faith with power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2235,51 +2231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், நம்முடைய தேவனும் கர்த்தராகிய இயேசுகிறிஸ்துவும் அளிக்கும் கிருபையின்படியே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமம் உங்களிடத்திலும், நீங்கள் அவரிடத்திலும் மகிமைப்படும்பொருட்டாக;]]></a:t>
+              <a:t><![CDATA[11. Wherefore also we pray always for you, that our God would count you worthy of this calling, and fulfill all the good pleasure of his goodness, and the work of faith with power:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2344,51 +2340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், நம்முடைய தேவனும் கர்த்தராகிய இயேசுகிறிஸ்துவும் அளிக்கும் கிருபையின்படியே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமம் உங்களிடத்திலும், நீங்கள் அவரிடத்திலும் மகிமைப்படும்பொருட்டாக;]]></a:t>
+              <a:t><![CDATA[12. That the name of our Lord Jesus Christ may be glorified in you, and all of you in him, according to the grace of our God and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2453,51 +2449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்முடைய தேவன் உங்களைத் தமது அழைப்புக்குப் பாத்திரராக்கவும், தமது தயையுள்ள சித்தம் முழுவதையும் விசுவாசத்தின் கிரியையும் பலமாய் உங்களிடத்தில் நிறைவேற்றவும் வேண்டுமென்று, எப்பொழுதும் உங்களுக்காக வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. That the name of our Lord Jesus Christ may be glorified in you, and all of you in him, according to the grace of our God and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2562,51 +2558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நம்முடைய தேவன் உங்களைத் தமது அழைப்புக்குப் பாத்திரராக்கவும், தமது தயையுள்ள சித்தம் முழுவதையும் விசுவாசத்தின் கிரியையும் பலமாய் உங்களிடத்தில் நிறைவேற்றவும் வேண்டுமென்று, எப்பொழுதும் உங்களுக்காக வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. That the name of our Lord Jesus Christ may be glorified in you, and all of you in him, according to the grace of our God and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2671,160 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பவுலும், சில்வானும், தீமோத்தேயும், நம்முடைய பிதவாகிய தேவனுக்குள்ளும், கர்த்தராகிய இயேசுகிறிஸ்துவுக்குள்ளும் இருக்கிற தெசலோனிக்கேயர் சபைக்கு எழுதுகிறதாவது:]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[12. நம்முடைய தேவன் உங்களைத் தமது அழைப்புக்குப் பாத்திரராக்கவும், தமது தயையுள்ள சித்தம் முழுவதையும் விசுவாசத்தின் கிரியையும் பலமாய் உங்களிடத்தில் நிறைவேற்றவும் வேண்டுமென்று, எப்பொழுதும் உங்களுக்காக வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
+              <a:t><![CDATA[1. Paul, and Silvanus, and Timotheus, unto the church of the Thessalonians in God our Father and the Lord Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2889,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[2. Grace unto you, and peace, from God our Father and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2998,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சகோதரரே, நாங்கள் எப்பொழுதும் உங்களுக்காக தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்; உங்கள் விசுவாசம் மிகவும் பெருகுகிறபடியினாலும், நீங்களெல்லாரும் ஒருவரிலொருவர் வைத்திருக்கிற அன்பு அதிகரிக்கிறபடியினாலும், அப்படிச் செய்கிறது தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. Grace unto you, and peace, from God our Father and the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3107,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சகோதரரே, நாங்கள் எப்பொழுதும் உங்களுக்காக தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்; உங்கள் விசுவாசம் மிகவும் பெருகுகிறபடியினாலும், நீங்களெல்லாரும் ஒருவரிலொருவர் வைத்திருக்கிற அன்பு அதிகரிக்கிறபடியினாலும், அப்படிச் செய்கிறது தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. We are bound to thank God always for you, brethren, as it is meet, because that your faith grows exceedingly, and the love of every one of you all toward each other abounds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3216,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சகோதரரே, நாங்கள் எப்பொழுதும் உங்களுக்காக தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்; உங்கள் விசுவாசம் மிகவும் பெருகுகிறபடியினாலும், நீங்களெல்லாரும் ஒருவரிலொருவர் வைத்திருக்கிற அன்பு அதிகரிக்கிறபடியினாலும், அப்படிச் செய்கிறது தகுதியாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. We are bound to thank God always for you, brethren, as it is meet, because that your faith grows exceedingly, and the love of every one of you all toward each other abounds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3325,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் சகிக்கிற சகல துன்பங்களிலும் உபத்திரவங்களிலும் பொறுமையையும் விசுவாசத்தையும் காண்பிக்கிறதினிமித்தம் உங்களைக்குறித்து நாங்கள் தேவனுடைய சபைகளில் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[3. We are bound to thank God always for you, brethren, as it is meet, because that your faith grows exceedingly, and the love of every one of you all toward each other abounds;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3434,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீங்கள் சகிக்கிற சகல துன்பங்களிலும் உபத்திரவங்களிலும் பொறுமையையும் விசுவாசத்தையும் காண்பிக்கிறதினிமித்தம் உங்களைக்குறித்து நாங்கள் தேவனுடைய சபைகளில் மேன்மைபாராட்டுகிறோம்.]]></a:t>
+              <a:t><![CDATA[4. So that we ourselves glory in you in the churches of God for your patience and faith in all your persecutions and tribulations that all of you endure:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3513,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620371" r:id="rId1"/>
+    <p:sldLayoutId id="2478621494" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3733,58 +3620,50 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3933,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তবুও তোমরা ধৈর্য্যে ও বিশ্বাসে স্থির আছ৷]]></a:t>
+              <a:t><![CDATA[காண்பிக்கிறதினிமித்தம் உங்களைக்குறித்து நாங்கள் தேவனுடைய சபைகளில் மேன்மைபாராட்டுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4065,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এইসব বিষয় ঈশ্বরের ন্যায়বিচারের স্পষ্ট প্রমাণ৷ ঈশ্বর চান তোমরা তাঁর রাজ্যের য়োগ্য বলে গন্য হবে;]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் தேவனுடைய ராஜ்யத்தினிமித்தம் பாடு அநுபவிக்கிறவர்களாயிருக்க, அந்த ராஜ்யத்திற்கு நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4197,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর সেই জন্যেই তোমরা এত কষ্টভোগ করছ৷]]></a:t>
+              <a:t><![CDATA[பாத்திரரென்றெண்ணப்படும்படிக்கு, தேவன் நியாயமான தீர்ப்புச்செய்கிறவரென்பதற்கு, அதுவே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4329,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. বাস্তবে ঈশ্বরের দৃষ্টিতে এটাই ন্যায়৷ যাঁরা তোমাদের কষ্ট দেয়, তিনি তাদেরও প্রতিফলস্বরূপ কষ্ট]]></a:t>
+              <a:t><![CDATA[அத்தாட்சியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4461,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন৷]]></a:t>
+              <a:t><![CDATA[6. உங்களை உபத்திரவப்படுத்துகிறவர்களுக்கு உபத்திரவத்தையும், உபத்திரவப்படுகிற உங்களுக்கு எங்களோடேகூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4593,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা যাঁরা এখন কষ্ট পাচ্ছ, ঈশ্বর আমাদের সঙ্গে তোমাদেরও বিশ্রাম দেবেন৷ যখন যীশু প্রকাশিত হবেন ও]]></a:t>
+              <a:t><![CDATA[இளைப்பாறுதலையும் பிரதிபலனாகக்கொடுப்பது தேவனுக்கு நீதியாயிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4725,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাক্রমশালী স্বর্গদূতদের সঙ্গে নিয়ে স্বর্গ থেকে নেমে আসবেন, তখন এইসব ঘটবে৷]]></a:t>
+              <a:t><![CDATA[7. தேவனை அறியாதவர்களுக்கும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் சுவிசேஷத்திற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4857,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যাঁরা ঈশ্বরকে জানে না এমন লোকদের শাস্তি দিতে তিনি স্বর্গ থেকে জ্বলন্ত অগ্নিসহ নেমে আসবেন৷ আমাদের]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாதவர்களுக்கும் நீதியுள்ள ஆக்கினையைச் செலுத்தும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4989,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু যীশু খ্রীষ্টের সুসমাচারের নির্দেশ যাঁরা পালন করে না, তিনি তাদেরও শাস্তি দেবেন৷]]></a:t>
+              <a:t><![CDATA[8. கர்த்தராகிய இயேசு தமது வல்லமையின் தூதரோடும், ஜுவாலித்து எரிகிற அக்கினியோடும், வானத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5121,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারা অনন্তকাল বিনাশরূপ শাস্তি ভোগ করবে৷ তারা প্রভুর সঙ্গে থাকতে পারবে না এবং তাঁর মহাপরাক্রমের]]></a:t>
+              <a:t><![CDATA[வெளிப்படும்போது அப்படியாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5253,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. থিষলনীকীয় মণ্ডলীর উদ্দেশ্যে আমি পৌল, সীল ও তীমথিয় এই চিঠি লিখছি৷ তোমরা আমাদের ঈশ্বর পিতা ও]]></a:t>
+              <a:t><![CDATA[1. பவுலும், சில்வானும், தீமோத்தேயும், நம்முடைய பிதவாகிய தேவனுக்குள்ளும், கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5385,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মহিমা থেকে তাদের দূরে রাখা হবে৷]]></a:t>
+              <a:t><![CDATA[9. அந்நாளிலே தம்முடைய பரிசுத்தவான்களில் மகிமைப்படத்தக்கவராயும், நீங்கள் எங்களுடைய சாட்சியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. সেইদিন যীশু তাঁর পবিত্র লোকদের দ্বারা মহিমান্বিত হতে আসবেন, আর যাঁরা যীশুতে বিশ্বাস করেছে তারা]]></a:t>
+              <a:t><![CDATA[விசுவாசித்தபடியினாலே உங்களிடத்திலும், விசுவாசிக்கிறவர்களெல்லாரிடத்திலும் ஆச்சரியப்படத்தக்கவராயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সবাই যীশুতে চমত্‌কৃত হবে৷ বিশ্বাসী ভাই ও বোনেরা, তোমরাও সেই বিশ্বাসীবর্গের মধ্যে থাকবে, কারণ আমরা]]></a:t>
+              <a:t><![CDATA[அவர் வரும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে বাণী তোমাদের বলছি তাতে তোমরা বিশ্বাস করেছ৷]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் கர்த்தருடைய சந்நிதானத்திலிருந்தும், அவருடைய வல்லமைபொருந்திய மகிமையிலிருந்தும் நீங்கலாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আর এই জন্যই আমরা তোমাদের জন্য সর্বদা প্রার্থনা করে চলেছি, য়েন ঈশ্বর য়ে পবিত্র জীবনযাপন করার]]></a:t>
+              <a:t><![CDATA[நித்திய அழிவாகிய தண்டனையை அடைவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উদ্দেশ্যে তোমাদের আহ্বান করেছেন তার য়োগ্য বলে বিবেচিত হও৷ আরো প্রার্থনা করি য়েন তাঁর শক্তি দ্বারা]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், நம்முடைய தேவனும் கர்த்தராகிய இயேசுகிறிஸ்துவும் அளிக்கும் கிருபையின்படியே, நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি তোমাদের সদিচ্ছায় পূর্ণ সমস্ত বাসনা পূর্ণ করেন ও তোমাদের বিশ্বাস হতে উত্‌পন্ন প্রত্যেক কাজকে]]></a:t>
+              <a:t><![CDATA[கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமம் உங்களிடத்திலும், நீங்கள் அவரிடத்திலும் மகிமைப்படும்பொருட்டாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশীর্বাদ করেন;]]></a:t>
+              <a:t><![CDATA[12. நம்முடைய தேவன் உங்களைத் தமது அழைப்புக்குப் பாத்திரராக்கவும், தமது தயையுள்ள சித்தம் முழுவதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. য়েন আমাদের ঈশ্বর ও প্রভু যীশু খ্রীষ্টের অনুগ্রহ অনুসারে আমাদের প্রভু যীশু খ্রীষ্টের নাম তোমাদের]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தின் கிரியையும் பலமாய் உங்களிடத்தில் நிறைவேற்றவும் வேண்டுமென்று, எப்பொழுதும் உங்களுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাধ্যমে মহিমান্বিত হয় আর তোমরাও তাতে মহিমান্বিত হও৷ সেই মহিমা আমাদের ঈশ্বর ও প্রভু যীশু খ্রীষ্টের]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,183 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু যীশু খ্রীষ্টের সঙ্গে যুক্ত৷]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[অনুগ্রহ থেকে লাভ হয়৷]]></a:t>
+              <a:t><![CDATA[இயேசுகிறிஸ்துவுக்குள்ளும் இருக்கிற தெசலோனிக்கேயர் சபைக்கு எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. পিতা ঈশ্বর ও প্রভু যীশু খ্রীষ্টের অনুগ্রহ ও শান্তি তোমাদের সহবর্তী হোক্৷]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும் உங்களுக்குக் கிருபையும் சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ভাই ও বোনেরা, তোমাদের জন্য আমরা সব সময় ঈশ্বরকে ধন্যবাদ দিয়ে থাকি আর আমাদের তাই-ই করা উচিত৷ কারণ]]></a:t>
+              <a:t><![CDATA[உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের বিশ্বাস আশ্চর্যজনক ভাবে বৃদ্ধিলাভ করেছে ও পরস্পরের প্রতি তোমাদের য়ে ভালবাসা তা দ্রুত]]></a:t>
+              <a:t><![CDATA[3. சகோதரரே, நாங்கள் எப்பொழுதும் உங்களுக்காக தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்; உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বৃদ্ধিলাভ করছে৷]]></a:t>
+              <a:t><![CDATA[விசுவாசம் மிகவும் பெருகுகிறபடியினாலும், நீங்களெல்லாரும் ஒருவரிலொருவர் வைத்திருக்கிற அன்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. বিভিন্ন ঈশ্বরের মণ্ডলীতে তোমাদের বিষয়ে আমরা গর্ব প্রকাশ করি; কিভাবে তোমরা বিশ্বাসে বলিষ্ঠ হয়ে]]></a:t>
+              <a:t><![CDATA[அதிகரிக்கிறபடியினாலும், அப்படிச் செய்கிறது தகுதியாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঠেছ ও বিশ্বাসে স্থির আছ এসব কথা আমরা তাদের বলি৷ তোমরা অনেক নির্য়াতন সয়ে যাচ্ছো ও কষ্ট ভোগ করছ,]]></a:t>
+              <a:t><![CDATA[4. நீங்கள் சகிக்கிற சகல துன்பங்களிலும் உபத்திரவங்களிலும் பொறுமையையும் விசுவாசத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7690,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தெசலோனிக்கேயர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7800,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7975,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>30</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>