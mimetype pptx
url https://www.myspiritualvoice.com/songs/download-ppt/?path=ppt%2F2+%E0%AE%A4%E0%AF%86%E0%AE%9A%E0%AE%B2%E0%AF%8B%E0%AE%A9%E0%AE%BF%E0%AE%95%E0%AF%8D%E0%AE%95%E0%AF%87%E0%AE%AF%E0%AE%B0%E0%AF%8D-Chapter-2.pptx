--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -59,52 +59,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -119,51 +117,50 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -295,54 +292,53 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who opposes and exalts himself above all that is called God, or that is worshipped; so that he as God sits in the temple of God, showing himself that he is God.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் மகிமையை அடையும்பொருட்டாக எங்கள் சுவிசேஷத்தினாலே அந்த இரட்சிப்புக்கு அவர் உங்களை அழைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who opposes and exalts himself above all that is called God, or that is worshipped; so that he as God sits in the temple of God, showing himself that he is God.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால், சகோதரரே, நீங்கள் நிலைகொண்டு, வார்த்தையினாலாவது நிருபத்தினாலாவது நாங்கள் உங்களுக்கு உபதேசித்த முறைமைகளைக் கைக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Remember all of you not, that, when I was yet with you, I told you these things?]]></a:t>
+              <a:t><![CDATA[15. ஆகையால், சகோதரரே, நீங்கள் நிலைகொண்டு, வார்த்தையினாலாவது நிருபத்தினாலாவது நாங்கள் உங்களுக்கு உபதேசித்த முறைமைகளைக் கைக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And now all of you know what withholds that he might be revealed in his time.]]></a:t>
+              <a:t><![CDATA[16. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும், நம்மிடத்தில் அன்புகூர்ந்து நித்திய ஆறுதலையும் நல்நம்பிக்கையையும் கிருபையாய் நமக்குக் கொடுத்திருக்கிற நம்முடைய பிதாவாகிய தேவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And now all of you know what withholds that he might be revealed in his time.]]></a:t>
+              <a:t><![CDATA[16. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும், நம்மிடத்தில் அன்புகூர்ந்து நித்திய ஆறுதலையும் நல்நம்பிக்கையையும் கிருபையாய் நமக்குக் கொடுத்திருக்கிற நம்முடைய பிதாவாகிய தேவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For the mystery of iniquity does already work: only he who now lets will let, until he be taken out of the way.]]></a:t>
+              <a:t><![CDATA[17. உங்கள் இருதயங்களைத் தேற்றி, எல்லா நல்வசனத்திலும் நற்கிரியையிலும் உங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For the mystery of iniquity does already work: only he who now lets will let, until he be taken out of the way.]]></a:t>
+              <a:t><![CDATA[17. உங்கள் இருதயங்களைத் தேற்றி, எல்லா நல்வசனத்திலும் நற்கிரியையிலும் உங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And then shall that Wicked be revealed, whom the Lord shall consume with the spirit of his mouth, and shall destroy with the brightness of his coming:]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் வருகையையும், நாம் அவரிடத்திலே சேர்க்கப்படுவதையுங்குறித்து, நாங்கள் உங்களை வேண்டிக்கொள்ளுகிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And then shall that Wicked be revealed, whom the Lord shall consume with the spirit of his mouth, and shall destroy with the brightness of his coming:]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் வருகையையும், நாம் அவரிடத்திலே சேர்க்கப்படுவதையுங்குறித்து, நாங்கள் உங்களை வேண்டிக்கொள்ளுகிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Even him, whose coming is after the working of Satan with all power and signs and lying wonders,]]></a:t>
+              <a:t><![CDATA[2. ஒரு ஆவியினாலாவது, வார்த்தையினாலாவது, எங்களிடத்திலிருந்து வந்ததாய்த் தோன்றுகிற ஒரு நிருபத்தினாலாவது, கிறிஸ்துவினுடைய நாள் சமீபமாயிருக்கிறதாகச் சொல்லப்பட்டால், உடனே சஞ்சலப்படாமலும் கலங்காமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now we plead to you, brethren, by the coming of our Lord Jesus Christ, and by our gathering together unto him,]]></a:t>
+              <a:t><![CDATA[10. கெட்டுப்போகிறவர்களுக்குள்ளே அநீதியினால் உண்டாகும் சகலவித வஞ்சகத்தோடும் இருக்கும் இரட்சிக்கப்படத்தக்கதாக சத்தியத்தின்மேலுள்ள அன்பை அவர்கள் அங்கிகரியாமற்போனபடியால் அப்படி நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Even him, whose coming is after the working of Satan with all power and signs and lying wonders,]]></a:t>
+              <a:t><![CDATA[2. ஒரு ஆவியினாலாவது, வார்த்தையினாலாவது, எங்களிடத்திலிருந்து வந்ததாய்த் தோன்றுகிற ஒரு நிருபத்தினாலாவது, கிறிஸ்துவினுடைய நாள் சமீபமாயிருக்கிறதாகச் சொல்லப்பட்டால், உடனே சஞ்சலப்படாமலும் கலங்காமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And with all deceivableness of unrighteousness in them that perish; because they received not the love of the truth, that they might be saved.]]></a:t>
+              <a:t><![CDATA[2. ஒரு ஆவியினாலாவது, வார்த்தையினாலாவது, எங்களிடத்திலிருந்து வந்ததாய்த் தோன்றுகிற ஒரு நிருபத்தினாலாவது, கிறிஸ்துவினுடைய நாள் சமீபமாயிருக்கிறதாகச் சொல்லப்பட்டால், உடனே சஞ்சலப்படாமலும் கலங்காமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And with all deceivableness of unrighteousness in them that perish; because they received not the love of the truth, that they might be saved.]]></a:t>
+              <a:t><![CDATA[3. எவ்விதத்தினாலும் ஒருவனும் உங்களை மோசம்போக்காதபடிக்கு எச்சரிக்கையாயிருங்கள்; ஏனெனில் விசுவாச துரோகம் முந்தி நேரிட்டு, கேட்டின் மகனாகிய பாவமனுஷன் வெளிப்பட்டாலொழிய, அந்த நாள் வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And for this cause God shall send them strong delusion, that they should believe a lie:]]></a:t>
+              <a:t><![CDATA[3. எவ்விதத்தினாலும் ஒருவனும் உங்களை மோசம்போக்காதபடிக்கு எச்சரிக்கையாயிருங்கள்; ஏனெனில் விசுவாச துரோகம் முந்தி நேரிட்டு, கேட்டின் மகனாகிய பாவமனுஷன் வெளிப்பட்டாலொழிய, அந்த நாள் வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And for this cause God shall send them strong delusion, that they should believe a lie:]]></a:t>
+              <a:t><![CDATA[3. எவ்விதத்தினாலும் ஒருவனும் உங்களை மோசம்போக்காதபடிக்கு எச்சரிக்கையாயிருங்கள்; ஏனெனில் விசுவாச துரோகம் முந்தி நேரிட்டு, கேட்டின் மகனாகிய பாவமனுஷன் வெளிப்பட்டாலொழிய, அந்த நாள் வராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. That they all might be damned who believed not the truth, but had pleasure in unrighteousness.]]></a:t>
+              <a:t><![CDATA[4. அவன் எதிர்த்துநிற்கிறவனாயும், தேவன் என்னப்படுவதெதுவோ, ஆராதிக்கப்படுவதெதுவோ, அவையெல்லாவற்றிற்கும் மேலாகத் தன்னை உயர்த்துகிறவனாயும், தேவனுடைய ஆலயத்தில் தேவன்போல உட்கார்ந்து, தன்னைத்தான் தேவனென்று காண்பிக்கிறவனாயும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But we are bound to give thanks always to God for you, brethren beloved of the Lord, because God has from the beginning chosen you to salvation through sanctification of the Spirit and belief of the truth:]]></a:t>
+              <a:t><![CDATA[4. அவன் எதிர்த்துநிற்கிறவனாயும், தேவன் என்னப்படுவதெதுவோ, ஆராதிக்கப்படுவதெதுவோ, அவையெல்லாவற்றிற்கும் மேலாகத் தன்னை உயர்த்துகிறவனாயும், தேவனுடைய ஆலயத்தில் தேவன்போல உட்கார்ந்து, தன்னைத்தான் தேவனென்று காண்பிக்கிறவனாயும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But we are bound to give thanks always to God for you, brethren beloved of the Lord, because God has from the beginning chosen you to salvation through sanctification of the Spirit and belief of the truth:]]></a:t>
+              <a:t><![CDATA[5. நான் உங்களிடத்திலிருந்தபோது இவைகளைச் சொன்னது உங்களுக்கு ஞாபகமில்லையா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But we are bound to give thanks always to God for you, brethren beloved of the Lord, because God has from the beginning chosen you to salvation through sanctification of the Spirit and belief of the truth:]]></a:t>
+              <a:t><![CDATA[6. அவன் தன் காலத்திலே வெளிப்படும்படிக்கு, இப்பொழுது அவனைத் தடைசெய்கிறது இன்னதென்றும் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Unto which he called you by our gospel, to the obtaining of the glory of our Lord Jesus Christ.]]></a:t>
+              <a:t><![CDATA[7. அக்கிரமத்தின் இரகசியம் இப்பொழுதே கிரியைசெய்கிறது; ஆனாலும் தடைசெய்கிறவன் நடுவிலிருந்து நீக்கப்படுமுன்னே அது வெளிப்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now we plead to you, brethren, by the coming of our Lord Jesus Christ, and by our gathering together unto him,]]></a:t>
+              <a:t><![CDATA[10. கெட்டுப்போகிறவர்களுக்குள்ளே அநீதியினால் உண்டாகும் சகலவித வஞ்சகத்தோடும் இருக்கும் இரட்சிக்கப்படத்தக்கதாக சத்தியத்தின்மேலுள்ள அன்பை அவர்கள் அங்கிகரியாமற்போனபடியால் அப்படி நடக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Unto which he called you by our gospel, to the obtaining of the glory of our Lord Jesus Christ.]]></a:t>
+              <a:t><![CDATA[7. அக்கிரமத்தின் இரகசியம் இப்பொழுதே கிரியைசெய்கிறது; ஆனாலும் தடைசெய்கிறவன் நடுவிலிருந்து நீக்கப்படுமுன்னே அது வெளிப்படாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Therefore, brethren, stand fast, and hold the traditions which all of you have been taught, whether by word, or our epistle.]]></a:t>
+              <a:t><![CDATA[8. நீக்கப்படும்போது, அந்த அக்கிரமக்காரன் வெளிப்படுவான்; அவனைக் கர்த்தர் தம்முடைய வாயின் சுவாசத்தினாலே அழித்து, தம்முடைய வருகையின் பிரசன்னத்தினாலே நாசம்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Therefore, brethren, stand fast, and hold the traditions which all of you have been taught, whether by word, or our epistle.]]></a:t>
+              <a:t><![CDATA[8. நீக்கப்படும்போது, அந்த அக்கிரமக்காரன் வெளிப்படுவான்; அவனைக் கர்த்தர் தம்முடைய வாயின் சுவாசத்தினாலே அழித்து, தம்முடைய வருகையின் பிரசன்னத்தினாலே நாசம்பண்ணுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Now our Lord Jesus Christ himself, and God, even our Father, which has loved us, and has given us everlasting consolation and good hope through grace,]]></a:t>
+              <a:t><![CDATA[9. அந்த அக்கிரமக்காரனுடைய வருகை சாத்தானுடைய செயலின்படி சகல வல்லமையோடும் அடையாளங்களோடும் பொய்யான அற்புதங்களோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,160 +3232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Now our Lord Jesus Christ himself, and God, even our Father, which has loved us, and has given us everlasting consolation and good hope through grace,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[17. Comfort your hearts, and establish you in every good word and work.]]></a:t>
+              <a:t><![CDATA[9. அந்த அக்கிரமக்காரனுடைய வருகை சாத்தானுடைய செயலின்படி சகல வல்லமையோடும் அடையாளங்களோடும் பொய்யான அற்புதங்களோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That all of you be not soon shaken in mind, or be troubled, neither by spirit, nor by word, nor by letter as from us, as that the day of Christ is at hand.]]></a:t>
+              <a:t><![CDATA[11. ஆகையால் சத்தியத்தை விசுவாசியாமல் அநீதியில் பிரியப்படுகிற யாவரும் ஆக்கினைக்குள்ளாக்கப்படும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That all of you be not soon shaken in mind, or be troubled, neither by spirit, nor by word, nor by letter as from us, as that the day of Christ is at hand.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் பொய்யை விசுவாசிக்கத்தக்கதாகக் கொடிய வஞ்சகத்தைத் தேவன் அவர்களுக்கு அனுப்புவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That all of you be not soon shaken in mind, or be troubled, neither by spirit, nor by word, nor by letter as from us, as that the day of Christ is at hand.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருக்குப் பிரியமான சகோதரரே, நீங்கள் ஆவியினாலே பரிசுத்தமாக்கப்படுகிறதினாலும், சத்தியத்தை விசுவாசிக்கிறதினாலும் இரட்சிப்படையும்படிக்கு, ஆதிமுதல் தேவன் உங்களைத் தெரிந்துகொண்டபடியினாலே, நாங்கள் உங்களைக்குறித்து எப்பொழுதும் தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Let no man deceive you by any means: for that day shall not come, except there come a falling away first, and that man of sin be revealed, the son of perdition;]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருக்குப் பிரியமான சகோதரரே, நீங்கள் ஆவியினாலே பரிசுத்தமாக்கப்படுகிறதினாலும், சத்தியத்தை விசுவாசிக்கிறதினாலும் இரட்சிப்படையும்படிக்கு, ஆதிமுதல் தேவன் உங்களைத் தெரிந்துகொண்டபடியினாலே, நாங்கள் உங்களைக்குறித்து எப்பொழுதும் தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Let no man deceive you by any means: for that day shall not come, except there come a falling away first, and that man of sin be revealed, the son of perdition;]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருக்குப் பிரியமான சகோதரரே, நீங்கள் ஆவியினாலே பரிசுத்தமாக்கப்படுகிறதினாலும், சத்தியத்தை விசுவாசிக்கிறதினாலும் இரட்சிப்படையும்படிக்கு, ஆதிமுதல் தேவன் உங்களைத் தெரிந்துகொண்டபடியினாலே, நாங்கள் உங்களைக்குறித்து எப்பொழுதும் தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Who opposes and exalts himself above all that is called God, or that is worshipped; so that he as God sits in the temple of God, showing himself that he is God.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் மகிமையை அடையும்பொருட்டாக எங்கள் சுவிசேஷத்தினாலே அந்த இரட்சிப்புக்கு அவர் உங்களை அழைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492829" r:id="rId1"/>
+    <p:sldLayoutId id="2474620375" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4338,58 +4225,50 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மேலாகத் தன்னை உயர்த்துகிறவனாயும், தேவனுடைய ஆலயத்தில் தேவன்போல உட்கார்ந்து, தன்னைத்தான் தேவனென்று]]></a:t>
+              <a:t><![CDATA[প্রভু যীশু খ্রীষ্টের মহিমার সহভাগী হতে পার৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காண்பிக்கிறவனாயும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[15. তাই ভাই ও বোনেরা, শক্ত হয়ে দাঁড়াও, আর আমরা তোমাদের য়ে শিক্ষা দিয়েছি সে বিষয়েও বিশ্বাসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உங்களிடத்திலிருந்தபோது இவைகளைச் சொன்னது உங்களுக்கு ஞாபகமில்லையா?]]></a:t>
+              <a:t><![CDATA[স্থির থাক৷ মৌখিকভাবে ও পত্রের দ্বারা এইসব বিষয়ে আমরা তোমাদের শিক্ষা দিয়েছিলাম৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் தன் காலத்திலே வெளிப்படும்படிக்கு, இப்பொழுது அவனைத் தடைசெய்கிறது இன்னதென்றும்]]></a:t>
+              <a:t><![CDATA[16. আমরা প্রার্থনা করি য়ে স্বয়ং প্রভু যীশু খ্রীষ্ট ও ঈশ্বর পিতা তোমাদের সান্ত্বনাদান করুন ও যা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[কিছু সত্ কাজ তোমরা কর ও বল তার জন্য শক্তি দান করুন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அக்கிரமத்தின் இரகசியம் இப்பொழுதே கிரியைசெய்கிறது; ஆனாலும் தடைசெய்கிறவன் நடுவிலிருந்து]]></a:t>
+              <a:t><![CDATA[17. ঈশ্বর আমাদের ভালোবেসেছিলেন এবং তাঁর অনুগ্রহে আমাদের এক আশা ও সান্ত্বনা দিয়েছিলেন, যা চিরকাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நீக்கப்படுமுன்னே அது வெளிப்படாது.]]></a:t>
+              <a:t><![CDATA[বিরাজ করবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீக்கப்படும்போது, அந்த அக்கிரமக்காரன் வெளிப்படுவான்; அவனைக் கர்த்தர் தம்முடைய வாயின்]]></a:t>
+              <a:t><![CDATA[1. আমার ভাই ও বোনেরা, আমাদের প্রভু যীশু খ্রীষ্টের আগমন সম্পর্কে আমি তোমাদের কিছু বলতে চাই৷ আমরা যখন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுவாசத்தினாலே அழித்து, தம்முடைய வருகையின் பிரசன்னத்தினாலே நாசம்பண்ணுவார்.]]></a:t>
+              <a:t><![CDATA[একসঙ্গে তাঁর সাক্ষাতে মিলিত হতে যাব সেই সময়টা সম্পর্কে তোমাদের কিছু জানাতে চাই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த அக்கிரமக்காரனுடைய வருகை சாத்தானுடைய செயலின்படி சகல வல்லமையோடும் அடையாளங்களோடும் பொய்யான]]></a:t>
+              <a:t><![CDATA[2. আমি অনুরোধ করি প্রভুর দিন এসে গেছে শুনে তোমাদের বিবেচনা বোধ হারিও না, বা বিচলিত হযো না৷ কেউ কেউ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், சகோதரரே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் வருகையையும், நாம் அவரிடத்திலே]]></a:t>
+              <a:t><![CDATA[10. যাঁরা বিনাশপথের যাত্রী তাদের ভ্রান্তিজনক বিষয়ে সে ভোলাবে৷ পরিত্রাণ পাবার জন্য য়ে সত্য রয়েছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அற்புதங்களோடும்,]]></a:t>
+              <a:t><![CDATA[হয়তো ভাববাণী করে বা বিশেষ বার্তার মাধ্যমে তা বলতে পারে৷ আমাদের কাছ থেকে পাওয়া এ সম্পর্কে কোন চিঠি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கெட்டுப்போகிறவர்களுக்குள்ளே அநீதியினால் உண்டாகும் சகலவித வஞ்சகத்தோடும் இருக்கும்]]></a:t>
+              <a:t><![CDATA[কেউ পড়তে পারে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரட்சிக்கப்படத்தக்கதாக சத்தியத்தின்மேலுள்ள அன்பை அவர்கள் அங்கிகரியாமற்போனபடியால் அப்படி நடக்கும்.]]></a:t>
+              <a:t><![CDATA[3. দেখ কেউ য়েন এ বিষয়ে তোমাদের কোনভাবে প্রতারিত করতে না পারে৷ সেই দিন আসার আগে পৃথিবীতে ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால் சத்தியத்தை விசுவாசியாமல் அநீதியில் பிரியப்படுகிற யாவரும்]]></a:t>
+              <a:t><![CDATA[বিরুদ্ধে বিদ্রোহ দেখা যাবে৷ সেই পাপ পুরুষ ধ্বংস হওয়ায় যার ভাগ্য়ে লেখা আছে, সে প্রকাশিত না হওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆக்கினைக்குள்ளாக்கப்படும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[পর্যন্ত সেই দিন আসবে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் பொய்யை விசுவாசிக்கத்தக்கதாகக் கொடிய வஞ்சகத்தைத் தேவன் அவர்களுக்கு அனுப்புவார்.]]></a:t>
+              <a:t><![CDATA[4. যা কিছু ঈশ্বর নামে আখ্যাত ও উপাসনার য়োগ্য সে তার বিরোধিতা করবে ও সবার উপরে নিজেকে প্রতিষ্ঠিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருக்குப் பிரியமான சகோதரரே, நீங்கள் ஆவியினாலே பரிசுத்தமாக்கப்படுகிறதினாலும், சத்தியத்தை]]></a:t>
+              <a:t><![CDATA[করবে৷ সেই পাপ পুরুষ এমনকি ঈশ্বরের মন্দিরে গিয়ে সেখানে আসন করে নেবে এবং ঘোষণা করবে য়ে সে ঈশ্বর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசுவாசிக்கிறதினாலும் இரட்சிப்படையும்படிக்கு, ஆதிமுதல் தேவன் உங்களைத் தெரிந்துகொண்டபடியினாலே,]]></a:t>
+              <a:t><![CDATA[5. তোমাদের কি মনে পড়ে না, এমন য়ে ঘটবে তার বিবরণ আমি তোমাদের কাছে থাকার সময় জানিয়েছিলাম!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நாங்கள் உங்களைக்குறித்து எப்பொழுதும் தேவனை ஸ்தோத்திரிக்கக் கடனாளிகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. তোমরা জান, কোন শক্তি ঐ পাপ পুরুষকে বাধা দিয়ে রাখছে যাতে সে নিরূপিত সময়ে প্রকাশ পায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் மகிமையை அடையும்பொருட்டாக எங்கள் சுவிசேஷத்தினாலே]]></a:t>
+              <a:t><![CDATA[7. আমি এসব বলছি কারণ মন্দতার সেই গোপন শক্তি এখনই জগতে কাজ করে চলেছে৷ কিন্তু একজন রয়েছেন যিনি এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேர்க்கப்படுவதையுங்குறித்து, நாங்கள் உங்களை வேண்டிக்கொள்ளுகிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[তা ভালবাসতে যাঁরা অস্বীকার করছে, তারাই সেই বিনাশপথের যাত্রী৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அந்த இரட்சிப்புக்கு அவர் உங்களை அழைத்தார்.]]></a:t>
+              <a:t><![CDATA[শক্তিকে প্রতিরোধ করে আসছেন, তিনি তা করতেই থাকবেন যতক্ষণ না তা দূর হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால், சகோதரரே, நீங்கள் நிலைகொண்டு, வார்த்தையினாலாவது நிருபத்தினாலாவது நாங்கள் உங்களுக்கு]]></a:t>
+              <a:t><![CDATA[8. তারপর সেই পাপপুরুষ প্রকাশিত হবে; আর প্রভু তাঁর মুখের তেজোময় নিঃশ্বাস এবং আবির্ভাবের মহিমা দ্বারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உபதேசித்த முறைமைகளைக் கைக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[সেই পাপ পুরুষকে ধ্বংস করবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவும், நம்மிடத்தில் அன்புகூர்ந்து நித்திய ஆறுதலையும்]]></a:t>
+              <a:t><![CDATA[9. শয়তানের শক্তিতে সেই পাপ পুরুষ আসবে৷ সে মহাপরাক্রমের সাহায্যে নানা ছলনামযী অলৌকিক কাজ, অদ্ভুত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,183 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நல்நம்பிக்கையையும் கிருபையாய் நமக்குக் கொடுத்திருக்கிற நம்முடைய பிதாவாகிய தேவனும்,]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[17. உங்கள் இருதயங்களைத் தேற்றி, எல்லா நல்வசனத்திலும் நற்கிரியையிலும் உங்களை ஸ்திரப்படுத்துவாராக.]]></a:t>
+              <a:t><![CDATA[লক্ষণ ও চিহ্ন দেখাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஒரு ஆவியினாலாவது, வார்த்தையினாலாவது, எங்களிடத்திலிருந்து வந்ததாய்த் தோன்றுகிற ஒரு]]></a:t>
+              <a:t><![CDATA[11. তাই ঈশ্বর ওদের মধ্যে এমন এক শক্তি পাঠিয়েছেন, যাতে ওরা ভুল কাজ করে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நிருபத்தினாலாவது, கிறிஸ்துவினுடைய நாள் சமீபமாயிருக்கிறதாகச் சொல்லப்பட்டால், உடனே சஞ்சலப்படாமலும்]]></a:t>
+              <a:t><![CDATA[12. তাই যাঁরা সত্যে বিশ্বাস করল না, ও মন্দ বিষয়ে আনন্দ করল তারা বিচারে দোষী সাব্যস্ত হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கலங்காமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. প্রভুর প্রিয় ভাই ও বোনেরা, তোমাদের জন্য আমাদের সর্বদা ঈশ্বরকে ধন্যবাদ দেওয়া উচিত৷ এইজন্য ঈশ্বর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எவ்விதத்தினாலும் ஒருவனும் உங்களை மோசம்போக்காதபடிக்கு எச்சரிக்கையாயிருங்கள்; ஏனெனில் விசுவாச]]></a:t>
+              <a:t><![CDATA[প্রথম থেকেই তোমাদের মনোনীত করেছিলেন যাতে আত্মায় পবিত্র হয়ে এবং সত্যকে বিশ্বাস সহকারে গ্রহণ করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[துரோகம் முந்தி நேரிட்டு, கேட்டின் மகனாகிய பாவமனுஷன் வெளிப்பட்டாலொழிய, அந்த நாள் வராது.]]></a:t>
+              <a:t><![CDATA[মাধ্যমে তোমরা পরিত্রাণ পাও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் எதிர்த்துநிற்கிறவனாயும், தேவன் என்னப்படுவதெதுவோ, ஆராதிக்கப்படுவதெதுவோ, அவையெல்லாவற்றிற்கும்]]></a:t>
+              <a:t><![CDATA[14. য়ে সুসমাচার আমরা প্রচার করেছিলাম তার মাধ্যমে ঈশ্বর তোমাদের আহ্বান করেছিলেন, যাতে তোমরা আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தெசலோனிக்கேயர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>