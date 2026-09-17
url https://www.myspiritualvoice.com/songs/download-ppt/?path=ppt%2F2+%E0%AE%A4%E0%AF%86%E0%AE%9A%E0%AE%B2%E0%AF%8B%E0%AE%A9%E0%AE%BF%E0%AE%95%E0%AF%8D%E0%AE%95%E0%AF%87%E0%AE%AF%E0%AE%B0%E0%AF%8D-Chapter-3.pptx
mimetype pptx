--- v1 (2026-08-01)
+++ v2 (2026-09-17)
@@ -59,52 +59,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -119,51 +117,50 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -295,54 +292,53 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் உங்கள் இருதயங்களை தேவனைப்பற்றும் அன்புக்கும் கிறிஸ்துவின் பொறுமைக்கும் நேராய் நடத்துவாராக.]]></a:t>
+              <a:t><![CDATA[5. And the Lord direct your hearts into the love of God, and into the patient waiting for Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் உங்கள் இருதயங்களை தேவனைப்பற்றும் அன்புக்கும் கிறிஸ்துவின் பொறுமைக்கும் நேராய் நடத்துவாராக.]]></a:t>
+              <a:t><![CDATA[6. Now we command you, brethren, in the name of our Lord Jesus Christ, that all of you withdraw yourselves from every brother that walks disorderly, and not after the tradition which he received of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், சகோதரரே, எங்களிடத்தில் பெற்றுக்கொண்ட முறைமையின்படி நடவாமல், ஒழுங்கற்று நடக்கிற எந்தச் சகோதரரையும் நீங்கள் விட்டு விலகவேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்திலே, உங்களுக்குக் கட்டளையிடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[6. Now we command you, brethren, in the name of our Lord Jesus Christ, that all of you withdraw yourselves from every brother that walks disorderly, and not after the tradition which he received of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், சகோதரரே, எங்களிடத்தில் பெற்றுக்கொண்ட முறைமையின்படி நடவாமல், ஒழுங்கற்று நடக்கிற எந்தச் சகோதரரையும் நீங்கள் விட்டு விலகவேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்திலே, உங்களுக்குக் கட்டளையிடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[6. Now we command you, brethren, in the name of our Lord Jesus Christ, that all of you withdraw yourselves from every brother that walks disorderly, and not after the tradition which he received of us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், சகோதரரே, எங்களிடத்தில் பெற்றுக்கொண்ட முறைமையின்படி நடவாமல், ஒழுங்கற்று நடக்கிற எந்தச் சகோதரரையும் நீங்கள் விட்டு விலகவேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்திலே, உங்களுக்குக் கட்டளையிடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[7. For yourselves know how all of you ought to follow us: for we behaved not ourselves disorderly among you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இன்னவிதமாய் எங்களைப் பின்பற்றவேண்டுமென்று நீங்கள் அறிந்திருக்கிறீர்களே; நாங்கள் உங்களுக்குள்ளே ஒழுங்கற்று நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[7. For yourselves know how all of you ought to follow us: for we behaved not ourselves disorderly among you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இன்னவிதமாய் எங்களைப் பின்பற்றவேண்டுமென்று நீங்கள் அறிந்திருக்கிறீர்களே; நாங்கள் உங்களுக்குள்ளே ஒழுங்கற்று நடவாமலும்,]]></a:t>
+              <a:t><![CDATA[8. Neither did we eat any man's bread for nothing; but wrought with labour and travail night and day, that we might not be chargeable to any of you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவனிடத்திலும் இலவசமாய்ச் சாப்பிடாமலும், உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு இரவும் பகலும் பிரயாசத்தோடும் வருத்தத்தோடும் வேலைசெய்து சாப்பிட்டோம்.]]></a:t>
+              <a:t><![CDATA[8. Neither did we eat any man's bread for nothing; but wrought with labour and travail night and day, that we might not be chargeable to any of you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருவனிடத்திலும் இலவசமாய்ச் சாப்பிடாமலும், உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு இரவும் பகலும் பிரயாசத்தோடும் வருத்தத்தோடும் வேலைசெய்து சாப்பிட்டோம்.]]></a:t>
+              <a:t><![CDATA[9. Not because we have not power, but to make ourselves an example unto you to follow us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள்மேல் பாரத்தை வைப்பதற்கான அதிகாரம் எங்களுக்கு இல்லையென்பதினாலே அப்படிச் செய்யாமல், நீங்கள் எங்களைப் பின்பற்றும்படிக்கு நாங்கள் உங்களுக்கு மாதிரியாயிருக்கவேன்டுமென்றே அப்படிச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[9. Not because we have not power, but to make ourselves an example unto you to follow us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கடைசியாக, சகோதரரே, உங்களிடத்தில் கர்த்தருடைய வசனம் பரம்பி மகிமைப்படுகிறதுபோல, எவ்விடத்திலும் பரம்பி மகிமைப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[1. Finally, brethren, pray for us, that the word of the Lord may have free course, and be glorified, even as it is with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள்மேல் பாரத்தை வைப்பதற்கான அதிகாரம் எங்களுக்கு இல்லையென்பதினாலே அப்படிச் செய்யாமல், நீங்கள் எங்களைப் பின்பற்றும்படிக்கு நாங்கள் உங்களுக்கு மாதிரியாயிருக்கவேன்டுமென்றே அப்படிச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[10. For even when we were with you, this we commanded you, that if any would not work, neither should he eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள்மேல் பாரத்தை வைப்பதற்கான அதிகாரம் எங்களுக்கு இல்லையென்பதினாலே அப்படிச் செய்யாமல், நீங்கள் எங்களைப் பின்பற்றும்படிக்கு நாங்கள் உங்களுக்கு மாதிரியாயிருக்கவேன்டுமென்றே அப்படிச் செய்தோம்.]]></a:t>
+              <a:t><![CDATA[10. For even when we were with you, this we commanded you, that if any would not work, neither should he eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் வேலைசெய்ய மனதில்லாதிருந்தால் அவன் சாப்பிடவும் கூடாதென்று நாங்கள் உங்களிடத்தில் இருந்தபோது உங்களுக்குக் கட்டளையிட்டோமே.]]></a:t>
+              <a:t><![CDATA[11. For we hear that there are some which walk among you disorderly, working not at all, but are busybodies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஒருவன் வேலைசெய்ய மனதில்லாதிருந்தால் அவன் சாப்பிடவும் கூடாதென்று நாங்கள் உங்களிடத்தில் இருந்தபோது உங்களுக்குக் கட்டளையிட்டோமே.]]></a:t>
+              <a:t><![CDATA[11. For we hear that there are some which walk among you disorderly, working not at all, but are busybodies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் சிலர் யாதொரு வேலையும் செய்யாமல், வீண் அலுவற்காரராய், ஒழுங்கற்றுத் திரிகிறார்களென்று கேள்விப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. Now them that are such we command and exhort by our Lord Jesus Christ, that with quietness they work, and eat their own bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்களில் சிலர் யாதொரு வேலையும் செய்யாமல், வீண் அலுவற்காரராய், ஒழுங்கற்றுத் திரிகிறார்களென்று கேள்விப்படுகிறோம்.]]></a:t>
+              <a:t><![CDATA[12. Now them that are such we command and exhort by our Lord Jesus Christ, that with quietness they work, and eat their own bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிப்பட்டவர்கள் அமைதலோடே வேலைசெய்து, தங்கள் சொந்தச் சாப்பாட்டைச் சாப்பிடவேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலே அவர்களுக்குக் கட்டளையிட்டுப் புத்திசொல்லுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. But all of you, brethren, be not weary in well doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இப்படிப்பட்டவர்கள் அமைதலோடே வேலைசெய்து, தங்கள் சொந்தச் சாப்பாட்டைச் சாப்பிடவேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலே அவர்களுக்குக் கட்டளையிட்டுப் புத்திசொல்லுகிறோம்.]]></a:t>
+              <a:t><![CDATA[14. And if any man obey not our word by this epistle, note that man, and have no company with him, that he may be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சகோதரரே, நீங்கள் நன்மை செய்வதிலே சோர்ந்துபோகாமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. And if any man obey not our word by this epistle, note that man, and have no company with him, that he may be ashamed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும், இந்த நிருபத்தில் சொல்லிய எங்கள் வசனத்துக்கு ஒருவன் கீழ்ப்படியாமற்போனால், அவனைக் குறித்துக்கொண்டு, அவன் வெட்கப்படும்படிக்கு அவனுடனே கலவாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. Yet count him not as an enemy, but admonish him as a brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கடைசியாக, சகோதரரே, உங்களிடத்தில் கர்த்தருடைய வசனம் பரம்பி மகிமைப்படுகிறதுபோல, எவ்விடத்திலும் பரம்பி மகிமைப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[1. Finally, brethren, pray for us, that the word of the Lord may have free course, and be glorified, even as it is with you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மேலும், இந்த நிருபத்தில் சொல்லிய எங்கள் வசனத்துக்கு ஒருவன் கீழ்ப்படியாமற்போனால், அவனைக் குறித்துக்கொண்டு, அவன் வெட்கப்படும்படிக்கு அவனுடனே கலவாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Now the Lord of peace himself give you peace always by all means. The Lord be with you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனாலும் அவனைச் சத்துருவாக எண்ணாமல், சகோதரனாக எண்ணி, அவனுக்குப் புத்திசொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Now the Lord of peace himself give you peace always by all means. The Lord be with you all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சமாதானத்தின் கர்த்தர்தாமே எப்பொழுதும் சகலவிதத்திலும் உங்களுக்குச் சமாதானத்தைத் தந்தருளுவாராக. கர்த்தர் உங்களனைவரோடுங்கூட இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[17. The salutation of Paul with mine own hand, which is the token in every epistle: so I write.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சமாதானத்தின் கர்த்தர்தாமே எப்பொழுதும் சகலவிதத்திலும் உங்களுக்குச் சமாதானத்தைத் தந்தருளுவாராக. கர்த்தர் உங்களனைவரோடுங்கூட இருப்பாராக.]]></a:t>
+              <a:t><![CDATA[17. The salutation of Paul with mine own hand, which is the token in every epistle: so I write.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,160 +3232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பவுலாகிய நான் என் கையெழுத்தாலே உங்களை வாழ்த்துகிறேன், நிருபங்கள்தோறும் இதுவே அடையாளம்; இப்படியே எழுதுகிறேன்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[18. The grace of our Lord Jesus Christ be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கடைசியாக, சகோதரரே, உங்களிடத்தில் கர்த்தருடைய வசனம் பரம்பி மகிமைப்படுகிறதுபோல, எவ்விடத்திலும் பரம்பி மகிமைப்படும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[2. And that we may be delivered from unreasonable and wicked men: for all men have not faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துர்க்குணராகிய பொல்லாத மனுஷர் கையினின்று நாங்கள் விடுவிக்கப்படும்படிக்கும், எங்களுக்காக வேண்டிக்கொள்ளுங்கள்; விசுவாசம் எல்லாரிடத்திலுமில்லையே.]]></a:t>
+              <a:t><![CDATA[2. And that we may be delivered from unreasonable and wicked men: for all men have not faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. துர்க்குணராகிய பொல்லாத மனுஷர் கையினின்று நாங்கள் விடுவிக்கப்படும்படிக்கும், எங்களுக்காக வேண்டிக்கொள்ளுங்கள்; விசுவாசம் எல்லாரிடத்திலுமில்லையே.]]></a:t>
+              <a:t><![CDATA[3. But the Lord is faithful, who shall establish you, and keep you from evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தரோ உண்மையுள்ளவர், அவர் உங்களை ஸ்திரப்படுத்தி, தீமையினின்று விலக்கிக் காத்துக்கொள்ளுவார்.]]></a:t>
+              <a:t><![CDATA[4. And we have confidence in the Lord concerning you, that all of you both do and will do the things which we command you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், நாங்கள் கட்டளையிடுகிறவைகளை நீங்கள் செய்துவருகிறீர்களென்றும், இனிமேலும் செய்வீர்களென்றும், உங்களைக்குறித்துக் கர்த்தருக்குள் நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. And we have confidence in the Lord concerning you, that all of you both do and will do the things which we command you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், நாங்கள் கட்டளையிடுகிறவைகளை நீங்கள் செய்துவருகிறீர்களென்றும், இனிமேலும் செய்வீர்களென்றும், உங்களைக்குறித்துக் கர்த்தருக்குள் நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. And the Lord direct your hearts into the love of God, and into the patient waiting for Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474620375" r:id="rId1"/>
+    <p:sldLayoutId id="2478621494" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4338,58 +4225,50 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. আমরা প্রার্থনা করছি য়েন প্রভু তোমাদের হৃদয়কে ঈশ্বরের ভালবাসার পথে ও খ্রীষ্টের ধৈর্য্যের পথে]]></a:t>
+              <a:t><![CDATA[நடத்துவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চালনা করেন৷]]></a:t>
+              <a:t><![CDATA[6. மேலும், சகோதரரே, எங்களிடத்தில் பெற்றுக்கொண்ட முறைமையின்படி நடவாமல், ஒழுங்கற்று நடக்கிற எந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমার ভাই ও বোনেরা, আমরা আমাদের প্রভু যীশু খ্রীষ্টের নামে তোমাদের এই আদেশ দিচ্ছি য়ে, কোন ভাই যদি]]></a:t>
+              <a:t><![CDATA[சகோதரரையும் நீங்கள் விட்டு விலகவேண்டுமென்று, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்திலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অলসভাবে দিন কাটায় এবং তোমরা আমাদের কাছ থেকে য়ে শিক্ষা পেয়েছ, সেই মত না চলে তবে তার কাছ থেকে দূরে]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கட்டளையிடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাক৷]]></a:t>
+              <a:t><![CDATA[7. இன்னவிதமாய் எங்களைப் பின்பற்றவேண்டுமென்று நீங்கள் அறிந்திருக்கிறீர்களே; நாங்கள் உங்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তোমরা নিজেরা জান য়ে আমরা য়েমন চলি, তোমাদের তেমনি চলা উচিত৷ আমরা যখন তোমাদের ওখানে ছিলাম, আমরা]]></a:t>
+              <a:t><![CDATA[ஒழுங்கற்று நடவாமலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অলস ছিলাম না৷]]></a:t>
+              <a:t><![CDATA[8. ஒருவனிடத்திலும் இலவசமாய்ச் சாப்பிடாமலும், உங்களில் ஒருவனுக்கும் பாரமாயிராதபடிக்கு இரவும் பகலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কারো কাছ থেকে খাবার খেলে, আমরা তা মূল্য দিয়েই খেয়েছি৷ আমরা কাজ করতাম য়েন কারো বোঝাস্বরূপ না]]></a:t>
+              <a:t><![CDATA[பிரயாசத்தோடும் வருத்தத்தோடும் வேலைசெய்து சாப்பிட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হই৷ দিনে বা রাতে আমরা পরিশ্রম করেছি৷]]></a:t>
+              <a:t><![CDATA[9. உங்கள்மேல் பாரத்தை வைப்பதற்கான அதிகாரம் எங்களுக்கு இல்லையென்பதினாலே அப்படிச் செய்யாமல், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তোমাদের কাছ থেকে সাহায্য পাবার অধিকার আমাদের ছিল; কিন্তু আমরা নিজের হাতে কাজ করেছি, য়েন আমরা]]></a:t>
+              <a:t><![CDATA[எங்களைப் பின்பற்றும்படிக்கு நாங்கள் உங்களுக்கு மாதிரியாயிருக்கவேன்டுமென்றே அப்படிச் செய்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. সবশেষে এই কথা বলছি, আমার ভাই ও বোনেরা, আমাদের জন্য প্রার্থনা করো৷ প্রার্থনা করো য়েন প্রভুর]]></a:t>
+              <a:t><![CDATA[1. கடைசியாக, சகோதரரே, உங்களிடத்தில் கர்த்தருடைய வசனம் பரம்பி மகிமைப்படுகிறதுபோல, எவ்விடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের সংস্থান নিজেরা করে নিতে পারি; আর তোমাদের কাছে নিজেদের আদর্শরূপে দেখাতে চেয়েছিলাম যাতে তোমরা]]></a:t>
+              <a:t><![CDATA[10. ஒருவன் வேலைசெய்ய மனதில்லாதிருந்தால் அவன் சாப்பிடவும் கூடாதென்று நாங்கள் உங்களிடத்தில் இருந்தபோது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের অনুসরণ করতে পার৷]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கட்டளையிட்டோமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কারণ আমরা যখন তোমাদের কাছে ছিলাম তখন তোমাদের এই আদেশ দিতাম য়ে, যদি কেউ কাজ করতে না চায়, তবে সে]]></a:t>
+              <a:t><![CDATA[11. உங்களில் சிலர் யாதொரு வேலையும் செய்யாமல், வீண் அலுவற்காரராய், ஒழுங்கற்றுத் திரிகிறார்களென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়েন না খায়৷]]></a:t>
+              <a:t><![CDATA[கேள்விப்படுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তবু আমরা শুনতে পেয়েছি, তোমাদের মধ্যে কেউ কাজ করতে অস্বীকার করছে৷ তারা কিছুই করে না, কিন্তু তারা]]></a:t>
+              <a:t><![CDATA[12. இப்படிப்பட்டவர்கள் அமைதலோடே வேலைசெய்து, தங்கள் சொந்தச் சாப்பாட்டைச் சாப்பிடவேண்டுமென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যদের ব্যাপারে নাক গলায়৷]]></a:t>
+              <a:t><![CDATA[நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினாலே அவர்களுக்குக் கட்டளையிட்டுப் புத்திசொல்லுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এইরকম লোকদের আমরা প্রভু যীশু খ্রীষ্টের নামে আদেশ ও উপদেশ দিচ্ছি য়েন শান্তভাবে পরিশ্রম করে]]></a:t>
+              <a:t><![CDATA[13. சகோதரரே, நீங்கள் நன்மை செய்வதிலே சோர்ந்துபோகாமலிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেদের অন্ন নিজেরাই য়োগাড় করে৷ প্রভু যীশুর নামে আমরা বিশেষভাবে তাদের বলছি তারা য়েন এইভাবে চলে৷]]></a:t>
+              <a:t><![CDATA[14. மேலும், இந்த நிருபத்தில் சொல்லிய எங்கள் வசனத்துக்கு ஒருவன் கீழ்ப்படியாமற்போனால், அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ভাই ও বোনেরা, সত্ কাজ করতে কখনও ক্লান্ত হযো না৷]]></a:t>
+              <a:t><![CDATA[குறித்துக்கொண்டு, அவன் வெட்கப்படும்படிக்கு அவனுடனே கலவாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যদি কেউ এই চিঠিতে আমরা যা লিখেছি, তা না মানতে চায়, তবে তাকে চিনে রাখো, আর তার কাছ থেকে দূরে]]></a:t>
+              <a:t><![CDATA[15. ஆனாலும் அவனைச் சத்துருவாக எண்ணாமல், சகோதரனாக எண்ணி, அவனுக்குப் புத்திசொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিক্ষা দ্রুত গতিতে বিস্তার লাভ করে, প্রার্থনা করো য়েন লোকে সেই শিক্ষার সম্মান করে, য়েমন সম্মান]]></a:t>
+              <a:t><![CDATA[பரம்பி மகிமைப்படும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাক, য়েন সে লজ্জা পায়৷]]></a:t>
+              <a:t><![CDATA[16. சமாதானத்தின் கர்த்தர்தாமே எப்பொழுதும் சகலவிதத்திலும் உங்களுக்குச் சமாதானத்தைத் தந்தருளுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. অথচ তার সঙ্গে শত্রুর মত আচরণ করো না, বরং তাকে ভাই বলে চেতনা দাও৷]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உங்களனைவரோடுங்கூட இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমরা প্রার্থনা করি য়ে, শান্তির প্রভু নিজে সব সময় সব অবস্থায় তোমাদের শান্তি দান করুন৷ প্রভু]]></a:t>
+              <a:t><![CDATA[17. பவுலாகிய நான் என் கையெழுத்தாலே உங்களை வாழ்த்துகிறேன், நிருபங்கள்தோறும் இதுவே அடையாளம்; இப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সকলের সাথে থাকুন৷]]></a:t>
+              <a:t><![CDATA[எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,183 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. এই শুভেচ্ছা আমি পৌল নিজে হাতে লিখলাম; প্রত্যেক চিঠিতে এটাই চিহ্ন, আমি এইরকম লিখে থাকি৷]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[18. আমাদের প্রভু যীশু খ্রীষ্টের অনুগ্রহ তোমাদের সকলের সঙ্গে থাকুক৷]]></a:t>
+              <a:t><![CDATA[18. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் கிருபை உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা করেছিলে৷]]></a:t>
+              <a:t><![CDATA[2. துர்க்குணராகிய பொல்லாத மனுஷர் கையினின்று நாங்கள் விடுவிக்கப்படும்படிக்கும், எங்களுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রার্থনা করো য়েন আমরা মন্দ ও খারাপ লোকদের হাত থেকে রক্ষা পাই৷ সবাই তো আর প্রভুকে বিশ্বাস করে]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுங்கள்; விசுவாசம் எல்லாரிடத்திலுமில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না৷]]></a:t>
+              <a:t><![CDATA[3. கர்த்தரோ உண்மையுள்ளவர், அவர் உங்களை ஸ்திரப்படுத்தி, தீமையினின்று விலக்கிக் காத்துக்கொள்ளுவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু প্রভু বিশ্বস্ত, তিনিই তোমাদের শক্তি দেবেন ও মন্দ শক্তির (শয়তানের) হাত থেকে রক্ষা করবেন৷]]></a:t>
+              <a:t><![CDATA[4. மேலும், நாங்கள் கட்டளையிடுகிறவைகளை நீங்கள் செய்துவருகிறீர்களென்றும், இனிமேலும் செய்வீர்களென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তোমাদের সম্বন্ধে প্রভুতে আমাদের এই দৃঢ় বিশ্বাস আছে য়ে, আমরা যা যা আদেশ করেছি সেই সমস্ত তোমরা]]></a:t>
+              <a:t><![CDATA[உங்களைக்குறித்துக் கர்த்தருக்குள் நம்பிக்கையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পালন করছ ও আমরা জানি এর পরেও তা করবে৷]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் உங்கள் இருதயங்களை தேவனைப்பற்றும் அன்புக்கும் கிறிஸ்துவின் பொறுமைக்கும் நேராய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 தெசலோனிக்கேயர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>