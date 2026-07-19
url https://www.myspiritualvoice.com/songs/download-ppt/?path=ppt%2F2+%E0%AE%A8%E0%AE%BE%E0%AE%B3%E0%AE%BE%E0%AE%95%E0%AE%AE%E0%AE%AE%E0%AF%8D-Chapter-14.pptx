--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -390,51 +390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதாவுடைய எல்லாப் பட்டணங்களிலுமிருந்து மேடைகளையும் விக்கிரகங்களையும் அகற்றினான்; அவனுக்கு முன்பாக ராஜ்யம் அமரிக்கையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு இளைப்பாறுதலைக் கட்டளையிட்டதினால், அந்த வருஷங்களில் அவனுக்கு விரோதமான யுத்தம் இல்லாதிருந்தது; தேசம் அமரிக்கையாயிருந்தபடியினால் யூதாவிலே அரணான பட்டணங்களைக் கட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு இளைப்பாறுதலைக் கட்டளையிட்டதினால், அந்த வருஷங்களில் அவனுக்கு விரோதமான யுத்தம் இல்லாதிருந்தது; தேசம் அமரிக்கையாயிருந்தபடியினால் யூதாவிலே அரணான பட்டணங்களைக் கட்டினான்.]]></a:t>
+              <a:t><![CDATA[7. அவன் யூதாவை நோக்கி: தேசம் நமக்கு முன்பாக அமர்ந்திருக்கையில், நாம் இந்தப் பட்டணங்களைக் கட்டி, அவைகளுக்கு அலங்கங்கள், கோபுரங்கள், வாசல்கள் உண்டுபண்ணி, தாழ்ப்பாள் போட்டுப் பலப்படுத்துவோமாக; நம்முடைய தேவனாகிய கர்த்தரைத் தேடினோம், தேடினபோது, சுற்றிலும் நமக்கு இளைப்பாறுதலைக் கட்டளையிட்டார் என்றான்; அப்படியே கட்டினார்கள்; அவர்களுக்குக் காரியம் வாய்த்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் யூதாவை நோக்கி: தேசம் நமக்கு முன்பாக அமர்ந்திருக்கையில், நாம் இந்தப் பட்டணங்களைக் கட்டி, அவைகளுக்கு அலங்கங்கள், கோபுரங்கள், வாசல்கள் உண்டுபண்ணி, தாழ்ப்பாள் போட்டுப் பலப்படுத்துவோமாக; நம்முடைய தேவனாகிய கர்த்தரைத் தேடினோம், தேடினபோது, சுற்றிலும் நமக்கு இளைப்பாறுதலைக் கட்டளையிட்டார் என்றான்; அப்படியே கட்டினார்கள்; அவர்களுக்குக் காரியம் வாய்த்தது.]]></a:t>
+              <a:t><![CDATA[8. யூதாவிலே பரிசையும் ஈட்டியும் பிடிக்கிற மூன்றுலட்சம்பேரும், பென்யமீனிலே கேடகம் பிடித்து வில்லை நாணேற்றுகிற இரண்டுலட்சத்து எண்பதினாயிரம்பேருமான சேனை ஆசாவுக்கு இருந்தது, இவர்களெல்லாரும் பராக்கிரமசாலிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் யூதாவை நோக்கி: தேசம் நமக்கு முன்பாக அமர்ந்திருக்கையில், நாம் இந்தப் பட்டணங்களைக் கட்டி, அவைகளுக்கு அலங்கங்கள், கோபுரங்கள், வாசல்கள் உண்டுபண்ணி, தாழ்ப்பாள் போட்டுப் பலப்படுத்துவோமாக; நம்முடைய தேவனாகிய கர்த்தரைத் தேடினோம், தேடினபோது, சுற்றிலும் நமக்கு இளைப்பாறுதலைக் கட்டளையிட்டார் என்றான்; அப்படியே கட்டினார்கள்; அவர்களுக்குக் காரியம் வாய்த்தது.]]></a:t>
+              <a:t><![CDATA[8. யூதாவிலே பரிசையும் ஈட்டியும் பிடிக்கிற மூன்றுலட்சம்பேரும், பென்யமீனிலே கேடகம் பிடித்து வில்லை நாணேற்றுகிற இரண்டுலட்சத்து எண்பதினாயிரம்பேருமான சேனை ஆசாவுக்கு இருந்தது, இவர்களெல்லாரும் பராக்கிரமசாலிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவிலே பரிசையும் ஈட்டியும் பிடிக்கிற மூன்றுலட்சம்பேரும், பென்யமீனிலே கேடகம் பிடித்து வில்லை நாணேற்றுகிற இரண்டுலட்சத்து எண்பதினாயிரம்பேருமான சேனை ஆசாவுக்கு இருந்தது, இவர்களெல்லாரும் பராக்கிரமசாலிகள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களுக்கு விரோதமாக எத்தியோப்பியனாகிய சேரா பத்துலட்சம்பேர்கள் சேர்ந்த சேனையோடும் முந்நூறு இரதங்களோடும் புறப்பட்டு மரேசாமட்டும் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுக்கு விரோதமாக எத்தியோப்பியனாகிய சேரா பத்துலட்சம்பேர்கள் சேர்ந்த சேனையோடும் முந்நூறு இரதங்களோடும் புறப்பட்டு மரேசாமட்டும் வந்தான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஆசா அவனுக்கு எதிராகப் புறப்பட்டான்; மரேசாவுக்கு அடுத்த செப்பத்தா என்னும் பள்ளத்தாக்கில் யுத்தத்திற்கு அணிவகுத்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆசா தன் தேவனாகிய கர்த்தரை நோக்கிக் கூப்பிட்டு: கர்த்தாவே, பலமுள்ளவனுக்காகிலும் பலனற்றவனுக்காகிலும் உதவிசெய்கிறது உமக்கு லேசானகாரியம்; எங்கள் தேவனாகிய கர்த்தாவே, எங்களுக்குத் துணைநில்லும்; உம்மைச்சார்ந்து உம்முடைய நாமத்தில் ஏராளமான இந்தக் கூட்டத்திற்கு எதிராக வந்தோம்; கர்த்தாவே, நீர் எங்கள் தேவன்; மனுஷன் உம்மை மேற்கொள்ளவிடாதேயும் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் அந்த எத்தியோப்பியரை ஆசாவுக்கும் யூதாவுக்கும்முன்பாக முறிய அடித்ததினால் எத்தியோப்பியர் ஓடிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர் அந்த எத்தியோப்பியரை ஆசாவுக்கும் யூதாவுக்கும்முன்பாக முறிய அடித்ததினால் எத்தியோப்பியர் ஓடிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அவர்களை ஆசாவும் அவனோடிருந்த ஜனங்களும் கேரார்மட்டும் துரத்தினார்கள்; எத்தியோப்பியர் திரும்பப் பலங்கொள்ளாதபடிக்கு முறிந்து விழுந்தார்கள்; கர்த்தருக்கும் அவருடைய சேனைக்கும் முன்பாக நொறுங்கிப்போனார்கள்; அவர்கள் மிகுதியாகக் கொள்ளை அடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தங்கள் பிதாக்களின் தேவனாகிய கர்த்தரைத் தேடவும், நியாயப்பிரமாணத்தின்படியும் கற்பனையின்படியும் செய்யவும் யூதாவுக்குக் கற்பித்து,]]></a:t>
+              <a:t><![CDATA[5. யூதாவுடைய எல்லாப் பட்டணங்களிலுமிருந்து மேடைகளையும் விக்கிரகங்களையும் அகற்றினான்; அவனுக்கு முன்பாக ராஜ்யம் அமரிக்கையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3739,51 +3739,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469494095" r:id="rId1"/>
+    <p:sldLayoutId id="2473434714" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4175,51 +4175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాజ్యము నెమ్మదిగా ఉండెను.]]></a:t>
+              <a:t><![CDATA[6. And he built fenced cities in Judah: for the land had rest, and he had no war in those years;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆ సంవత్సరములలో అతనికి యుద్ధములు లేక పోవుటచేత దేశములో నెమ్మదికలిగియుండెను; యెహోవా అతనికి విశ్రాంతి]]></a:t>
+              <a:t><![CDATA[because the LORD had given him rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దయచేసియుండగా అతడు యూదా దేశమున ప్రాకారములుగల పట్టణములను కట్టించెను.]]></a:t>
+              <a:t><![CDATA[7. Therefore he said unto Judah, Let us build these cities, and make about them walls, and towers,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అతడు యూదావారికి ఈలాగు ప్రకటనచేసెనుమన దేవుడైన యెహోవాను మనము ఆశ్రయించితివిు, ఆశ్ర యించినందున ఆయన మన]]></a:t>
+              <a:t><![CDATA[gates, and bars, while the land is yet before us; because we have sought the LORD our God, we have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చుట్టును నెమ్మది కలుగజేసి యున్నాడు; దేశమందు మనము నిరభ్యంతరముగా తిరుగ వచ్చును, మనము ఈ పట్టణములను]]></a:t>
+              <a:t><![CDATA[sought him, and he has given us rest on every side. So they built and prospered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కట్టించి, వాటికి ప్రాకారములను గోపురములను గుమ్మములను ద్వారబంధ ములను అమర్చుదము. కాగావారు పట్టణములను]]></a:t>
+              <a:t><![CDATA[8. And Asa had an army of men that bare targets and spears, out of Judah three hundred thousand; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కట్టి వృద్ధినొందిరి.]]></a:t>
+              <a:t><![CDATA[out of Benjamin, that bare shields and drew bows, two hundred and fourscore thousand: all these were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఆ కాలమున డాళ్లను ఈటెలను పట్టుకొను మూడు లక్షలమంది యూదావారును, కేడెములు ధరించివిల్లువేయు రెండు]]></a:t>
+              <a:t><![CDATA[mighty men of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లక్షల ఎనుబది వేలమంది బెన్యామీనీ యులును కూడిన సైన్యము ఆసాకు ఉండెను; వీరందరును పరాక్రమశాలులై యుండిరి.]]></a:t>
+              <a:t><![CDATA[9. And there came out against them Zerah the Ethiopian with an host of a thousand thousand, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. కూషీయుడైన జెరహు వారిమీద దండెత్తి వేయి వేల సైన్యమును మూడువందల రథములను కూర్చుకొని బయలుదేరి]]></a:t>
+              <a:t><![CDATA[three hundred chariots; and came unto Mareshah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అబీయా తన పితరులతో కూడ నిద్రింపగా జనులు అతనిని దావీదు పట్టణమందు పాతిపెట్టిరి; అతనికి బదులుగా అతని]]></a:t>
+              <a:t><![CDATA[1. So Abijah slept with his fathers, and they buried him in the city of David: and Asa his son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మారేషావరకు రాగా ఆసా అతనికి ఎదురుబోయెను.]]></a:t>
+              <a:t><![CDATA[10. Then Asa went out against him, and they set the battle in array in the valley of Zephathah at]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. వారు మారేషానొద్ద జెపాతా అను పల్లపుస్థలమందు పంక్తులు తీర్చి యుద్ధము కలుపగా]]></a:t>
+              <a:t><![CDATA[Mareshah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఆసా తన దేవుడైన యెహోవాకు మొఱ్ఱపెట్టి యెహోవా, విస్తారమైన సైన్యముచేతిలో ఓడిపోకుండ బలములేనివారికి]]></a:t>
+              <a:t><![CDATA[11. And Asa cried unto the LORD his God, and said, LORD, it is nothing with you to help, whether]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహాయము చేయుటకు నీకన్న ఎవరును లేరు; మా దేవా యెహోవా, మాకు సహాయముచేయుము, నిన్నే నమ్ముకొని యున్నాము, నీ]]></a:t>
+              <a:t><![CDATA[with many, or with them that have no power: help us, O LORD our God; for we rest on you, and in your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నామమునుబట్టియే యీ సైన్యమును ఎదిరించుటకు బయలుదేరియున్నాము. యెహోవా నీవే మా దేవుడవు, నరమాత్రులను నీ]]></a:t>
+              <a:t><![CDATA[name we go against this multitude. O LORD, you are our God; let no man prevail against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పైని జయమొందనియ్యకుము అని ప్రార్థింపగా]]></a:t>
+              <a:t><![CDATA[12. So the LORD stroke the Ethiopians before Asa, and before Judah; and the Ethiopians fled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ​యెహోవా ఆ కూషీయులను ఆసాయెదుటను యూదావారి యెదుటను నిలువనియ్యక వారిని మొత్తినందున వారు పారిపోయిరి.]]></a:t>
+              <a:t><![CDATA[13. And Asa and the people that were with him pursued them unto Gerar: and the Ethiopians were]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఆసాయును అతనితో కూడనున్న వారును గెరారువరకు వారిని తరుమగా కూషీయులు మరల పంక్తులు తీర్చ లేక యెహోవా]]></a:t>
+              <a:t><![CDATA[overthrown, that they could not recover themselves; for they were destroyed before the LORD, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భయముచేతను ఆయన సైన్యపు భయముచేతను పారిపోయిరి. యూదావారు విశేషమైన కొల్లసొమ్ము పట్టుకొనిరి.]]></a:t>
+              <a:t><![CDATA[before his host; and they carried away very much spoil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. గెరారు చుట్టునున్న పట్టణములలోని వారందరి మీదికి యెహోవా భయము వచ్చెను గనుక ఆ పట్టణములన్నిటిని]]></a:t>
+              <a:t><![CDATA[14. And they stroke all the cities round about Gerar; for the fear of the LORD came upon them: and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారుడైన ఆసా రాజాయెను. ఇతని దినములలో దేశము పది సంవత్సరములు నెమ్మది పొందెను.]]></a:t>
+              <a:t><![CDATA[reigned in his position. In his days the land was quiet ten years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొల్లపెట్టి, వాటిలోనున్న మిక్కుటమైన కొల్లసొమ్మంతయు దోచుకొనిరి.]]></a:t>
+              <a:t><![CDATA[they spoiled all the cities; for there was exceeding much spoil in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మరియు వారు పసుల సాలలను పడగొట్టి విస్తారమైన గొఱ్ఱలను ఒంటెలను సమ కూర్చుకొని యెరూషలేమునకు తిరిగి]]></a:t>
+              <a:t><![CDATA[15. They stroke also the tents of cattle, and carried away sheep and camels in abundance, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[returned to Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఆసాతన దేవుడైన యెహోవా దృష్టికి అనుకూలముగాను యథార్థముగాను నడచినవాడై]]></a:t>
+              <a:t><![CDATA[2. And Asa did that which was good and right in the eyes of the LORD his God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అన్యదేవతల బలిపీఠములను పడగొట్టి ఉన్నతస్థలములను పాడుచేసి ప్రతిమలను పగులగొట్టి దేవతా స్తంభములను]]></a:t>
+              <a:t><![CDATA[3. For he took away the altars of the strange gods, and the high places, and brake down the images,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొట్టివేయించి]]></a:t>
+              <a:t><![CDATA[and cut down the groves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వారి పితరుల దేవుడైన యెహోవాను ఆశ్రయించుటకును, ధర్మశాస్త్రమునుబట్టియు విధినిబట్టియు క్రియలు]]></a:t>
+              <a:t><![CDATA[4. And commanded Judah to seek the LORD God of their fathers, and to do the law and the commandment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జరిగించుటకును, యూదావారికి ఆజ్ఞాపించి]]></a:t>
+              <a:t><![CDATA[5. Also he took away out of all the cities of Judah the high places and the images: and the kingdom]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఉన్నత స్థలములను సూర్య దేవతాస్తంభములను యూదావారి పట్టణములన్నిటిలోనుండి తీసివేసెను. అతనియేలు బడియందు]]></a:t>
+              <a:t><![CDATA[was quiet before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +8196,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 நாளாகமம் : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +8306,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>