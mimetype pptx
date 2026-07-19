--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -79,54 +79,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -151,52 +147,50 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
-    <p:sldId id="300" r:id="rId47"/>
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -338,55 +332,53 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now when Jehoram was risen up to the kingdom of his father, he strengthened himself, and slew all his brethren with the sword, and divers also of the princes of Israel.]]></a:t>
+              <a:t><![CDATA[5. யோராம் ராஜாவாகிறபோது, முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Jehoram was thirty and two years old when he began to reign, and he reigned eight years in Jerusalem.]]></a:t>
+              <a:t><![CDATA[5. யோராம் ராஜாவாகிறபோது, முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he walked in the way of the kings of Israel, like did the house of Ahab: for he had the daughter of Ahab to wife: and he wrought that which was evil in the eyes of the LORD.]]></a:t>
+              <a:t><![CDATA[6. அவன் இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபின் வீட்டார் செய்ததுபோலச் செய்தான்; ஆகாபின் குமாரத்தி அவனுக்கு மனைவியாயிருந்தாள்; அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he walked in the way of the kings of Israel, like did the house of Ahab: for he had the daughter of Ahab to wife: and he wrought that which was evil in the eyes of the LORD.]]></a:t>
+              <a:t><![CDATA[6. அவன் இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபின் வீட்டார் செய்ததுபோலச் செய்தான்; ஆகாபின் குமாரத்தி அவனுக்கு மனைவியாயிருந்தாள்; அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Nevertheless the LORD would not destroy the house of David, because of the covenant that he had made with David, and as he promised to give a light to him and to his sons for ever.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் தாவீதுக்கும் அவன் குமாரருக்கும் என்றென்றைக்கும் ஒரு விளக்கைக் கட்டளையிடுவேன் என்று சொல்லி, அவனோடே பண்ணின உடன்படிக்கையினிமித்தம் தாவீதின் வம்சத்தை அழிக்கச் சித்தமில்லாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Nevertheless the LORD would not destroy the house of David, because of the covenant that he had made with David, and as he promised to give a light to him and to his sons for ever.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் தாவீதுக்கும் அவன் குமாரருக்கும் என்றென்றைக்கும் ஒரு விளக்கைக் கட்டளையிடுவேன் என்று சொல்லி, அவனோடே பண்ணின உடன்படிக்கையினிமித்தம் தாவீதின் வம்சத்தை அழிக்கச் சித்தமில்லாதிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In his days the Edomites revolted from under the dominion of Judah, and made themselves a king.]]></a:t>
+              <a:t><![CDATA[8. அவன் நாட்களில் யூதாவுடைய கையின் கீழிருந்த ஏதோமியர் கலகம்பண்ணி, தங்களுக்கு ஒரு ராஜாவை ஏற்படுத்திக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. In his days the Edomites revolted from under the dominion of Judah, and made themselves a king.]]></a:t>
+              <a:t><![CDATA[9. அதினால் யோராம் தன் பிரபுக்களோடும் தன் சகல இரதங்களோடும் புறப்பட்டுப்போனான்; அவன் இராத்திரியில் எழுந்திருந்து, தன்னை வளைந்துகொண்ட ஏதோமியரையும் இரதங்களின் தலைவரையும் முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then Jehoram went forth with his princes, and all his chariots with him: and he rose up by night, and stroke the Edomites which compassed him in, and the captains of the chariots.]]></a:t>
+              <a:t><![CDATA[9. அதினால் யோராம் தன் பிரபுக்களோடும் தன் சகல இரதங்களோடும் புறப்பட்டுப்போனான்; அவன் இராத்திரியில் எழுந்திருந்து, தன்னை வளைந்துகொண்ட ஏதோமியரையும் இரதங்களின் தலைவரையும் முறிய அடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then Jehoram went forth with his princes, and all his chariots with him: and he rose up by night, and stroke the Edomites which compassed him in, and the captains of the chariots.]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் யூதாவுடைய கையின் கீழிருந்த ஏதோமியர் இந்நாள்வரைக்கும் இருக்கிறதுபோல, கலகம்பண்ணிப் பிரிந்தார்கள்; அவன் தன் பிதாக்களின் தேவனாகிய கர்த்தர் விட்டபடியினால், அக்காலத்திலே லிப்னா பட்டணத்தாரும் கலகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Jehoshaphat slept with his fathers, and was buried with his fathers in the city of David. And Jehoram his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[1. யோசபாத் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோராம் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So the Edomites revolted from under the hand of Judah unto this day. The same time also did Libnah revolt from under his hand; because he had forsaken the LORD God of his fathers.]]></a:t>
+              <a:t><![CDATA[10. ஆகிலும் யூதாவுடைய கையின் கீழிருந்த ஏதோமியர் இந்நாள்வரைக்கும் இருக்கிறதுபோல, கலகம்பண்ணிப் பிரிந்தார்கள்; அவன் தன் பிதாக்களின் தேவனாகிய கர்த்தர் விட்டபடியினால், அக்காலத்திலே லிப்னா பட்டணத்தாரும் கலகம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So the Edomites revolted from under the hand of Judah unto this day. The same time also did Libnah revolt from under his hand; because he had forsaken the LORD God of his fathers.]]></a:t>
+              <a:t><![CDATA[11. அவன் யூதாவுடைய மலைகளின்மேல் மேடைகளை உண்டாக்கி, எருசலேமின் குடிகளைச் சோரம்போகப்பண்ணி, யூதாவையும் அதற்கு ஏவிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. So the Edomites revolted from under the hand of Judah unto this day. The same time also did Libnah revolt from under his hand; because he had forsaken the LORD God of his fathers.]]></a:t>
+              <a:t><![CDATA[11. அவன் யூதாவுடைய மலைகளின்மேல் மேடைகளை உண்டாக்கி, எருசலேமின் குடிகளைச் சோரம்போகப்பண்ணி, யூதாவையும் அதற்கு ஏவிவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Moreover he made high places in the mountains of Judah and caused the inhabitants of Jerusalem to commit fornication, and compelled Judah thereto.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தீர்க்கதரிசியாகிய எலியா எழுதின ஒரு நிருபம் அவனிடத்திற்கு வந்தது; அதில்: உம்முடைய தகப்பனான தாவீதின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், நீ உன் தகப்பனாகிய யோசபாத்தின் வழிகளிலும், யூதாவின் ராஜாவாகிய ஆசாவின் வழிகளிலும் நடவாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Moreover he made high places in the mountains of Judah and caused the inhabitants of Jerusalem to commit fornication, and compelled Judah thereto.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தீர்க்கதரிசியாகிய எலியா எழுதின ஒரு நிருபம் அவனிடத்திற்கு வந்தது; அதில்: உம்முடைய தகப்பனான தாவீதின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், நீ உன் தகப்பனாகிய யோசபாத்தின் வழிகளிலும், யூதாவின் ராஜாவாகிய ஆசாவின் வழிகளிலும் நடவாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And there came a writing to him from Elijah the prophet, saying, Thus says the LORD God of David your father, Because you have not walked in the ways of Jehoshaphat your father, nor in the ways of Asa king of Judah,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது தீர்க்கதரிசியாகிய எலியா எழுதின ஒரு நிருபம் அவனிடத்திற்கு வந்தது; அதில்: உம்முடைய தகப்பனான தாவீதின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், நீ உன் தகப்பனாகிய யோசபாத்தின் வழிகளிலும், யூதாவின் ராஜாவாகிய ஆசாவின் வழிகளிலும் நடவாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And there came a writing to him from Elijah the prophet, saying, Thus says the LORD God of David your father, Because you have not walked in the ways of Jehoshaphat your father, nor in the ways of Asa king of Judah,]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபுடைய குடும்பத்தின் சோரமார்க்கத்திற்கு ஒத்தபடியே யூதாவையும் எருசலேமின் குடிகளையும் சோரம்போகப்பண்ணி, உன்னைப்பார்க்கிலும் நல்லவர்களாயிருந்த உன் தகப்பன் வீட்டாரான உன் சகோதரரையும் கொன்றுபோட்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And there came a writing to him from Elijah the prophet, saying, Thus says the LORD God of David your father, Because you have not walked in the ways of Jehoshaphat your father, nor in the ways of Asa king of Judah,]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபுடைய குடும்பத்தின் சோரமார்க்கத்திற்கு ஒத்தபடியே யூதாவையும் எருசலேமின் குடிகளையும் சோரம்போகப்பண்ணி, உன்னைப்பார்க்கிலும் நல்லவர்களாயிருந்த உன் தகப்பன் வீட்டாரான உன் சகோதரரையும் கொன்றுபோட்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But have walked in the way of the kings of Israel, and have made Judah and the inhabitants of Jerusalem to go a whoring, like to the whoredoms of the house of Ahab, and also have slain your brethren of your father's house, which were better than yourself:]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபுடைய குடும்பத்தின் சோரமார்க்கத்திற்கு ஒத்தபடியே யூதாவையும் எருசலேமின் குடிகளையும் சோரம்போகப்பண்ணி, உன்னைப்பார்க்கிலும் நல்லவர்களாயிருந்த உன் தகப்பன் வீட்டாரான உன் சகோதரரையும் கொன்றுபோட்டபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But have walked in the way of the kings of Israel, and have made Judah and the inhabitants of Jerusalem to go a whoring, like to the whoredoms of the house of Ahab, and also have slain your brethren of your father's house, which were better than yourself:]]></a:t>
+              <a:t><![CDATA[14. இதோ, கர்த்தர் உன் ஜனத்தையும், உன் பிள்ளைகளையும், உன் மனைவிகளையும், உனக்கு உண்டான எல்லாவற்றையும் மகா வாதையாக வாதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Jehoshaphat slept with his fathers, and was buried with his fathers in the city of David. And Jehoram his son reigned in his position.]]></a:t>
+              <a:t><![CDATA[1. யோசபாத் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் தன் பிதாக்களண்டையிலே அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோராம் ராஜாவானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. But have walked in the way of the kings of Israel, and have made Judah and the inhabitants of Jerusalem to go a whoring, like to the whoredoms of the house of Ahab, and also have slain your brethren of your father's house, which were better than yourself:]]></a:t>
+              <a:t><![CDATA[14. இதோ, கர்த்தர் உன் ஜனத்தையும், உன் பிள்ளைகளையும், உன் மனைவிகளையும், உனக்கு உண்டான எல்லாவற்றையும் மகா வாதையாக வாதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, with a great plague will the LORD strike your people, and your children, and your wives, and all your goods:]]></a:t>
+              <a:t><![CDATA[15. நீயோ உனக்கு உண்டாகும் குடல்நோயினால் உன் குடல்கள் நாளுக்கு நாள் இற்று விழுமட்டும் கொடிய வியாதியினால் வாதிக்கப்படுவாய் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, with a great plague will the LORD strike your people, and your children, and your wives, and all your goods:]]></a:t>
+              <a:t><![CDATA[15. நீயோ உனக்கு உண்டாகும் குடல்நோயினால் உன் குடல்கள் நாளுக்கு நாள் இற்று விழுமட்டும் கொடிய வியாதியினால் வாதிக்கப்படுவாய் என்று எழுதியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And you shall have great sickness by disease of your bowels, until your bowels fall out by reason of the sickness day by day.]]></a:t>
+              <a:t><![CDATA[16. அப்படியே கர்த்தர் பெலிஸ்தரின் ஆவியையும், எத்தியோப்பியாவுக்கடுத்த தேசத்தாரான அரபியரின் ஆவியையும் யோராமுக்கு விரோதமாக எழுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And you shall have great sickness by disease of your bowels, until your bowels fall out by reason of the sickness day by day.]]></a:t>
+              <a:t><![CDATA[16. அப்படியே கர்த்தர் பெலிஸ்தரின் ஆவியையும், எத்தியோப்பியாவுக்கடுத்த தேசத்தாரான அரபியரின் ஆவியையும் யோராமுக்கு விரோதமாக எழுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover the LORD stirred up against Jehoram the spirit of the Philistines, and of the Arabians, that were near the Ethiopians:]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் யூதாவில் வந்து, பலாத்காரமாய்ப் புகுந்து, ராஜாவின் அரமனையில் அகப்பட்ட எல்லாப் பொருள்களையும், அவன் பிள்ளைகளையும், அவன் மனைவிகளையும் பிடித்துக்கொண்டுபோனார்கள்; யோவாகாஸ் என்னும் அவன் குமாரரில் இளையவனை அல்லாமல் ஒரு குமாரனும் அவனுக்கு மீதியாக வைக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Moreover the LORD stirred up against Jehoram the spirit of the Philistines, and of the Arabians, that were near the Ethiopians:]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் யூதாவில் வந்து, பலாத்காரமாய்ப் புகுந்து, ராஜாவின் அரமனையில் அகப்பட்ட எல்லாப் பொருள்களையும், அவன் பிள்ளைகளையும், அவன் மனைவிகளையும் பிடித்துக்கொண்டுபோனார்கள்; யோவாகாஸ் என்னும் அவன் குமாரரில் இளையவனை அல்லாமல் ஒரு குமாரனும் அவனுக்கு மீதியாக வைக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they came up into Judah, and brake into it, and carried away all the substance that was found in the king's house, and his sons also, and his wives; so that there was not a son left him, save Jehoahaz, the youngest of his sons.]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் யூதாவில் வந்து, பலாத்காரமாய்ப் புகுந்து, ராஜாவின் அரமனையில் அகப்பட்ட எல்லாப் பொருள்களையும், அவன் பிள்ளைகளையும், அவன் மனைவிகளையும் பிடித்துக்கொண்டுபோனார்கள்; யோவாகாஸ் என்னும் அவன் குமாரரில் இளையவனை அல்லாமல் ஒரு குமாரனும் அவனுக்கு மீதியாக வைக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they came up into Judah, and brake into it, and carried away all the substance that was found in the king's house, and his sons also, and his wives; so that there was not a son left him, save Jehoahaz, the youngest of his sons.]]></a:t>
+              <a:t><![CDATA[18. இவைகள் எல்லாவற்றிற்கும் பிற்பாடு கர்த்தர் அவன் குடல்களில் உண்டான தீராத நோயினால் அவனை வாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they came up into Judah, and brake into it, and carried away all the substance that was found in the king's house, and his sons also, and his wives; so that there was not a son left him, save Jehoahaz, the youngest of his sons.]]></a:t>
+              <a:t><![CDATA[19. அப்படி நாளுக்குநாள் இருந்து, இரண்டு வருஷம் முடிகிறகாலத்தில் அவனுக்கு உண்டான நோயினால் அவன் குடல்கள் சரிந்து கொடிய வியாதியினால் செத்துப்போனான்; அவனுடைய பிதாக்களுக்காகக் கந்தவர்க்கங்களைக் கொளுத்தினதுபோல், அவனுடைய ஜனங்கள் அவனுக்காகக் கொளுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he had brethren the sons of Jehoshaphat, Azariah, and Jehiel, and Zechariah, and Azariah, and Michael, and Shephatiah: all these were the sons of Jehoshaphat king of Israel.]]></a:t>
+              <a:t><![CDATA[2. அவனுக்கு யோசபாத்தின் குமாரராகிய அசரியா, ஏகியேல், சகரியா, அசரியா, மிகாவேல், செப்பத்தியா என்னும் சகோதரர் இருந்தார்கள்; இவர்கள் எல்லாரும் இஸ்ரவேலின் ராஜாவாகிய யோசபாத்தின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And after all this the LORD stroke him in his bowels with an incurable disease.]]></a:t>
+              <a:t><![CDATA[19. அப்படி நாளுக்குநாள் இருந்து, இரண்டு வருஷம் முடிகிறகாலத்தில் அவனுக்கு உண்டான நோயினால் அவன் குடல்கள் சரிந்து கொடிய வியாதியினால் செத்துப்போனான்; அவனுடைய பிதாக்களுக்காகக் கந்தவர்க்கங்களைக் கொளுத்தினதுபோல், அவனுடைய ஜனங்கள் அவனுக்காகக் கொளுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it came to pass, that in process of time, after the end of two years, his bowels fell out by reason of his sickness: so he died of sore diseases. And his people made no burning for him, like the burning of his fathers.]]></a:t>
+              <a:t><![CDATA[19. அப்படி நாளுக்குநாள் இருந்து, இரண்டு வருஷம் முடிகிறகாலத்தில் அவனுக்கு உண்டான நோயினால் அவன் குடல்கள் சரிந்து கொடிய வியாதியினால் செத்துப்போனான்; அவனுடைய பிதாக்களுக்காகக் கந்தவர்க்கங்களைக் கொளுத்தினதுபோல், அவனுடைய ஜனங்கள் அவனுக்காகக் கொளுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it came to pass, that in process of time, after the end of two years, his bowels fell out by reason of his sickness: so he died of sore diseases. And his people made no burning for him, like the burning of his fathers.]]></a:t>
+              <a:t><![CDATA[20. அவன் ராஜாவாகிறபோது முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டு, விரும்புவாரில்லாமல் இறந்துபோனான்; அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; ஆனாலும் ராஜாக்களின் கல்லறைகளில் அவனை வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it came to pass, that in process of time, after the end of two years, his bowels fell out by reason of his sickness: so he died of sore diseases. And his people made no burning for him, like the burning of his fathers.]]></a:t>
+              <a:t><![CDATA[20. அவன் ராஜாவாகிறபோது முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டு, விரும்புவாரில்லாமல் இறந்துபோனான்; அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; ஆனாலும் ராஜாக்களின் கல்லறைகளில் அவனை வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,269 +4471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Thirty and two years old was he when he began to reign, and he reigned in Jerusalem eight years, and departed without being desired. Nevertheless they buried him in the city of David, but not in the sepulchers of the kings.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[20. Thirty and two years old was he when he began to reign, and he reigned in Jerusalem eight years, and departed without being desired. Nevertheless they buried him in the city of David, but not in the sepulchers of the kings.]]></a:t>
+              <a:t><![CDATA[20. அவன் ராஜாவாகிறபோது முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டு, விரும்புவாரில்லாமல் இறந்துபோனான்; அவனைத் தாவீதின் நகரத்தில் அடக்கம்பண்ணினார்கள்; ஆனாலும் ராஜாக்களின் கல்லறைகளில் அவனை வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he had brethren the sons of Jehoshaphat, Azariah, and Jehiel, and Zechariah, and Azariah, and Michael, and Shephatiah: all these were the sons of Jehoshaphat king of Israel.]]></a:t>
+              <a:t><![CDATA[2. அவனுக்கு யோசபாத்தின் குமாரராகிய அசரியா, ஏகியேல், சகரியா, அசரியா, மிகாவேல், செப்பத்தியா என்னும் சகோதரர் இருந்தார்கள்; இவர்கள் எல்லாரும் இஸ்ரவேலின் ராஜாவாகிய யோசபாத்தின் குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And their father gave them great gifts of silver, and of gold, and of precious things, with fenced cities in Judah: but the kingdom gave he to Jehoram; because he was the firstborn.]]></a:t>
+              <a:t><![CDATA[3. அவர்களுடைய தகப்பன் வெள்ளியும், பொன்னும் உச்சிதங்களுமான அநேகம் நன்கொடைகளையும் யூதாவிலே அரணான பட்டணங்களையும் அவர்களுக்குக் கொடுத்தான்; யோராம் சேஷ்டபுத்திரனானபடியால், அவனுக்கு ராஜ்யத்தைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And their father gave them great gifts of silver, and of gold, and of precious things, with fenced cities in Judah: but the kingdom gave he to Jehoram; because he was the firstborn.]]></a:t>
+              <a:t><![CDATA[3. அவர்களுடைய தகப்பன் வெள்ளியும், பொன்னும் உச்சிதங்களுமான அநேகம் நன்கொடைகளையும் யூதாவிலே அரணான பட்டணங்களையும் அவர்களுக்குக் கொடுத்தான்; யோராம் சேஷ்டபுத்திரனானபடியால், அவனுக்கு ராஜ்யத்தைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And their father gave them great gifts of silver, and of gold, and of precious things, with fenced cities in Judah: but the kingdom gave he to Jehoram; because he was the firstborn.]]></a:t>
+              <a:t><![CDATA[4. யோராம் தன் தகப்பனுடைய ராஜ்யபாரத்திற்கு வந்து தன்னைப் பலப்படுத்திக்கொண்டபின்பு, அவன் தன்னுடைய சகோதரர் எல்லாரையும் இஸ்ரவேலின் பிரபுக்களில் சிலரையும் பட்டயத்தால் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Now when Jehoram was risen up to the kingdom of his father, he strengthened himself, and slew all his brethren with the sword, and divers also of the princes of Israel.]]></a:t>
+              <a:t><![CDATA[4. யோராம் தன் தகப்பனுடைய ராஜ்யபாரத்திற்கு வந்து தன்னைப் பலப்படுத்திக்கொண்டபின்பு, அவன் தன்னுடைய சகோதரர் எல்லாரையும் இஸ்ரவேலின் பிரபுக்களில் சிலரையும் பட்டயத்தால் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469486806" r:id="rId1"/>
+    <p:sldLayoutId id="2473434528" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5669,66 +5443,50 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரர் எல்லாரையும் இஸ்ரவேலின் பிரபுக்களில் சிலரையும் பட்டயத்தால் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[5. Jehoram was thirty and two years old when he began to reign, and he reigned eight years in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோராம் ராஜாவாகிறபோது, முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டான்.]]></a:t>
+              <a:t><![CDATA[Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபின் வீட்டார் செய்ததுபோலச் செய்தான்; ஆகாபின்]]></a:t>
+              <a:t><![CDATA[6. And he walked in the way of the kings of Israel, like did the house of Ahab: for he had the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குமாரத்தி அவனுக்கு மனைவியாயிருந்தாள்; அவன் கர்த்தரின் பார்வைக்குப் பொல்லாப்பானதைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[daughter of Ahab to wife: and he wrought that which was evil in the eyes of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் தாவீதுக்கும் அவன் குமாரருக்கும் என்றென்றைக்கும் ஒரு விளக்கைக் கட்டளையிடுவேன் என்று]]></a:t>
+              <a:t><![CDATA[7. Nevertheless the LORD would not destroy the house of David, because of the covenant that he had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லி, அவனோடே பண்ணின உடன்படிக்கையினிமித்தம் தாவீதின் வம்சத்தை அழிக்கச் சித்தமில்லாதிருந்தார்.]]></a:t>
+              <a:t><![CDATA[made with David, and as he promised to give a light to him and to his sons for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் நாட்களில் யூதாவுடைய கையின் கீழிருந்த ஏதோமியர் கலகம்பண்ணி, தங்களுக்கு ஒரு ராஜாவை]]></a:t>
+              <a:t><![CDATA[8. In his days the Edomites revolted from under the dominion of Judah, and made themselves a king.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஏற்படுத்திக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Then Jehoram went forth with his princes, and all his chariots with him: and he rose up by night,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதினால் யோராம் தன் பிரபுக்களோடும் தன் சகல இரதங்களோடும் புறப்பட்டுப்போனான்; அவன் இராத்திரியில்]]></a:t>
+              <a:t><![CDATA[and stroke the Edomites which compassed him in, and the captains of the chariots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுந்திருந்து, தன்னை வளைந்துகொண்ட ஏதோமியரையும் இரதங்களின் தலைவரையும் முறிய அடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. So the Edomites revolted from under the hand of Judah unto this day. The same time also did]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசபாத் தன் பிதாக்களோடே நித்திரையடைந்து, தாவீதின் நகரத்தில் தன் பிதாக்களண்டையிலே]]></a:t>
+              <a:t><![CDATA[1. Now Jehoshaphat slept with his fathers, and was buried with his fathers in the city of David. And]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகிலும் யூதாவுடைய கையின் கீழிருந்த ஏதோமியர் இந்நாள்வரைக்கும் இருக்கிறதுபோல, கலகம்பண்ணிப்]]></a:t>
+              <a:t><![CDATA[Libnah revolt from under his hand; because he had forsaken the LORD God of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிரிந்தார்கள்; அவன் தன் பிதாக்களின் தேவனாகிய கர்த்தர் விட்டபடியினால், அக்காலத்திலே லிப்னா]]></a:t>
+              <a:t><![CDATA[11. Moreover he made high places in the mountains of Judah and caused the inhabitants of Jerusalem]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணத்தாரும் கலகம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[to commit fornication, and compelled Judah thereto.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் யூதாவுடைய மலைகளின்மேல் மேடைகளை உண்டாக்கி, எருசலேமின் குடிகளைச் சோரம்போகப்பண்ணி, யூதாவையும்]]></a:t>
+              <a:t><![CDATA[12. And there came a writing to him from Elijah the prophet, saying, Thus says the LORD God of David]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதற்கு ஏவிவிட்டான்.]]></a:t>
+              <a:t><![CDATA[your father, Because you have not walked in the ways of Jehoshaphat your father, nor in the ways of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது தீர்க்கதரிசியாகிய எலியா எழுதின ஒரு நிருபம் அவனிடத்திற்கு வந்தது; அதில்: உம்முடைய]]></a:t>
+              <a:t><![CDATA[Asa king of Judah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தகப்பனான தாவீதின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், நீ உன் தகப்பனாகிய யோசபாத்தின்]]></a:t>
+              <a:t><![CDATA[13. But have walked in the way of the kings of Israel, and have made Judah and the inhabitants of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வழிகளிலும், யூதாவின் ராஜாவாகிய ஆசாவின் வழிகளிலும் நடவாமல்,]]></a:t>
+              <a:t><![CDATA[Jerusalem to go a whoring, like to the whoredoms of the house of Ahab, and also have slain your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் ராஜாக்களின் வழியிலே நடந்து, ஆகாபுடைய குடும்பத்தின் சோரமார்க்கத்திற்கு ஒத்தபடியே]]></a:t>
+              <a:t><![CDATA[brethren of your father's house, which were better than yourself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யூதாவையும் எருசலேமின் குடிகளையும் சோரம்போகப்பண்ணி, உன்னைப்பார்க்கிலும் நல்லவர்களாயிருந்த உன் தகப்பன்]]></a:t>
+              <a:t><![CDATA[14. Behold, with a great plague will the LORD strike your people, and your children, and your wives,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அடக்கம்பண்ணப்பட்டான்; அவன் ஸ்தானத்திலே அவன் குமாரனாகிய யோராம் ராஜாவானான்.]]></a:t>
+              <a:t><![CDATA[Jehoram his son reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீட்டாரான உன் சகோதரரையும் கொன்றுபோட்டபடியினால்,]]></a:t>
+              <a:t><![CDATA[and all your goods:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ, கர்த்தர் உன் ஜனத்தையும், உன் பிள்ளைகளையும், உன் மனைவிகளையும், உனக்கு உண்டான எல்லாவற்றையும்]]></a:t>
+              <a:t><![CDATA[15. And you shall have great sickness by disease of your bowels, until your bowels fall out by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மகா வாதையாக வாதிப்பார்.]]></a:t>
+              <a:t><![CDATA[reason of the sickness day by day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீயோ உனக்கு உண்டாகும் குடல்நோயினால் உன் குடல்கள் நாளுக்கு நாள் இற்று விழுமட்டும் கொடிய]]></a:t>
+              <a:t><![CDATA[16. Moreover the LORD stirred up against Jehoram the spirit of the Philistines, and of the Arabians,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வியாதியினால் வாதிக்கப்படுவாய் என்று எழுதியிருந்தது.]]></a:t>
+              <a:t><![CDATA[that were near the Ethiopians:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே கர்த்தர் பெலிஸ்தரின் ஆவியையும், எத்தியோப்பியாவுக்கடுத்த தேசத்தாரான அரபியரின் ஆவியையும்]]></a:t>
+              <a:t><![CDATA[17. And they came up into Judah, and brake into it, and carried away all the substance that was]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யோராமுக்கு விரோதமாக எழுப்பினார்.]]></a:t>
+              <a:t><![CDATA[found in the king's house, and his sons also, and his wives; so that there was not a son left him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் யூதாவில் வந்து, பலாத்காரமாய்ப் புகுந்து, ராஜாவின் அரமனையில் அகப்பட்ட எல்லாப்]]></a:t>
+              <a:t><![CDATA[save Jehoahaz, the youngest of his sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பொருள்களையும், அவன் பிள்ளைகளையும், அவன் மனைவிகளையும் பிடித்துக்கொண்டுபோனார்கள்; யோவாகாஸ் என்னும்]]></a:t>
+              <a:t><![CDATA[18. And after all this the LORD stroke him in his bowels with an incurable disease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவன் குமாரரில் இளையவனை அல்லாமல் ஒரு குமாரனும் அவனுக்கு மீதியாக வைக்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, that in process of time, after the end of two years, his bowels fell out by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவனுக்கு யோசபாத்தின் குமாரராகிய அசரியா, ஏகியேல், சகரியா, அசரியா, மிகாவேல், செப்பத்தியா என்னும்]]></a:t>
+              <a:t><![CDATA[2. And he had brethren the sons of Jehoshaphat, Azariah, and Jehiel, and Zechariah, and Azariah, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவைகள் எல்லாவற்றிற்கும் பிற்பாடு கர்த்தர் அவன் குடல்களில் உண்டான தீராத நோயினால் அவனை வாதித்தார்.]]></a:t>
+              <a:t><![CDATA[reason of his sickness: so he died of sore diseases. And his people made no burning for him, like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்படி நாளுக்குநாள் இருந்து, இரண்டு வருஷம் முடிகிறகாலத்தில் அவனுக்கு உண்டான நோயினால் அவன்]]></a:t>
+              <a:t><![CDATA[the burning of his fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடல்கள் சரிந்து கொடிய வியாதியினால் செத்துப்போனான்; அவனுடைய பிதாக்களுக்காகக் கந்தவர்க்கங்களைக்]]></a:t>
+              <a:t><![CDATA[20. Thirty and two years old was he when he began to reign, and he reigned in Jerusalem eight years,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொளுத்தினதுபோல், அவனுடைய ஜனங்கள் அவனுக்காகக் கொளுத்தவில்லை.]]></a:t>
+              <a:t><![CDATA[and departed without being desired. Nevertheless they buried him in the city of David, but not in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,315 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவன் ராஜாவாகிறபோது முப்பத்திரண்டு வயதாயிருந்து, எட்டு வருஷம் எருசலேமில் அரசாண்டு,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[கல்லறைகளில் அவனை வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[the sepulchers of the kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரர் இருந்தார்கள்; இவர்கள் எல்லாரும் இஸ்ரவேலின் ராஜாவாகிய யோசபாத்தின் குமாரர்.]]></a:t>
+              <a:t><![CDATA[Michael, and Shephatiah: all these were the sons of Jehoshaphat king of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுடைய தகப்பன் வெள்ளியும், பொன்னும் உச்சிதங்களுமான அநேகம் நன்கொடைகளையும் யூதாவிலே அரணான]]></a:t>
+              <a:t><![CDATA[3. And their father gave them great gifts of silver, and of gold, and of precious things, with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணங்களையும் அவர்களுக்குக் கொடுத்தான்; யோராம் சேஷ்டபுத்திரனானபடியால், அவனுக்கு ராஜ்யத்தைக்]]></a:t>
+              <a:t><![CDATA[fenced cities in Judah: but the kingdom gave he to Jehoram; because he was the firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[4. Now when Jehoram was risen up to the kingdom of his father, he strengthened himself, and slew all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோராம் தன் தகப்பனுடைய ராஜ்யபாரத்திற்கு வந்து தன்னைப் பலப்படுத்திக்கொண்டபின்பு, அவன் தன்னுடைய]]></a:t>
+              <a:t><![CDATA[his brethren with the sword, and divers also of the princes of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 நாளாகமம் : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>