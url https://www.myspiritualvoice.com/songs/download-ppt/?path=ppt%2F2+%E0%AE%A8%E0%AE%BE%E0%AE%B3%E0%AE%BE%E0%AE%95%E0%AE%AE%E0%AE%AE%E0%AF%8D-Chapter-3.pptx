--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -53,50 +53,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +118,55 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +295,58 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆலயத்தின் பெரியமாளிகையை தேவதாரு பலகைகளினால் செய்து பசும்பொன்னினால் இழைத்து, அதின்மேல் பேரீச்சுவேலையையும் சங்கிலிவேலையையும் சித்திரித்து,]]></a:t>
+              <a:t><![CDATA[4. முகப்பு மண்டபம் ஆலயத்தினுடைய அகலத்தின்படியே இருபதுமுழ நீளமும், நூற்றிருபதுமுழ உயரமுமாயிருந்தது; அதின் உட்புறத்தைப் பசும்பொன்தகட்டால் முடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்த மாளிகையை ரத்தினங்களால் அலங்கரித்தான்; பொன்னானது பர்வாயீமின் பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. ஆலயத்தின் பெரியமாளிகையை தேவதாரு பலகைகளினால் செய்து பசும்பொன்னினால் இழைத்து, அதின்மேல் பேரீச்சுவேலையையும் சங்கிலிவேலையையும் சித்திரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மாளிகையின் உத்திரங்களையும், நிலைகளையும், அதின் சுவர்களையும், அதின் கதவுகளையும் பொன்தகட்டால் முடி, கொத்துவேலையால் சுவர்களிலே கேருபீன்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[5. ஆலயத்தின் பெரியமாளிகையை தேவதாரு பலகைகளினால் செய்து பசும்பொன்னினால் இழைத்து, அதின்மேல் பேரீச்சுவேலையையும் சங்கிலிவேலையையும் சித்திரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த மாளிகையின் உத்திரங்களையும், நிலைகளையும், அதின் சுவர்களையும், அதின் கதவுகளையும் பொன்தகட்டால் முடி, கொத்துவேலையால் சுவர்களிலே கேருபீன்களைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[6. அந்த மாளிகையை ரத்தினங்களால் அலங்கரித்தான்; பொன்னானது பர்வாயீமின் பொன்னாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மகா பரிசுத்தமான ஆலயத்தையும் கட்டினான்; அதின் நீளம் ஆலயத்தினுடைய அகலத்தின்படி இருபதுமுழமும், அதின் அகலம் இருபதுமுழமுமாயிருந்தது; அதை அறுநூறு தாலந்து பசும்பொன்னினால் இழைத்தான்.]]></a:t>
+              <a:t><![CDATA[7. அந்த மாளிகையின் உத்திரங்களையும், நிலைகளையும், அதின் சுவர்களையும், அதின் கதவுகளையும் பொன்தகட்டால் முடி, கொத்துவேலையால் சுவர்களிலே கேருபீன்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மகா பரிசுத்தமான ஆலயத்தையும் கட்டினான்; அதின் நீளம் ஆலயத்தினுடைய அகலத்தின்படி இருபதுமுழமும், அதின் அகலம் இருபதுமுழமுமாயிருந்தது; அதை அறுநூறு தாலந்து பசும்பொன்னினால் இழைத்தான்.]]></a:t>
+              <a:t><![CDATA[7. அந்த மாளிகையின் உத்திரங்களையும், நிலைகளையும், அதின் சுவர்களையும், அதின் கதவுகளையும் பொன்தகட்டால் முடி, கொத்துவேலையால் சுவர்களிலே கேருபீன்களைச் செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆணிகளின் நிறை ஐம்பது பொன்சேக்கலானது; மேல் அறைகளையும் பொன்னினால் இழைத்தான்.]]></a:t>
+              <a:t><![CDATA[8. மகா பரிசுத்தமான ஆலயத்தையும் கட்டினான்; அதின் நீளம் ஆலயத்தினுடைய அகலத்தின்படி இருபதுமுழமும், அதின் அகலம் இருபதுமுழமுமாயிருந்தது; அதை அறுநூறு தாலந்து பசும்பொன்னினால் இழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் மகா பரிசுத்தமான ஆலயத்திலே இரண்டு கேருபீன்களையும் சித்திரவேலையாய் உண்டுபண்ணினான்; அவைகளைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[8. மகா பரிசுத்தமான ஆலயத்தையும் கட்டினான்; அதின் நீளம் ஆலயத்தினுடைய அகலத்தின்படி இருபதுமுழமும், அதின் அகலம் இருபதுமுழமுமாயிருந்தது; அதை அறுநூறு தாலந்து பசும்பொன்னினால் இழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தக் கேருபீன்களுடைய செட்டைகளின் நீளம் இருபது முழமானது; ஒன்றினுடைய ஒரு செட்டை ஐந்துமுழமாயிருந்து, ஆலயத்துச் சுவரைத் தொட்டது; மறுசெட்டை ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
+              <a:t><![CDATA[8. மகா பரிசுத்தமான ஆலயத்தையும் கட்டினான்; அதின் நீளம் ஆலயத்தினுடைய அகலத்தின்படி இருபதுமுழமும், அதின் அகலம் இருபதுமுழமுமாயிருந்தது; அதை அறுநூறு தாலந்து பசும்பொன்னினால் இழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தக் கேருபீன்களுடைய செட்டைகளின் நீளம் இருபது முழமானது; ஒன்றினுடைய ஒரு செட்டை ஐந்துமுழமாயிருந்து, ஆலயத்துச் சுவரைத் தொட்டது; மறுசெட்டை ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
+              <a:t><![CDATA[9. ஆணிகளின் நிறை ஐம்பது பொன்சேக்கலானது; மேல் அறைகளையும் பொன்னினால் இழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றக் கேருபீனின் ஒரு செட்டையும் ஐந்துமுழமாயிருந்து, ஆலயத்துச்சுவரைத் தொட்டது, அதின் மறுசெட்டையும் ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
+              <a:t><![CDATA[9. ஆணிகளின் நிறை ஐம்பது பொன்சேக்கலானது; மேல் அறைகளையும் பொன்னினால் இழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மற்றக் கேருபீனின் ஒரு செட்டையும் ஐந்துமுழமாயிருந்து, ஆலயத்துச்சுவரைத் தொட்டது, அதின் மறுசெட்டையும் ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
+              <a:t><![CDATA[10. அவன் மகா பரிசுத்தமான ஆலயத்திலே இரண்டு கேருபீன்களையும் சித்திரவேலையாய் உண்டுபண்ணினான்; அவைகளைப் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே அந்தக் கேருபீன்களின் செட்டைகள் இருபதுமுழ விரிவாயிருந்தது, அவைகள் தங்கள் கால்களால் ஊன்றி நின்றது; அவைகளின் முகங்கள் ஆலயத்து உட்புறமாய் நோக்கியிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அந்தக் கேருபீன்களுடைய செட்டைகளின் நீளம் இருபது முழமானது; ஒன்றினுடைய ஒரு செட்டை ஐந்துமுழமாயிருந்து, ஆலயத்துச் சுவரைத் தொட்டது; மறுசெட்டை ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்படியே அந்தக் கேருபீன்களின் செட்டைகள் இருபதுமுழ விரிவாயிருந்தது, அவைகள் தங்கள் கால்களால் ஊன்றி நின்றது; அவைகளின் முகங்கள் ஆலயத்து உட்புறமாய் நோக்கியிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அந்தக் கேருபீன்களுடைய செட்டைகளின் நீளம் இருபது முழமானது; ஒன்றினுடைய ஒரு செட்டை ஐந்துமுழமாயிருந்து, ஆலயத்துச் சுவரைத் தொட்டது; மறுசெட்டை ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லியநூலாலும் திரையையும், அதிலே கேருபீன்களின் உருவங்களையும் உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[11. அந்தக் கேருபீன்களுடைய செட்டைகளின் நீளம் இருபது முழமானது; ஒன்றினுடைய ஒரு செட்டை ஐந்துமுழமாயிருந்து, ஆலயத்துச் சுவரைத் தொட்டது; மறுசெட்டை ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லியநூலாலும் திரையையும், அதிலே கேருபீன்களின் உருவங்களையும் உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. மற்றக் கேருபீனின் ஒரு செட்டையும் ஐந்துமுழமாயிருந்து, ஆலயத்துச்சுவரைத் தொட்டது, அதின் மறுசெட்டையும் ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்திற்கு முன்னாக முப்பத்தைந்துமுழ உயரமான இரண்டுதூண்களையும், அவைகளுடைய முனைகளின்மேலிருக்கும் ஐந்துமுழ உயரமான கும்பங்களையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[12. மற்றக் கேருபீனின் ஒரு செட்டையும் ஐந்துமுழமாயிருந்து, ஆலயத்துச்சுவரைத் தொட்டது, அதின் மறுசெட்டையும் ஐந்துமுழமாயிருந்து, மற்றக் கேருபீனின் செட்டையைத் தொட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆலயத்திற்கு முன்னாக முப்பத்தைந்துமுழ உயரமான இரண்டுதூண்களையும், அவைகளுடைய முனைகளின்மேலிருக்கும் ஐந்துமுழ உயரமான கும்பங்களையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[13. இப்படியே அந்தக் கேருபீன்களின் செட்டைகள் இருபதுமுழ விரிவாயிருந்தது, அவைகள் தங்கள் கால்களால் ஊன்றி நின்றது; அவைகளின் முகங்கள் ஆலயத்து உட்புறமாய் நோக்கியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சந்நிதிக்கு முன்னிருக்கச் சங்கிலிகளையும் பண்ணி, தூண்களின் முனைகளின்மேல் பற்றவைத்து, நூறு மாதளம்பழங்களையும் பண்ணி அந்தச் சங்கிலிகளில் கோத்தான்.]]></a:t>
+              <a:t><![CDATA[13. இப்படியே அந்தக் கேருபீன்களின் செட்டைகள் இருபதுமுழ விரிவாயிருந்தது, அவைகள் தங்கள் கால்களால் ஊன்றி நின்றது; அவைகளின் முகங்கள் ஆலயத்து உட்புறமாய் நோக்கியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சந்நிதிக்கு முன்னிருக்கச் சங்கிலிகளையும் பண்ணி, தூண்களின் முனைகளின்மேல் பற்றவைத்து, நூறு மாதளம்பழங்களையும் பண்ணி அந்தச் சங்கிலிகளில் கோத்தான்.]]></a:t>
+              <a:t><![CDATA[14. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லியநூலாலும் திரையையும், அதிலே கேருபீன்களின் உருவங்களையும் உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தத் தூண்களை அவன் தேவாலயத்திற்கு முன்பாக ஒன்றை வலதுபுறத்திலும் ஒன்றை இடதுபுறத்திலும் நாட்டி, வலதுபுறமானதற்கு யாகீன் என்றும், இடதுபுறமானதற்குப் போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லியநூலாலும் திரையையும், அதிலே கேருபீன்களின் உருவங்களையும் உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,50 +2913,595 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[15. ஆலயத்திற்கு முன்னாக முப்பத்தைந்துமுழ உயரமான இரண்டுதூண்களையும், அவைகளுடைய முனைகளின்மேலிருக்கும் ஐந்துமுழ உயரமான கும்பங்களையும் உண்டாக்கி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. ஆலயத்திற்கு முன்னாக முப்பத்தைந்துமுழ உயரமான இரண்டுதூண்களையும், அவைகளுடைய முனைகளின்மேலிருக்கும் ஐந்துமுழ உயரமான கும்பங்களையும் உண்டாக்கி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. சந்நிதிக்கு முன்னிருக்கச் சங்கிலிகளையும் பண்ணி, தூண்களின் முனைகளின்மேல் பற்றவைத்து, நூறு மாதளம்பழங்களையும் பண்ணி அந்தச் சங்கிலிகளில் கோத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. சந்நிதிக்கு முன்னிருக்கச் சங்கிலிகளையும் பண்ணி, தூண்களின் முனைகளின்மேல் பற்றவைத்து, நூறு மாதளம்பழங்களையும் பண்ணி அந்தச் சங்கிலிகளில் கோத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. அந்தத் தூண்களை அவன் தேவாலயத்திற்கு முன்பாக ஒன்றை வலதுபுறத்திலும் ஒன்றை இடதுபுறத்திலும் நாட்டி, வலதுபுறமானதற்கு யாகீன் என்றும், இடதுபுறமானதற்குப் போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[17. அந்தத் தூண்களை அவன் தேவாலயத்திற்கு முன்பாக ஒன்றை வலதுபுறத்திலும் ஒன்றை இடதுபுறத்திலும் நாட்டி, வலதுபுறமானதற்கு யாகீன் என்றும், இடதுபுறமானதற்குப் போவாஸ் என்றும் பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -3002,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் தான் ராஜ்யபாரம்பண்ணின நாலாம் வருஷம் இரண்டாம் மாதம் இரண்டாம் தேதியிலே கட்டத்தொடங்கினான்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு சாலொமோன் எருசலேமிலே தன் தகப்பனாகிய தாவீதுக்குக் காண்பிக்கப்பட்ட மோரியா என்னும் மலையிலே எபூசியனாகிய ஒர்னானின் களம் என்னும் தாவீது குறித்துவைத்த ஸ்தலத்திலே கர்த்தருடைய ஆலயத்தைக் கட்டத்துவக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுடைய ஆலயத்தைக் கட்டுகிறதற்கு, சாலொமோன் போட்ட அஸ்திபாரமானது, முற்காலத்து அளவின்படியே அறுபதுமுழ நீளமும், இருபதுமுழ அகலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. அவன் தான் ராஜ்யபாரம்பண்ணின நாலாம் வருஷம் இரண்டாம் மாதம் இரண்டாம் தேதியிலே கட்டத்தொடங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. முகப்பு மண்டபம் ஆலயத்தினுடைய அகலத்தின்படியே இருபதுமுழ நீளமும், நூற்றிருபதுமுழ உயரமுமாயிருந்தது; அதின் உட்புறத்தைப் பசும்பொன்தகட்டால் முடினான்.]]></a:t>
+              <a:t><![CDATA[3. தேவனுடைய ஆலயத்தைக் கட்டுகிறதற்கு, சாலொமோன் போட்ட அஸ்திபாரமானது, முற்காலத்து அளவின்படியே அறுபதுமுழ நீளமும், இருபதுமுழ அகலமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆலயத்தின் பெரியமாளிகையை தேவதாரு பலகைகளினால் செய்து பசும்பொன்னினால் இழைத்து, அதின்மேல் பேரீச்சுவேலையையும் சங்கிலிவேலையையும் சித்திரித்து,]]></a:t>
+              <a:t><![CDATA[4. முகப்பு மண்டபம் ஆலயத்தினுடைய அகலத்தின்படியே இருபதுமுழ நீளமும், நூற்றிருபதுமுழ உயரமுமாயிருந்தது; அதின் உட்புறத்தைப் பசும்பொன்தகட்டால் முடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469494105" r:id="rId1"/>
+    <p:sldLayoutId id="2473434556" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4427,90 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಿಡಗಳನ್ನೂ ಸರಪಣಿಗಳನ್ನೂ ಕೆತ್ತಿಸಿ ದನು.]]></a:t>
+              <a:t><![CDATA[with pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಸೌಂದರ್ಯದ ನಿಮಿತ್ತವಾಗಿ ಅಮೂಲ್ಯ ವಾದ ಕಲ್ಲುಗಳಿಂದ ಆ ಆಲಯವನ್ನು ಮುಚ್ಚಿದನು. ಅದರ ಬಂಗಾರವು ಪರ್ವಯಿಮಿನ ಬಂಗಾರವು.]]></a:t>
+              <a:t><![CDATA[5. And the greater house he covered over with fir tree, which he overlaid with fine gold, and set]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಲಯದ ತೊಲೆಗಳನ್ನೂ ಸ್ತಂಭಗಳನ್ನೂ ಗೋಡೆ ಗಳನ್ನೂ ಬಾಗಲುಗಳನ್ನೂ ಅವನು ಬಂಗಾರದಿಂದ ಹೊದಿಸಿ ಗೋಡೆಗಳ ಮೇಲೆ ಕೆರೂಬಿಗಳ]]></a:t>
+              <a:t><![CDATA[thereon palm trees and chains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಚಿತ್ರಗಳನ್ನ್ನು ಕೆತ್ತಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[6. And he garnished the house with precious stones for beauty: and the gold was gold of Parvaim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಇದಲ್ಲದೆ ಅತಿಪರಿಶುದ್ಧವಾದ ಆಲಯವನ್ನು ಮಾಡಿದನು; ಅದರ ಉದ್ದವು ಆಲಯದ ಅಗಲದ ಪ್ರಕಾರ ಇಪ್ಪತ್ತು ಮೊಳ; ಅಗಲ ಇಪ್ಪತ್ತು]]></a:t>
+              <a:t><![CDATA[7. He overlaid also the house, the beams, the posts, and the walls thereof, and the doors thereof,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೊಳವಾಗಿ ಇತ್ತು. ಅವನು ಅದನ್ನು ಆರು ನೂರು ತಲಾಂತುಗಳ ಶುದ್ಧ ಬಂಗಾರದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[with gold; and graved cherubims on the walls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅದರ ಮೊಳೆ ಗಳು ಐವತ್ತು ಶೇಕೆಲುಗಳ ತೂಕ ಬಂಗಾರದ್ದಾಗಿದ್ದವು. ಹಾಗೆಯೇ ಮೇಲಿನ ಕೊಠಡಿಗಳನ್ನು ಬಂಗಾರದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[8. And he made the most holy house, the length whereof was according to the breadth of the house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅತಿಪರಿಶುದ್ಧವಾದ ಆಲಯದಲ್ಲಿ ವಿಚಿತ್ರ ಕೆಲಸವಾದ ಎರಡು ಕೆರೂಬಿಗಳ ಪ್ರತಿಮೆ ಗಳನ್ನು ಮಾಡಿಸಿ ಬಂಗಾರದಿಂದ ಹೊದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[twenty cubits, and the breadth thereof twenty cubits: and he overlaid it with fine gold, amounting]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕೆರೂಬಿಗಳ ರೆಕ್ಕೆಗಳು ಇಪ್ಪತ್ತು ಮೊಳ ಉದ್ದವಾಗಿ ದ್ದವು. ಒಂದು ರೆಕ್ಕೆಯು ಐದು ಮೊಳವಾಗಿದ್ದು ಆಲ ಯದ ಗೋಡೆಯ ವರೆಗೆ]]></a:t>
+              <a:t><![CDATA[to six hundred talents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಟ್ಟಿತ್ತು; ಮತ್ತೊಂದು ರೆಕ್ಕೆ ಐದು ಮೊಳವಾಗಿದ್ದು ಇನ್ನೊಂದು ಕೆರೂಬಿಯ ರೆಕ್ಕೆಯ ವರೆಗೂ ಮುಟ್ಟಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[9. And the weight of the nails was fifty shekels of gold. And he overlaid the upper chambers with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆಗ ಸೊಲೊಮೋನನು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ತನ್ನ ತಂದೆಯಾದ ದಾವೀದನಿಗೆ ಕರ್ತನು ಕಾಣಿಸಿಕೊಂಡ ಸ್ಥಳವಾದ ಮೋರೀಯಾ ಬೆಟ್ಟದ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[1. Then Solomon began to build the house of the LORD at Jerusalem in mount Moriah, where the Lord]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಹಾಗೆಯೇ ಮತ್ತೊಂದು ಕೆರೂಬಿಯ ರೆಕ್ಕೆಯು ಐದು ಮೊಳವಾಗಿದ್ದು ಆಲಯದ ಗೋಡೆಯ ವರೆಗೆ ಮುಟ್ಟಿತ್ತು; ಇನ್ನೊಂದು ರೆಕ್ಕೆಯು]]></a:t>
+              <a:t><![CDATA[gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐದು ಮೊಳವಾಗಿದ್ದು ಬೇರೆ ಇರುವ ಕೆರೂಬಿಯ ರೆಕ್ಕೆಗೆ ಕೂಡಿ ಕೊಂಡಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[10. And in the most holy house he made two cherubims of image work, and overlaid them with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಈ ಕೆರೂಬಿಗಳ ರೆಕ್ಕೆಗಳು ಇಪ್ಪತ್ತು ಮೊಳಗಳ ವರೆಗೆ ಚಾಚಿಕೊಂಡವು; ಅವು ತಮ್ಮ ಕಾಲುಗಳ ಮೇಲೆ ನಿಂತವು; ಅವುಗಳ ಮುಖ ಗಳು]]></a:t>
+              <a:t><![CDATA[11. And the wings of the cherubims were twenty cubits long: one wing of the one cherub was five]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಳಪಾರ್ಶ್ವವಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[cubits, reaching to the wall of the house: and the other wing was likewise five cubits, reaching to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ತೆರೆಯನ್ನು ನೀಲ ಧೂಮ್ರ ರಕ್ತವರ್ಣಗಳಿಂದಲೂ ನಯವಾದ ನಾರಿನ ವಸ್ತ್ರದಿಂದಲೂ ಮಾಡಿಸಿ ಅದರಲ್ಲಿ ಕೆರೂಬಿಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[the wing of the other cherub.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[12. And one wing of the other cherub was five cubits, reaching to the wall of the house: and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇದಲ್ಲದೆ ಅವನು ಆಲಯದ ಮುಂದೆ ಮೂವ ತ್ತೈದು ಮೊಳ ಉದ್ದವಾದ ಎರಡು ಸ್ತಂಭಗಳನ್ನು ಮಾಡಿಸಿದನು; ಒಂದೊಂದರ ತುದಿಯ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[other wing was five cubits also, joining to the wing of the other cherub.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐದು ಮೊಳ ಉದ್ದ ಬೋದಿಗೆಯನ್ನು ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[13. The wings of these cherubims spread themselves forth twenty cubits: and they stood on their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಅವನು ದೈವೋಕ್ತಿಯ ಸ್ಥಾನದಲ್ಲಿರುವ ಹಾಗೆ ಸರಪಣಿಗಳನ್ನು ಮಾಡಿ ಸ್ತಂಭಗಳ ತುದಿಗಳ ಮೇಲೆ ಇಟ್ಟು ನೂರು ದಾಳಿಂಬರ]]></a:t>
+              <a:t><![CDATA[feet, and their faces were inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಣ್ಣುಗಳನ್ನು ಮಾಡಿ ಸರಪಣಿಗಳ ಮೇಲೆ ಇರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[14. And he made the vail of blue, and purple, and crimson, and fine linen, and wrought cherubims]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾವೀದನು ಸಿದ್ಧಮಾಡಿದ ಯೆಬೂಸಿ ಯನಾದ ಒರ್ನಾನನ ಕಣದಲ್ಲಿ ಕರ್ತನ ಆಲಯವನ್ನು ಕಟ್ಟಲು ಪ್ರಾರಂಭಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[appeared unto David his father, in the place that David had prepared in the threshing floor of Ornan]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಮಂದಿರದ ಮುಂದೆ ಆ ಸ್ತಂಭಗಳಲ್ಲಿ ಒಂದನ್ನು ಬಲಪಾರ್ಶ್ವದಲ್ಲಿಯೂ ಒಂದನ್ನು ಎಡ ಪಾರ್ಶ್ವದಲ್ಲಿಯೂ ನಿಲ್ಲಿಸಿದನು;]]></a:t>
+              <a:t><![CDATA[thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7695,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬಲಪಾರ್ಶ್ವದಲ್ಲಿ ಇದ್ದ ಸ್ತಂಭಕ್ಕೆ ಯಾಕೀನ್‌ ಎಂದೂ ಎಡಪಾರ್ಶ್ವದಲ್ಲಿದ್ದ ಸ್ತಂಭಕ್ಕೆ ಬೋವಜ್‌ ಎಂದೂ ಹೆಸರಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[15. Also he made before the house two pillars of thirty and five cubits high, and the capital that]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[was on the top of each of them was five cubits.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And he made chains, as in the oracle, and put them on the heads of the pillars; and made an]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[hundred pomegranates, and put them on the chains.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. And he reared up the pillars before the temple, one on the right hand, and the other on the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[left; and called the name of that on the right hand Jachin, and the name of that on the left Boaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನು ತನ್ನ ಆಳಿಕೆಯ ನಾಲ್ಕನೇ ವರುಷದ ಎರಡನೇ ತಿಂಗಳಿನ ಎರಡನೇ ದಿವಸದಲ್ಲಿ ಕಟ್ಟುವದಕ್ಕೆ ಆರಂಭಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ದೇವರ ಆಲಯವನ್ನು ಕಟ್ಟುವದಕ್ಕೆ ಸೊಲೊಮೋನನು ಹಾಕಿ ಸಿದ ಅಸ್ತಿವಾರಗಳು ಏನಂದರೆ ಮೊದಲಿನ ಅಳತೆಯ ಪ್ರಕಾರವಾಗಿ ಅದರ ಉದ್ದ]]></a:t>
+              <a:t><![CDATA[2. And he began to build in the second day of the second month, in the fourth year of his reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರವತ್ತು ಮೊಳವು ಅಗಲ ಇಪ್ಪತ್ತು ಮೊಳವು.]]></a:t>
+              <a:t><![CDATA[3. Now these are the things wherein Solomon was instructed for the building of the house of God. The]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಮುಂದೆ ಇರುವ ದ್ವಾರಾಂಗಳ ಆಲಯದ ಅಗಲದ ಪ್ರಕಾರ ಇಪ್ಪತ್ತು ಮೊಳ ಉದ್ದವಾಗಿತ್ತು. ಮತ್ತು ನೂರ ಇಪ್ಪತ್ತು ಮೊಳ]]></a:t>
+              <a:t><![CDATA[length by cubits after the first measure was threescore cubits, and the breadth twenty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎತ್ತರವಾಗಿತ್ತು. ಅವನು ಅದನ್ನು ಒಳಗಡೆ ಶುದ್ಧ ಬಂಗಾರದಿಂದ ಹೊದಿಗಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[4. And the porch that was in the front of the house, the length of it was according to the breadth]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅವನು ದೊಡ್ಡ ಆಲಯವನ್ನು ತುರಾಯಿ ಮರಗಳಿಂದ ಮುಚ್ಚಿ ಅದನ್ನು ಶುದ್ಧ ಬಂಗಾರದಿಂದ ಹೊದಿಸಿ ಅದರ ಮೇಲೆ ಖರ್ಜೂರದ]]></a:t>
+              <a:t><![CDATA[of the house, twenty cubits, and the height was an hundred and twenty: and he overlaid it within]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 நாளாகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>