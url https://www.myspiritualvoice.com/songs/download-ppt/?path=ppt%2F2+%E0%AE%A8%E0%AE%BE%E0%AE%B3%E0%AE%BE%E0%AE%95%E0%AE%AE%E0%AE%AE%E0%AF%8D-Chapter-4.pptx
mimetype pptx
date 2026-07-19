--- v0 (2026-06-03)
+++ v1 (2026-07-19)
@@ -69,50 +69,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +144,56 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +330,59 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -963,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பத்துப் பொன் விளக்குத்தண்டுகளையும், அவைகளுடைய பிரமாணத்தின்படி செய்வித்து, அவைகளை தேவாலயத்தில் வலதுபுறத்திலே ஐந்தும் இடதுபுறத்திலே ஐந்துமாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[6. கழுவுகிறதற்குப் பத்துக் கொப்பரைகளையும் உண்டாக்கி, ஐந்தை வலதுபுறத்திலும், ஐந்தை இடதுபுறத்திலும் வைத்தான்; சர்வாங்க தகனமாகிறவைகளை அவைகளில் அலசுவார்கள்; கடல்தொட்டியோ ஆசாரியர்கள் தங்களைச் சுத்தம்பண்ணிக்கொள்ளுகிறதற்கு இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பத்து மேஜைகளையும் செய்து, அவைகளை தேவாலயத்தில் வலதுபுறத்திலே ஐந்தும் இடதுபுறத்திலே ஐந்துமாக வைத்து, நூறு பொன் கலங்களையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[7. பத்துப் பொன் விளக்குத்தண்டுகளையும், அவைகளுடைய பிரமாணத்தின்படி செய்வித்து, அவைகளை தேவாலயத்தில் வலதுபுறத்திலே ஐந்தும் இடதுபுறத்திலே ஐந்துமாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும் ஆசாரியரின் பிராகாரத்தையும், பெரிய பிராகாரத்தையும், பிராகாரத்தின் வாசல்களையும் உண்டாக்கி, அவைகளின் கதவுகளை வெண்கலத்தால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[8. பத்து மேஜைகளையும் செய்து, அவைகளை தேவாலயத்தில் வலதுபுறத்திலே ஐந்தும் இடதுபுறத்திலே ஐந்துமாக வைத்து, நூறு பொன் கலங்களையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கடல்தொட்டியை கீழ்த்திசையான வலதுபுறத்திலே தெற்குமுகமாக வைத்தான்.]]></a:t>
+              <a:t><![CDATA[9. மேலும் ஆசாரியரின் பிராகாரத்தையும், பெரிய பிராகாரத்தையும், பிராகாரத்தின் வாசல்களையும் உண்டாக்கி, அவைகளின் கதவுகளை வெண்கலத்தால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஈராம் செப்புச்சட்டிகளையும், சாம்பல் எடுக்கிற கரண்டிகளையும், கலங்களையும் செய்தான்; இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்திற்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டியவேலையைச் செய்துமுடித்தான்.]]></a:t>
+              <a:t><![CDATA[9. மேலும் ஆசாரியரின் பிராகாரத்தையும், பெரிய பிராகாரத்தையும், பிராகாரத்தின் வாசல்களையும் உண்டாக்கி, அவைகளின் கதவுகளை வெண்கலத்தால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஈராம் செப்புச்சட்டிகளையும், சாம்பல் எடுக்கிற கரண்டிகளையும், கலங்களையும் செய்தான்; இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்திற்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டியவேலையைச் செய்துமுடித்தான்.]]></a:t>
+              <a:t><![CDATA[10. கடல்தொட்டியை கீழ்த்திசையான வலதுபுறத்திலே தெற்குமுகமாக வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகள் என்னவெனில், இரண்டுதூண்களும், இரண்டு தூண்களுடைய முனையின்மேலிருக்கிற கும்பங்களும், குமிழ்களும், தூண்களுடைய முனையின் மேலிருக்கிற குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு இரண்டு வலைப்பின்னல்களும்,]]></a:t>
+              <a:t><![CDATA[11. ஈராம் செப்புச்சட்டிகளையும், சாம்பல் எடுக்கிற கரண்டிகளையும், கலங்களையும் செய்தான்; இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்திற்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டியவேலையைச் செய்துமுடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவைகள் என்னவெனில், இரண்டுதூண்களும், இரண்டு தூண்களுடைய முனையின்மேலிருக்கிற கும்பங்களும், குமிழ்களும், தூண்களுடைய முனையின் மேலிருக்கிற குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு இரண்டு வலைப்பின்னல்களும்,]]></a:t>
+              <a:t><![CDATA[11. ஈராம் செப்புச்சட்டிகளையும், சாம்பல் எடுக்கிற கரண்டிகளையும், கலங்களையும் செய்தான்; இவ்விதமாய் ஈராம் கர்த்தருடைய ஆலயத்திற்காக ராஜாவாகிய சாலொமோனுக்குச் செய்யவேண்டியவேலையைச் செய்துமுடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தூண்களின்மேலுள்ள குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு, ஒவ்வொரு வலைப்பின்னலின் இரண்டு வரிசை மாதளம்பழங்களாக, இரண்டு வலைப்பின்னலிலுமிருக்கிற நானூறு மாதளம்பழங்களுமே.]]></a:t>
+              <a:t><![CDATA[12. அவைகள் என்னவெனில், இரண்டுதூண்களும், இரண்டு தூண்களுடைய முனையின்மேலிருக்கிற கும்பங்களும், குமிழ்களும், தூண்களுடைய முனையின் மேலிருக்கிற குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு இரண்டு வலைப்பின்னல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தூண்களின்மேலுள்ள குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு, ஒவ்வொரு வலைப்பின்னலின் இரண்டு வரிசை மாதளம்பழங்களாக, இரண்டு வலைப்பின்னலிலுமிருக்கிற நானூறு மாதளம்பழங்களுமே.]]></a:t>
+              <a:t><![CDATA[12. அவைகள் என்னவெனில், இரண்டுதூண்களும், இரண்டு தூண்களுடைய முனையின்மேலிருக்கிற கும்பங்களும், குமிழ்களும், தூண்களுடைய முனையின் மேலிருக்கிற குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு இரண்டு வலைப்பின்னல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதாரங்களையும், ஆதாரங்களின்மேலிருக்கும் கொப்பரைகளையும்,]]></a:t>
+              <a:t><![CDATA[12. அவைகள் என்னவெனில், இரண்டுதூண்களும், இரண்டு தூண்களுடைய முனையின்மேலிருக்கிற கும்பங்களும், குமிழ்களும், தூண்களுடைய முனையின் மேலிருக்கிற குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு இரண்டு வலைப்பின்னல்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒரு கடல்தொட்டியையும், அதின்கீழிருக்கும் பன்னிரண்டு ரிஷபங்களையும்,]]></a:t>
+              <a:t><![CDATA[13. தூண்களின்மேலுள்ள குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு, ஒவ்வொரு வலைப்பின்னலின் இரண்டு வரிசை மாதளம்பழங்களாக, இரண்டு வலைப்பின்னலிலுமிருக்கிற நானூறு மாதளம்பழங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செப்புச்சட்டிகளையும், சாம்பல் கரண்டிகளையும், முள்துறடுகள் முதலான பணிமுட்டுகளையும், ஈராம்அபி ராஜாவாகிய சாலொமோனுக்குக் கர்த்தரின் ஆலயத்திற்காக சுத்தமான வெண்கலத்தால் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[13. தூண்களின்மேலுள்ள குமிழ்களான இரண்டு கும்பங்களை மூடுகிறதற்கு, ஒவ்வொரு வலைப்பின்னலின் இரண்டு வரிசை மாதளம்பழங்களாக, இரண்டு வலைப்பின்னலிலுமிருக்கிற நானூறு மாதளம்பழங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. செப்புச்சட்டிகளையும், சாம்பல் கரண்டிகளையும், முள்துறடுகள் முதலான பணிமுட்டுகளையும், ஈராம்அபி ராஜாவாகிய சாலொமோனுக்குக் கர்த்தரின் ஆலயத்திற்காக சுத்தமான வெண்கலத்தால் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[14. ஆதாரங்களையும், ஆதாரங்களின்மேலிருக்கும் கொப்பரைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோர்தானுக்கடுத்த சமனான பூமியில் சுக்கோத்திற்கும் சரேத்தாவுக்கும் நடுவே களிமண் தரையிலே ராஜா அவைகளை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[15. ஒரு கடல்தொட்டியையும், அதின்கீழிருக்கும் பன்னிரண்டு ரிஷபங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. யோர்தானுக்கடுத்த சமனான பூமியில் சுக்கோத்திற்கும் சரேத்தாவுக்கும் நடுவே களிமண் தரையிலே ராஜா அவைகளை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[16. செப்புச்சட்டிகளையும், சாம்பல் கரண்டிகளையும், முள்துறடுகள் முதலான பணிமுட்டுகளையும், ஈராம்அபி ராஜாவாகிய சாலொமோனுக்குக் கர்த்தரின் ஆலயத்திற்காக சுத்தமான வெண்கலத்தால் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இந்தப் பணிமுட்டுகளையெல்லாம் சாலெமோன் வெகு ஏராளமாய் உண்டுபண்ணினான்; வெண்கலத்தின் நிறை தொகைக்கு அடங்காததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. செப்புச்சட்டிகளையும், சாம்பல் கரண்டிகளையும், முள்துறடுகள் முதலான பணிமுட்டுகளையும், ஈராம்அபி ராஜாவாகிய சாலொமோனுக்குக் கர்த்தரின் ஆலயத்திற்காக சுத்தமான வெண்கலத்தால் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தேவனுடைய ஆலயத்துக்கு வேண்டிய சகல பணிமுட்டுகளையும்; பொற்பீடத்தையும், சமுகத்தப்பங்களையும் வைக்கும் மேஜைகளையும்,]]></a:t>
+              <a:t><![CDATA[17. யோர்தானுக்கடுத்த சமனான பூமியில் சுக்கோத்திற்கும் சரேத்தாவுக்கும் நடுவே களிமண் தரையிலே ராஜா அவைகளை வார்ப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. முறையின்படியே சந்நிதிக்கு முன்பாக விளக்குக் கொளுத்துகிறதற்குப் பசும்பொன் விளக்குத்தண்டுகளையும், அவைகளின் விளக்குகளையும்,]]></a:t>
+              <a:t><![CDATA[17. யோர்தானுக்கடுத்த சமனான பூமியில் சுக்கோத்திற்கும் சரேத்தாவுக்கும் நடுவே களிமண் தரையிலே ராஜா அவைகளை வார்ப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சுத்த தங்கத்தினால் செய்த பூக்களையும், விளக்குகளையும், கத்தரிகளையும்,]]></a:t>
+              <a:t><![CDATA[18. இந்தப் பணிமுட்டுகளையெல்லாம் சாலெமோன் வெகு ஏராளமாய் உண்டுபண்ணினான்; வெண்கலத்தின் நிறை தொகைக்கு அடங்காததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சுத்த தங்கத்தினால் செய்த பூக்களையும், விளக்குகளையும், கத்தரிகளையும்,]]></a:t>
+              <a:t><![CDATA[18. இந்தப் பணிமுட்டுகளையெல்லாம் சாலெமோன் வெகு ஏராளமாய் உண்டுபண்ணினான்; வெண்கலத்தின் நிறை தொகைக்கு அடங்காததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பசும்பொன் கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும் சாலொமோன் பண்ணினான்; மகா பரிசுத்த ஸ்தலத்தின் உட்கதவுகளும், ஆலயமாகிய வீட்டின் கதவுகளும், ஆலயத்தின் வாசல் கதவுகளும் எல்லாம் பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. தேவனுடைய ஆலயத்துக்கு வேண்டிய சகல பணிமுட்டுகளையும்; பொற்பீடத்தையும், சமுகத்தப்பங்களையும் வைக்கும் மேஜைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பசும்பொன் கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும் சாலொமோன் பண்ணினான்; மகா பரிசுத்த ஸ்தலத்தின் உட்கதவுகளும், ஆலயமாகிய வீட்டின் கதவுகளும், ஆலயத்தின் வாசல் கதவுகளும் எல்லாம் பொன்னாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. தேவனுடைய ஆலயத்துக்கு வேண்டிய சகல பணிமுட்டுகளையும்; பொற்பீடத்தையும், சமுகத்தப்பங்களையும் வைக்கும் மேஜைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3907,50 +3931,704 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. வெண்கலக் கடல்தொட்டியையும் வார்ப்பித்தான்; சக்கராகாரமான அதினுடைய ஒரு விளிம்புதொடங்கி மறுவிளிம்புமட்டும் பத்துமுழ அகலமும், ஐந்துமுழ உயரமும், சுற்றளவு முப்பதுமுழமுமாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. முறையின்படியே சந்நிதிக்கு முன்பாக விளக்குக் கொளுத்துகிறதற்குப் பசும்பொன் விளக்குத்தண்டுகளையும், அவைகளின் விளக்குகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. முறையின்படியே சந்நிதிக்கு முன்பாக விளக்குக் கொளுத்துகிறதற்குப் பசும்பொன் விளக்குத்தண்டுகளையும், அவைகளின் விளக்குகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சுத்த தங்கத்தினால் செய்த பூக்களையும், விளக்குகளையும், கத்தரிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பசும்பொன் கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும் சாலொமோன் பண்ணினான்; மகா பரிசுத்த ஸ்தலத்தின் உட்கதவுகளும், ஆலயமாகிய வீட்டின் கதவுகளும், ஆலயத்தின் வாசல் கதவுகளும் எல்லாம் பொன்னாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பசும்பொன் கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும் சாலொமோன் பண்ணினான்; மகா பரிசுத்த ஸ்தலத்தின் உட்கதவுகளும், ஆலயமாகிய வீட்டின் கதவுகளும், ஆலயத்தின் வாசல் கதவுகளும் எல்லாம் பொன்னாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பசும்பொன் கத்திகளையும், கலங்களையும், கலயங்களையும், தூபகலசங்களையும் சாலொமோன் பண்ணினான்; மகா பரிசுத்த ஸ்தலத்தின் உட்கதவுகளும், ஆலயமாகிய வீட்டின் கதவுகளும், ஆலயத்தின் வாசல் கதவுகளும் எல்லாம் பொன்னாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4530,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469496802" r:id="rId1"/>
+    <p:sldLayoutId id="2473434554" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,50 +5516,98 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లోపలికి తిరిగి యుండెను.]]></a:t>
+              <a:t><![CDATA[them, and all their hinder parts were inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. అది బెత్తెడు దళముగలది, దాని అంచు గిన్నెయంచువంటిదై తామర పుష్పములు తేల్చబడియుండెను; అది ముప్పది]]></a:t>
+              <a:t><![CDATA[5. And the thickness of it was an handbreadth, and the brim of it like the work of the brim of a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పుట్ల నీళ్లు పట్టును.]]></a:t>
+              <a:t><![CDATA[cup, with flowers of lilies; and it received and held three thousand baths.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. మరియు దహనబలులుగా అర్పించువాటిని కడుగుటకై కుడి తట్టుకు అయిదును ఎడమ తట్టుకు అయిదును పది స్నానపు]]></a:t>
+              <a:t><![CDATA[6. He made also ten lavers, and put five on the right hand, and five on the left, to wash in them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గంగాళములను చేయించెను; సముద్రమువంటి తొట్టియందు యాజకులు మాత్రము స్నానము చేయుదురు.]]></a:t>
+              <a:t><![CDATA[such things as they offered for the burnt offering they washed in them; but the sea was for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. మరియు వాటిని గూర్చిన విధి ననుసరించి పది బంగారపు దీపస్తంభములను చేయించి, దేవాలయమందు కుడి తట్టున]]></a:t>
+              <a:t><![CDATA[priests to wash in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అయిదును ఎడమ తట్టున అయిదును ఉంచెను.]]></a:t>
+              <a:t><![CDATA[7. And he made ten candlesticks of gold according to their form, and set them in the temple, five on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ​పది బల్లలను చేయించి దేవాలయమందు కుడి తట్టున అయిదును ఎడమ తట్టున అయిదును ఉంచెను; నూరు బంగారపు]]></a:t>
+              <a:t><![CDATA[the right hand, and five on the left.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తొట్లను చేయించెను.]]></a:t>
+              <a:t><![CDATA[8. He made also ten tables, and placed them in the temple, five on the right side, and five on the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అతడు యాజకుల ఆవరణమును పెద్ద ఆవరణమును దీనికి వాకిండ్లను చేయించి దీని తలుపులను ఇత్తడితో పొదిగించెను.]]></a:t>
+              <a:t><![CDATA[left. And he made an hundred basons of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. అతడు ఇరువది మూరలు పొడవును ఇరువది మూరలు వెడల్పును పది మూరలు ఎత్తునుగల యొక యిత్తడి బలిపీఠ మును]]></a:t>
+              <a:t><![CDATA[1. Moreover he made an altar of brass, twenty cubits the length thereof, and twenty cubits the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. సముద్రపు తొట్టిని తూర్పుతట్టున కుడిపార్శ్వమందు దక్షిణ ముఖముగా ఉంచెను.]]></a:t>
+              <a:t><![CDATA[9. Furthermore he made the court of the priests, and the great court, and doors for the court, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. హూరాము పాత్రలను బూడిదె నెత్తు చిప్పకోలలను తొట్లను చేసెను; రాజైన సొలొమోను ఆజ్ఞప్రకారము దేవుని]]></a:t>
+              <a:t><![CDATA[overlaid the doors of them with brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మందిరమునకు చేయ వలసిన పనియంతయు హూరాము సమాప్తిచేసెను.]]></a:t>
+              <a:t><![CDATA[10. And he set the sea on the right side of the east end, opposite to the south.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. దాని వివరమేమనగా, రెండు స్తంభములు, వాటి పళ్లెములు, వాటి పైభాగమునకు చేసిన పీటలు, వీటి పళ్లెములు, ఆ]]></a:t>
+              <a:t><![CDATA[11. And Huram made the pots, and the shovels, and the basons. And Huram finished the work that he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్తంభముల శీర్షముల రెండు పళ్లెములను కప్పుట కైన రెండు అల్లికలు,]]></a:t>
+              <a:t><![CDATA[was to make for king Solomon for the house of God;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఆ స్తంభముల శీర్షముల రెండు పళ్లెములను కప్పునట్టి అల్లిక, అల్లికకు రెండేసి వరుసలుగా చేయబడిన నాలుగు]]></a:t>
+              <a:t><![CDATA[12. To know, the two pillars, and the pommels, and the capitals which were on the top of the two]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వందల దానిమ్మపండ్లు.]]></a:t>
+              <a:t><![CDATA[pillars, and the two wreaths to cover the two pommels of the capitals which were on the top of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ​మట్లు, మట్లమీదనుండు తొట్లు,]]></a:t>
+              <a:t><![CDATA[pillars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. సముద్రపుతొట్టి దాని క్రిందనుండు పండ్రెండు ఎద్దులు,]]></a:t>
+              <a:t><![CDATA[13. And four hundred pomegranates on the two wreaths; two rows of pomegranates on each wreath, to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. పాత్రలు, బూడిదె నెత్తు చిప్పకోలలు, ముండ్ల కొంకులు మొదలైన ఉపకరణ ములు. వీటిని హూరాము రాజైన]]></a:t>
+              <a:t><![CDATA[cover the two pommels of the capitals which were upon the pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయించెను.]]></a:t>
+              <a:t><![CDATA[breadth thereof, and ten cubits the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సొలొమోను ఆజ్ఞప్రకారము యెహోవా మందిరముకొరకు మంచి వన్నెగల యిత్తడితో చేసెను.]]></a:t>
+              <a:t><![CDATA[14. He made also bases, and lavers made he upon the bases;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ​యొర్దాను మైదానమందు సుక్కో తునకును జెరేదాతాకును మధ్యను జిగటమంటి భూమియందు రాజు వాటిని పోత]]></a:t>
+              <a:t><![CDATA[15. One sea, and twelve oxen under it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోయించెను.]]></a:t>
+              <a:t><![CDATA[16. The pots also, and the shovels, and the forks, and all their instruments, did Huram his father]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఎత్తు చూడ లేనంత యిత్తడి తన యొద్ద నుండగా సొలొమోను ఈ ఉపకరణములన్నిటిని బహు విస్తారముగా చేయించెను.]]></a:t>
+              <a:t><![CDATA[make to king Solomon for the house of the LORD of bright brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. దేవుని మందిరమునకు కావలసిన ఉపకరణములన్నిటిని బంగారపు పీఠమును సన్నిధి రొట్టెలు ఉంచు బల్లలను,]]></a:t>
+              <a:t><![CDATA[17. In the plain of Jordan did the king cast them, in the clay ground between Succoth and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. వాటినిగూర్చిన విధిప్రకారము గర్భాలయము ఎదుట వెలుగుచుండుటకై ప్రశస్తమైన బంగారపు దీపస్తంభములను,]]></a:t>
+              <a:t><![CDATA[Zeredathah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ​పుష్పములను ప్రమిదెలను కత్తెరలను కారులను తొట్లను గిన్నెలను ధూపకలశములను సొలొమోను మేలిమి బంగారముతో]]></a:t>
+              <a:t><![CDATA[18. Thus Solomon made all these vessels in great abundance: for the weight of the brass could not be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయించెను.]]></a:t>
+              <a:t><![CDATA[found out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​మరియు మందిరద్వారము లోపలి తలుపులును అతి పరిశుద్ధ స్థలముయొక్క లోపలి తలుపులును దేవాలయపు తలుపులును]]></a:t>
+              <a:t><![CDATA[19. And Solomon made all the vessels that were for the house of God, the golden altar also, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అన్నియు బంగార ముతో చేయబడెను.]]></a:t>
+              <a:t><![CDATA[tables whereon the showbread was set;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. పోతపోసిన సముద్రపు తొట్టియొకటి చేయించెను, అది యీ యంచుకు ఆ యంచుకు పది మూరల యెడము గలది; దానియెత్తు]]></a:t>
+              <a:t><![CDATA[2. Also he made a molten sea of ten cubits from brim to brim, round in compass, and five cubits the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Moreover the candlesticks with their lamps, that they should burn after the manner before the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[oracle, of pure gold;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the flowers, and the lamps, and the tongs, made he of gold, and that perfect gold;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the snuffers, and the basons, and the spoons, and the censers, of pure gold: and the entry]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[of the house, the inner doors thereof for the most holy place, and the doors of the house of the]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[temple, were of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అయిదు మూరలు, దాని కైవారము ముప్పదిమూరలు,]]></a:t>
+              <a:t><![CDATA[height thereof; and a line of thirty cubits did compass it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. దాని క్రిందితట్టున ఎద్దులు రూపింపబడియుండెను, అవి ఒక్కొక్క మూరకు పదేసియుండెను, అవి ఆ సముద్రపు]]></a:t>
+              <a:t><![CDATA[3. And under it was the embodiment of oxen, which did compass it round about: ten in a cubit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తొట్టిని ఆవరించెను; ఎద్దులు రెండు వరుసలు తీరి యుండెను, అవి తొట్టితోకూడనే పోతపోయబడెను.]]></a:t>
+              <a:t><![CDATA[compassing the sea round about. Two rows of oxen were cast, when it was cast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అది పండ్రెండు ఎద్దులమీద నిలువబడెను, మూడు ఎద్దులు ఉత్తరపుతట్టు మూడు పడమటితట్టు మూడు దక్షిణపుతట్టు]]></a:t>
+              <a:t><![CDATA[4. It stood upon twelve oxen, three looking toward the north, and three looking toward the west, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మూడు తూర్పుతట్టు చూచుచుండెను. సముద్రపు తొట్టి వాటిపై నుంచ బడెను, వాటి వెనుకటి పార్శ్వములన్నియు]]></a:t>
+              <a:t><![CDATA[three looking toward the south, and three looking toward the east: and the sea was set above upon]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 நாளாகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>