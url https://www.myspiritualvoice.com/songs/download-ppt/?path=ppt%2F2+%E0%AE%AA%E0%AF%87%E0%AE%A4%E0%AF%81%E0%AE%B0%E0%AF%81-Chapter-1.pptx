--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -67,50 +67,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -129,50 +143,57 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -308,53 +329,60 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -414,51 +442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படியிருக்க, நீங்கள் அதிக ஜாக்கிரதையுள்ளவர்களாய் உங்கள் விசுவாசத்தோடே தைரியத்தையும், தைரியத்தோடே ஞானத்தையும்,]]></a:t>
+              <a:t><![CDATA[4. Whereby are given unto us exceeding great and precious promises: that by these all of you might be partakers of the divine nature, having escaped the corruption that is in the world through lust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -523,51 +551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இப்படியிருக்க, நீங்கள் அதிக ஜாக்கிரதையுள்ளவர்களாய் உங்கள் விசுவாசத்தோடே தைரியத்தையும், தைரியத்தோடே ஞானத்தையும்,]]></a:t>
+              <a:t><![CDATA[4. Whereby are given unto us exceeding great and precious promises: that by these all of you might be partakers of the divine nature, having escaped the corruption that is in the world through lust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -632,51 +660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஞானத்தோடே இச்சையடக்கத்தையும், இச்சையடக்கத்தோடே பொறுமையையும், பொறுமையோடே தேவபக்தியையும்,]]></a:t>
+              <a:t><![CDATA[5. And beside this, giving all diligence, add to your faith virtue; and to virtue knowledge;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -741,51 +769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவபக்தியோடே சகோதர சிநேகத்தையும், சகோதர சிநேகத்தோடே அன்பையும் கூட்டி வழங்குங்கள்.]]></a:t>
+              <a:t><![CDATA[5. And beside this, giving all diligence, add to your faith virtue; and to virtue knowledge;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -850,51 +878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகள் உங்களுக்கு உண்டாயிருந்து பெருகினால், உங்களை நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை அறிகிற அறிவிலே வீணரும் கனியற்றவர்களுமாயிருக்கவொட்டாது.]]></a:t>
+              <a:t><![CDATA[6. And to knowledge wilful restrain; and to wilful restrain patience; and to patience godliness;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -959,51 +987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவைகள் உங்களுக்கு உண்டாயிருந்து பெருகினால், உங்களை நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை அறிகிற அறிவிலே வீணரும் கனியற்றவர்களுமாயிருக்கவொட்டாது.]]></a:t>
+              <a:t><![CDATA[7. And to godliness brotherly kindness; and to brotherly kindness love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1068,51 +1096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகள் இல்லாதவன் எவனோ, அவன் முன்செய்த பாவங்களறத் தான் சுத்திகரிக்கப்பட்டதை மறந்து கண்சொருகிப்போன குருடனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[8. For if these things be in you, and abound, they make you that all of you shall neither be barren nor unfruitful in the knowledge of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1177,51 +1205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவைகள் இல்லாதவன் எவனோ, அவன் முன்செய்த பாவங்களறத் தான் சுத்திகரிக்கப்பட்டதை மறந்து கண்சொருகிப்போன குருடனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[8. For if these things be in you, and abound, they make you that all of you shall neither be barren nor unfruitful in the knowledge of our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1286,51 +1314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால், சகோதரரே, உங்கள் அழைப்பையும் தெரிந்துகொள்ளுதலையும் உறுதியாக்கும்படி ஜாக்கிரதையாயிருங்கள்; இவைகளை செய்தால் நீங்கள் ஒருக்காலும் இடறிவிழுவதில்லை.]]></a:t>
+              <a:t><![CDATA[9. But he that lacks these things is blind, and cannot see far off, and has forgotten that he was purged from his old sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1395,51 +1423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவ்விதமாய், நம்முடைய கர்த்தரும் இரட்சகருமாகிய இயேசுகிறிஸ்துவினுடைய நித்திய ராஜ்யத்துக்குட்படும்பிரவேசம் உங்களுக்குப் பரிபூரணமாய் அளிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[9. But he that lacks these things is blind, and cannot see far off, and has forgotten that he was purged from his old sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1504,51 +1532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நம்முடைய தேவனும் இரட்சகருமாயிருக்கிற இயேசுகிறிஸ்துவினுடைய நீதியால் எங்களைப்போல அருமையான விசுவாசத்தைப் பெற்றவர்களுக்கு, இயேசுகிறிஸ்துவின் ஊழியக்காரனும் அப்போஸ்தலனுமாகிய சீமோன் பேதுரு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. Simon Peter, a servant and an apostle of Jesus Christ, to them that have obtained like precious faith with us through the righteousness of God and our Saviour Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1613,51 +1641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவ்விதமாய், நம்முடைய கர்த்தரும் இரட்சகருமாகிய இயேசுகிறிஸ்துவினுடைய நித்திய ராஜ்யத்துக்குட்படும்பிரவேசம் உங்களுக்குப் பரிபூரணமாய் அளிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore the rather, brethren, give diligence to make your calling and election sure: for if all of you do these things, all of you shall never fall:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1722,51 +1750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதினிமித்தம், இவைகளை நீங்கள் அறிந்தும், நீங்கள் இப்பொழுது அறிந்திருக்கிற சத்தியத்தில் உறுதிப்பட்டிருந்தும், உங்களுக்கு இவைகளை எப்பொழுதும் நினைப்பூட்ட நான் அசதியாயிரேன்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore the rather, brethren, give diligence to make your calling and election sure: for if all of you do these things, all of you shall never fall:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1831,51 +1859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதினிமித்தம், இவைகளை நீங்கள் அறிந்தும், நீங்கள் இப்பொழுது அறிந்திருக்கிற சத்தியத்தில் உறுதிப்பட்டிருந்தும், உங்களுக்கு இவைகளை எப்பொழுதும் நினைப்பூட்ட நான் அசதியாயிரேன்.]]></a:t>
+              <a:t><![CDATA[11. For so an entrance shall be ministered unto you abundantly into the everlasting kingdom of our Lord and Saviour Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1940,51 +1968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து எனக்கு அறிவித்தபடி நான் என் கூடாரத்தைவிட்டுப்போவது சீக்கிரத்தில் நேரிடுமென்று அறிந்து,]]></a:t>
+              <a:t><![CDATA[11. For so an entrance shall be ministered unto you abundantly into the everlasting kingdom of our Lord and Saviour Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2049,51 +2077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து எனக்கு அறிவித்தபடி நான் என் கூடாரத்தைவிட்டுப்போவது சீக்கிரத்தில் நேரிடுமென்று அறிந்து,]]></a:t>
+              <a:t><![CDATA[12. Wherefore I will not be negligent to put you always in remembrance of these things, though all of you know them, and be established in the present truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2158,51 +2186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கூடாரத்தில் நான் இருக்குமளவும் உங்களை நினைப்பூட்டி எழுப்பிவிடுவது நியாயமென்று எண்ணுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore I will not be negligent to put you always in remembrance of these things, though all of you know them, and be established in the present truth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2267,51 +2295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், நான் சென்றுபோனபின்பு இவைகளை நீங்கள் எப்பொழுதும் நினைத்துக்கொள்ள ஏதுவுண்டாயிருக்கும்படி பிரயத்தனம்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Yea, I think it meet, as long as I am in this tabernacle, to stir you up by putting you in remembrance;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2376,51 +2404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் தந்திரமான கட்டுக்கதைகளைப் பின்பற்றினவர்களாக அல்ல, அவருடைய மகத்துவத்தைக் கண்ணாரக் கண்டவர்களாகவே நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் வல்லமையையும் வருகையையும் உங்களுக்கு அறிவித்தோம்.]]></a:t>
+              <a:t><![CDATA[13. Yea, I think it meet, as long as I am in this tabernacle, to stir you up by putting you in remembrance;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2485,51 +2513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நாங்கள் தந்திரமான கட்டுக்கதைகளைப் பின்பற்றினவர்களாக அல்ல, அவருடைய மகத்துவத்தைக் கண்ணாரக் கண்டவர்களாகவே நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் வல்லமையையும் வருகையையும் உங்களுக்கு அறிவித்தோம்.]]></a:t>
+              <a:t><![CDATA[14. Knowing that shortly I must put off this my tabernacle, even as our Lord Jesus Christ has showed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2594,51 +2622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவர் என்னுடைய நேசகுமாரன், இவரிடத்தில் பிரியமாயிருக்கிறேன் என்று சொல்லுகிற சத்தம் உன்னதமான மகிமையிலிருந்து அவருக்கு உண்டாகி, பிதாவாகிய தேவனால் அவர் கனத்தையும் மகிமையையும் பெற்றபோது,]]></a:t>
+              <a:t><![CDATA[14. Knowing that shortly I must put off this my tabernacle, even as our Lord Jesus Christ has showed me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2703,51 +2731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நம்முடைய தேவனும் இரட்சகருமாயிருக்கிற இயேசுகிறிஸ்துவினுடைய நீதியால் எங்களைப்போல அருமையான விசுவாசத்தைப் பெற்றவர்களுக்கு, இயேசுகிறிஸ்துவின் ஊழியக்காரனும் அப்போஸ்தலனுமாகிய சீமோன் பேதுரு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. Simon Peter, a servant and an apostle of Jesus Christ, to them that have obtained like precious faith with us through the righteousness of God and our Saviour Jesus Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2812,51 +2840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இவர் என்னுடைய நேசகுமாரன், இவரிடத்தில் பிரியமாயிருக்கிறேன் என்று சொல்லுகிற சத்தம் உன்னதமான மகிமையிலிருந்து அவருக்கு உண்டாகி, பிதாவாகிய தேவனால் அவர் கனத்தையும் மகிமையையும் பெற்றபோது,]]></a:t>
+              <a:t><![CDATA[15. Moreover I will endeavour that all of you may be able after my decease to have these things always in remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2921,51 +2949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவரோடேகூட நாங்கள் பரிசுத்த பருவதத்திலிருக்கையில், வானத்திலிருந்து பிறந்த அந்தச் சத்தத்தைக்கேட்டோம்.]]></a:t>
+              <a:t><![CDATA[15. Moreover I will endeavour that all of you may be able after my decease to have these things always in remembrance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3030,51 +3058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதிக உறுதியான தீர்க்கதரிசனமும் நமக்கு உண்டு; பொழுதுவிடிந்து விடிவெள்ளி உங்கள் இருதயங்களில் உதிக்குமளவும் இருளுள்ள ஸ்தலத்தில் பிரகாசிக்கிற விளக்கைப்போன்ற அவ்வசனத்தைக் கவனித்திருப்பது நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. For we have not followed cunningly devised fables, when we made known unto you the power and coming of our Lord Jesus Christ, but were eyewitnesses of his majesty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3139,51 +3167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதிக உறுதியான தீர்க்கதரிசனமும் நமக்கு உண்டு; பொழுதுவிடிந்து விடிவெள்ளி உங்கள் இருதயங்களில் உதிக்குமளவும் இருளுள்ள ஸ்தலத்தில் பிரகாசிக்கிற விளக்கைப்போன்ற அவ்வசனத்தைக் கவனித்திருப்பது நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. For we have not followed cunningly devised fables, when we made known unto you the power and coming of our Lord Jesus Christ, but were eyewitnesses of his majesty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3248,51 +3276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதிக உறுதியான தீர்க்கதரிசனமும் நமக்கு உண்டு; பொழுதுவிடிந்து விடிவெள்ளி உங்கள் இருதயங்களில் உதிக்குமளவும் இருளுள்ள ஸ்தலத்தில் பிரகாசிக்கிற விளக்கைப்போன்ற அவ்வசனத்தைக் கவனித்திருப்பது நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. For we have not followed cunningly devised fables, when we made known unto you the power and coming of our Lord Jesus Christ, but were eyewitnesses of his majesty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3357,51 +3385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேதத்திலுள்ள எந்தத் தீர்க்கதரிசனமும் சுயதோற்றமான பொருளையுடையதாயிராதென்று நீங்கள் முந்தி அறியவேண்டியது.]]></a:t>
+              <a:t><![CDATA[17. For he received from God the Father honour and glory, when there came such a voice to him from the excellent glory, This is my beloved Son, in whom I am well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3466,51 +3494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேதத்திலுள்ள எந்தத் தீர்க்கதரிசனமும் சுயதோற்றமான பொருளையுடையதாயிராதென்று நீங்கள் முந்தி அறியவேண்டியது.]]></a:t>
+              <a:t><![CDATA[17. For he received from God the Father honour and glory, when there came such a voice to him from the excellent glory, This is my beloved Son, in whom I am well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3575,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தீர்க்கதரிசனமானது ஒருகாலத்திலும் மனுஷருடைய சித்தத்தினாலே உண்டாகவில்லை; தேவனுடைய பரிசுத்த மனுஷர்கள் பரிசுத்த ஆவியினாலே ஏவப்பட்டுப் பேசினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And this voice which came from heaven we heard, when we were with him in the holy mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3684,51 +3712,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தீர்க்கதரிசனமானது ஒருகாலத்திலும் மனுஷருடைய சித்தத்தினாலே உண்டாகவில்லை; தேவனுடைய பரிசுத்த மனுஷர்கள் பரிசுத்த ஆவியினாலே ஏவப்பட்டுப் பேசினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And this voice which came from heaven we heard, when we were with him in the holy mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. We have also a more sure word of prophecy; unto which all of you do well that all of you take heed, as unto a light that shines in a dark place, until the day dawn, and the day star arise in your hearts:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3793,51 +3930,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனையும் நம்முடைய கர்த்தராகிய இயேசுவையும் அறிகிற அறிவினால் உங்களுக்குக் கிருபையும் சமாதானமும் பெருகக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. Simon Peter, a servant and an apostle of Jesus Christ, to them that have obtained like precious faith with us through the righteousness of God and our Saviour Jesus Christ:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. We have also a more sure word of prophecy; unto which all of you do well that all of you take heed, as unto a light that shines in a dark place, until the day dawn, and the day star arise in your hearts:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. We have also a more sure word of prophecy; unto which all of you do well that all of you take heed, as unto a light that shines in a dark place, until the day dawn, and the day star arise in your hearts:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Knowing this first, that no prophecy of the scripture is of any private interpretation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Knowing this first, that no prophecy of the scripture is of any private interpretation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For the prophecy came not in old time by the will of man: but holy men of God spoke as they were moved by the Holy Spirit.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. For the prophecy came not in old time by the will of man: but holy men of God spoke as they were moved by the Holy Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3902,51 +4693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவனையும் நம்முடைய கர்த்தராகிய இயேசுவையும் அறிகிற அறிவினால் உங்களுக்குக் கிருபையும் சமாதானமும் பெருகக்கடவது.]]></a:t>
+              <a:t><![CDATA[2. Grace and peace be multiplied unto you through the knowledge of God, and of Jesus our Lord,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4011,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தம்முடைய மகிமையினாலும் காருணியத்தினாலும் நம்மை அழைத்தவரை அறிகிற அறிவினாலே ஜீவனுக்கும் தேவபக்திக்கும் வேண்டிய யாவற்றையும். அவருடைய திவ்விய வல்லமையானது நமக்குத் தந்தருளினதுமன்றி,]]></a:t>
+              <a:t><![CDATA[2. Grace and peace be multiplied unto you through the knowledge of God, and of Jesus our Lord,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4120,51 +4911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தம்முடைய மகிமையினாலும் காருணியத்தினாலும் நம்மை அழைத்தவரை அறிகிற அறிவினாலே ஜீவனுக்கும் தேவபக்திக்கும் வேண்டிய யாவற்றையும். அவருடைய திவ்விய வல்லமையானது நமக்குத் தந்தருளினதுமன்றி,]]></a:t>
+              <a:t><![CDATA[3. According as his divine power has given unto us all things that pertain unto life and godliness, through the knowledge of him that has called us to glory and virtue:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4229,51 +5020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இச்சையினால் உலகத்திலுண்டான கேட்டுக்குத் தப்பி, திவ்விய சுபாவத்துக்குப் பங்குள்ளவர்களாகும்பொருட்டு, மகா மேன்மையும் அருமையுமான வாக்குத்தத்தங்களும் அவைகளினாலே நமக்கு அளிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. According as his divine power has given unto us all things that pertain unto life and godliness, through the knowledge of him that has called us to glory and virtue:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4338,51 +5129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இச்சையினால் உலகத்திலுண்டான கேட்டுக்குத் தப்பி, திவ்விய சுபாவத்துக்குப் பங்குள்ளவர்களாகும்பொருட்டு, மகா மேன்மையும் அருமையுமான வாக்குத்தத்தங்களும் அவைகளினாலே நமக்கு அளிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. Whereby are given unto us exceeding great and precious promises: that by these all of you might be partakers of the divine nature, having escaped the corruption that is in the world through lust.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4417,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473413107" r:id="rId1"/>
+    <p:sldLayoutId id="2478619036" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4709,54 +5500,110 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4901,51 +5748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അതുനിമിത്തം തന്നേ നിങ്ങൾ സകലഉത്സാഹവും കഴിച്ചു, നിങ്ങളുടെ വിശ്വാസത്തോടു വീര്യവും വീര്യത്തോടു]]></a:t>
+              <a:t><![CDATA[பங்குள்ளவர்களாகும்பொருட்டு, மகா மேன்மையும் அருமையுமான வாக்குத்தத்தங்களும் அவைகளினாலே நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5033,51 +5880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പരിജ്ഞാനവും]]></a:t>
+              <a:t><![CDATA[அளிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5165,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. പരിജ്ഞാനത്തോടു ഇന്ദ്രീയജയവും ഇന്ദ്രീയജയത്തോടു സ്ഥിരതയും സ്ഥിരതയോടു ഭക്തിയും]]></a:t>
+              <a:t><![CDATA[5. இப்படியிருக்க, நீங்கள் அதிக ஜாக்கிரதையுள்ளவர்களாய் உங்கள் விசுவாசத்தோடே தைரியத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5297,51 +6144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഭക്തിയോടു സഹോദരപ്രീതിയും സഹോദരപ്രീതിയോടു സ്നേഹവും കൂട്ടിക്കൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[தைரியத்தோடே ஞானத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5429,51 +6276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഇവ നിങ്ങൾക്കുണ്ടായി വർദ്ധിക്കുന്നു എങ്കിൽ നിങ്ങൾ നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ പരിജ്ഞാനം]]></a:t>
+              <a:t><![CDATA[6. ஞானத்தோடே இச்சையடக்கத்தையும், இச்சையடக்கத்தோடே பொறுமையையும், பொறுமையோடே தேவபக்தியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5561,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സംബന്ധിച്ചു ഉത്സാഹമില്ലാത്തവരും നിഷ്ഫലന്മാരും ആയിരിക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[7. தேவபக்தியோடே சகோதர சிநேகத்தையும், சகோதர சிநேகத்தோடே அன்பையும் கூட்டி வழங்குங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5693,51 +6540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവയില്ലാത്തവനോ കുരുടൻ അത്രേ; അവൻ ഹ്രസ്വദൃഷ്ടിയുള്ളവനും തന്റെ മുമ്പിലത്തെ പാപങ്ങളുടെ ശുദ്ധീകരണം]]></a:t>
+              <a:t><![CDATA[8. இவைகள் உங்களுக்கு உண்டாயிருந்து பெருகினால், உங்களை நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவை அறிகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5825,51 +6672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മറന്നവനും തന്നേ.]]></a:t>
+              <a:t><![CDATA[அறிவிலே வீணரும் கனியற்றவர்களுமாயிருக்கவொட்டாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5957,51 +6804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതുകൊണ്ടു സഹോദരന്മാരേ, നിങ്ങളുടെ വിളിയും തിരഞ്ഞെടുപ്പും ഉറപ്പാക്കുവാൻ അധികം ശ്രമിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[9. இவைகள் இல்லாதவன் எவனோ, அவன் முன்செய்த பாவங்களறத் தான் சுத்திகரிக்கப்பட்டதை மறந்து கண்சொருகிப்போன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6089,51 +6936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇങ്ങനെ ചെയ്താൽ നിങ്ങൾ ഒരുനാളും ഇടറിപ്പോകാതെ നമ്മുടെ കർത്താവും രക്ഷിതാവുമായ യേശുക്രിസ്തുവിന്റെ]]></a:t>
+              <a:t><![CDATA[குருடனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6221,51 +7068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യേശുക്രിസ്തുവിന്റെ ദാസനും അപ്പൊസ്തലനുമായ ശിമോൻ പത്രൊസ്, നമ്മുടെ ദൈവത്തിന്റെയും രക്ഷിതാവായ]]></a:t>
+              <a:t><![CDATA[1. நம்முடைய தேவனும் இரட்சகருமாயிருக்கிற இயேசுகிறிஸ்துவினுடைய நீதியால் எங்களைப்போல அருமையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6353,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിത്യരാജ്യത്തിലേക്കുള്ള പ്രവേശനം ധാരാളമായി പ്രാപിക്കും.]]></a:t>
+              <a:t><![CDATA[10. ஆகையால், சகோதரரே, உங்கள் அழைப்பையும் தெரிந்துகொள்ளுதலையும் உறுதியாக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അതുകൊണ്ടു നിങ്ങൾ അറിഞ്ഞവരും ലഭിച്ച സത്യത്തിൽ ഉറെച്ചു നില്ക്കുന്നവരും എന്നു വരികിലും ഇതു നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[ஜாக்கிரதையாயிருங்கள்; இவைகளை செய்தால் நீங்கள் ஒருக்காலும் இடறிவிழுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എപ്പോഴും ഓർപ്പിപ്പാൻ ഞാൻ ഒരുങ്ങിയിരിക്കും.]]></a:t>
+              <a:t><![CDATA[11. இவ்விதமாய், நம்முடைய கர்த்தரும் இரட்சகருமாகிய இயேசுகிறிஸ்துவினுடைய நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തു എനിക്കു അറിവു തന്നതുപോലെ എന്റെ കൂടാരം പൊളിഞ്ഞുപോകുവാൻ]]></a:t>
+              <a:t><![CDATA[ராஜ்யத்துக்குட்படும்பிரவேசம் உங்களுக்குப் பரிபூரணமாய் அளிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുത്തിരിക്കുന്നു എന്നു അറിഞ്ഞിരിക്കയാൽ]]></a:t>
+              <a:t><![CDATA[12. இதினிமித்தம், இவைகளை நீங்கள் அறிந்தும், நீங்கள் இப்பொழுது அறிந்திருக்கிற சத்தியத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ ഈ കൂടാരത്തിൽ ഇരിക്കുന്നേടത്തോളം നിങ്ങളെ ഓർപ്പിച്ചുണർത്തുക യുക്തം എന്നു വിചാരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[உறுதிப்பட்டிருந்தும், உங்களுக்கு இவைகளை எப்பொழுதும் நினைப்பூட்ட நான் அசதியாயிரேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിങ്ങൾ അതു എന്റെ നിര്യാണത്തിന്റെശേഷം എപ്പോഴും ഓർത്തു കൊൾവാന്തക്കവണ്ണം ഞാൻ ഉത്സാഹിക്കും.]]></a:t>
+              <a:t><![CDATA[13. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்து எனக்கு அறிவித்தபடி நான் என் கூடாரத்தைவிட்டுப்போவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഞങ്ങൾ നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ ശക്തിയും പ്രത്യക്ഷതയും നിങ്ങളോടു അറിയിച്ചതു]]></a:t>
+              <a:t><![CDATA[சீக்கிரத்தில் நேரிடுமென்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിർമ്മിതകഥകളെ പ്രമാണിച്ചിട്ടല്ല, അവന്റെ മഹിമ കണ്ട സാക്ഷികളായിത്തീർന്നിട്ടത്രേ.]]></a:t>
+              <a:t><![CDATA[14. இந்தக் கூடாரத்தில் நான் இருக்குமளவும் உங்களை நினைப்பூட்டி எழுப்பிவிடுவது நியாயமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “ഇവൻ എന്റെ പ്രിയപുത്രൻ; ഇവങ്കൽ ഞാൻ പ്രസാദിച്ചിരിക്കുന്നു” എന്നുള്ള ശബ്ദം അതി ശ്രേഷ്ഠതേജസ്സിങ്കൽ]]></a:t>
+              <a:t><![CDATA[எண்ணுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യേശുക്രിസ്തുവിന്റെയും നീതിയാൽ ഞങ്ങൾക്കു ലഭിച്ചതുപോലെ അതേ വിലയേറിയ വിശ്വാസം ലഭിച്ചവർക്കു എഴുതുന്നതു:]]></a:t>
+              <a:t><![CDATA[விசுவாசத்தைப் பெற்றவர்களுக்கு, இயேசுகிறிஸ்துவின் ஊழியக்காரனும் அப்போஸ்தலனுமாகிய சீமோன் பேதுரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നു വന്നപ്പോൾ പിതാവായ ദൈവത്താൽ അവന്നു മാനവും തേജസ്സും ലഭിച്ചു.]]></a:t>
+              <a:t><![CDATA[15. மேலும், நான் சென்றுபோனபின்பு இவைகளை நீங்கள் எப்பொழுதும் நினைத்துக்கொள்ள ஏதுவுண்டாயிருக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഞങ്ങൾ അവനോടുകൂടെ വിശുദ്ധപർവ്വതത്തിൽ ഇരിക്കുമ്പോൾ സ്വർഗ്ഗത്തിൽ നിന്നും ഈ ശബ്ദം ഉണ്ടായതു കേട്ടു.]]></a:t>
+              <a:t><![CDATA[பிரயத்தனம்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. പ്രവാചകവാക്യവും അധികം സ്ഥിരമായിട്ടു നമുക്കുണ്ടു. നേരം വെളുക്കുകയും നിങ്ങളുടെ ഹൃദയങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[16. நாங்கள் தந்திரமான கட்டுக்கதைகளைப் பின்பற்றினவர்களாக அல்ல, அவருடைய மகத்துவத்தைக் கண்ணாரக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉദയനക്ഷത്രം ഉദിക്കയും ചെയ്‍വോളം ഇരുണ്ടു സ്ഥലത്തു പ്രകാശിക്കുന്ന വിളക്കുപോലെ അതിനെ കരുതിക്കൊണ്ടാൽ]]></a:t>
+              <a:t><![CDATA[கண்டவர்களாகவே நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் வல்லமையையும் வருகையையும் உங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നന്നു.]]></a:t>
+              <a:t><![CDATA[அறிவித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. തിരുവെഴുത്തിലെ പ്രവചനം ഒന്നും സ്വയമായ വ്യാഖ്യാനത്താൽ ഉളവാകുന്നതല്ല എന്നു ആദ്യം തന്നേ അറിഞ്ഞു]]></a:t>
+              <a:t><![CDATA[17. இவர் என்னுடைய நேசகுமாரன், இவரிடத்தில் பிரியமாயிருக்கிறேன் என்று சொல்லுகிற சத்தம் உன்னதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊള്ളേണം.]]></a:t>
+              <a:t><![CDATA[மகிமையிலிருந்து அவருக்கு உண்டாகி, பிதாவாகிய தேவனால் அவர் கனத்தையும் மகிமையையும் பெற்றபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. പ്രവചനം ഒരിക്കലും മനുഷ്യന്റെ ഇഷ്ടത്താൽ വന്നതല്ല, ദൈവകല്പനയാൽ മനുഷ്യർ പരിശുദ്ധാത്മനിയോഗം]]></a:t>
+              <a:t><![CDATA[18. அவரோடேகூட நாங்கள் பரிசுத்த பருவதத்திலிருக்கையில், வானத்திலிருந்து பிறந்த அந்தச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9708,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാപിച്ചിട്ടു സംസാരിച്ചതത്രേ.]]></a:t>
+              <a:t><![CDATA[சத்தத்தைக்கேட்டோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அதிக உறுதியான தீர்க்கதரிசனமும் நமக்கு உண்டு; பொழுதுவிடிந்து விடிவெள்ளி உங்கள் இருதயங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9972,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ദൈവത്തിന്റെയും നമ്മുടെ കർത്താവായ യേശുവിന്റെയും പരിജ്ഞാനത്തിൽ നിങ്ങൾക്കു കൃപയും സമാധാനവും]]></a:t>
+              <a:t><![CDATA[எழுதுகிறதாவது:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உதிக்குமளவும் இருளுள்ள ஸ்தலத்தில் பிரகாசிக்கிற விளக்கைப்போன்ற அவ்வசனத்தைக் கவனித்திருப்பது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நலமாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. வேதத்திலுள்ள எந்தத் தீர்க்கதரிசனமும் சுயதோற்றமான பொருளையுடையதாயிராதென்று நீங்கள் முந்தி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறியவேண்டியது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. தீர்க்கதரிசனமானது ஒருகாலத்திலும் மனுஷருடைய சித்தத்தினாலே உண்டாகவில்லை; தேவனுடைய பரிசுத்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனுஷர்கள் பரிசுத்த ஆவியினாலே ஏவப்பட்டுப் பேசினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വർദ്ധിക്കുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[2. தேவனையும் நம்முடைய கர்த்தராகிய இயேசுவையும் அறிகிற அறிவினால் உங்களுக்குக் கிருபையும் சமாதானமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. തന്റെ മഹത്വത്താലും വീര്യത്താലും നമ്മെ വിളിച്ചവന്റെ പരിജ്ഞാനത്താൽ അവന്റെ ദിവ്യശക്തി ജീവന്നും]]></a:t>
+              <a:t><![CDATA[பெருகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭക്തിക്കും വേണ്ടിയതു ഒക്കെയും നമുക്കു ദാനം ചെയ്തിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[3. தம்முடைய மகிமையினாலும் காருணியத்தினாலும் நம்மை அழைத்தவரை அறிகிற அறிவினாலே ஜீவனுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവയാൽ അവൻ നമുക്കു വിലയേറിയതും അതിമഹത്തുമായ വാഗ്ദത്തങ്ങളും നല്കിയിരിക്കുന്നു. ഇവയാൽ നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[தேவபக்திக்கும் வேண்டிய யாவற்றையும். அவருடைய திவ்விய வல்லமையானது நமக்குத் தந்தருளினதுமன்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലോകത്തിൽ മോഹത്താലുള്ള നാശം വിട്ടൊഴിഞ്ഞിട്ടു ദിവ്യസ്വഭാവത്തിന്നു കൂട്ടാളികളായിത്തീരുവാൻ ഇടവരുന്നു.]]></a:t>
+              <a:t><![CDATA[4. இச்சையினால் உலகத்திலுண்டான கேட்டுக்குத் தப்பி, திவ்விய சுபாவத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9714,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
   <a:themeElements>
-    <a:clrScheme name="Theme49">
+    <a:clrScheme name="Theme3">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme49">
+    <a:fontScheme name="Theme3">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9824,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme49">
+    <a:fmtScheme name="Theme3">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9999,51 +11770,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>38</Slides>
+  <Slides>45</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>