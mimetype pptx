--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -5208,51 +5208,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619036" r:id="rId1"/>
+    <p:sldLayoutId id="2482620304" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11485,91 +11485,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 பேதுரு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +11595,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>