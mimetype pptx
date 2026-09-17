--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -63,50 +63,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +129,53 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +309,56 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பூர்வகாலத்தில் தேவனுடைய வார்த்தையினாலே வானங்களும், உலகத்தினின்று தோன்றி ஜலத்தினாலே நிலைகொண்டிருக்கிற பூமியும் உணடாயினவென்பதையும்,]]></a:t>
+              <a:t><![CDATA[5. For this they willingly are ignorant of, that by the word of God the heavens were of old, and the earth standing out of the water and in the water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது இருந்த உலகம் ஜலப்பிரளயத்தினாலே அழிந்ததென்பதையும் மனதார அறியாமலிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. For this they willingly are ignorant of, that by the word of God the heavens were of old, and the earth standing out of the water and in the water:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது இருக்கிற வானங்களும் பூமியும் அந்த வார்த்தையினாலேயே அக்கினிக்கு இரையாக வைக்கப்பட்டு, தேவபக்தியில்லாதவர்கள் நியாயந்தீர்க்கப்பட்டு அழிந்துபோகும் நாள்வரைக்கும் காக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. Whereby the world that then was, being overflowed with water, perished:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இப்பொழுது இருக்கிற வானங்களும் பூமியும் அந்த வார்த்தையினாலேயே அக்கினிக்கு இரையாக வைக்கப்பட்டு, தேவபக்தியில்லாதவர்கள் நியாயந்தீர்க்கப்பட்டு அழிந்துபோகும் நாள்வரைக்கும் காக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. But the heavens and the earth, which are now, by the same word are kept in store, reserved unto fire against the day of judgment and perdition of ungodly men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிரியமானவர்களே, கர்த்தருக்கு ஒருநாள் ஆயிரம்வருஷம்போலவும், ஆயிரம்வருஷம் ஒருநாள்போலவும் இருக்கிறதென்கிற இந்த ஒரு காரியத்தை நீங்கள் அறியாதிருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[7. But the heavens and the earth, which are now, by the same word are kept in store, reserved unto fire against the day of judgment and perdition of ungodly men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பிரியமானவர்களே, கர்த்தருக்கு ஒருநாள் ஆயிரம்வருஷம்போலவும், ஆயிரம்வருஷம் ஒருநாள்போலவும் இருக்கிறதென்கிற இந்த ஒரு காரியத்தை நீங்கள் அறியாதிருக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[8. But, beloved, be not ignorant of this one thing, that one day is with the Lord as a thousand years, and a thousand years as one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாமதிக்கிறார் என்று சிலர் எண்ணுகிறபடி கர்த்தர் தமது வாக்குத்தத்தத்தைக்குறித்துத் தாமதமாயிராமல்; ஒருவரும் கெட்டுப்போகாமல் எல்லாரும் மனந்திரும்பவேண்டுமென்று விரும்பி, நம்மேல் நீடிய பொறுமையுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. But, beloved, be not ignorant of this one thing, that one day is with the Lord as a thousand years, and a thousand years as one day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாமதிக்கிறார் என்று சிலர் எண்ணுகிறபடி கர்த்தர் தமது வாக்குத்தத்தத்தைக்குறித்துத் தாமதமாயிராமல்; ஒருவரும் கெட்டுப்போகாமல் எல்லாரும் மனந்திரும்பவேண்டுமென்று விரும்பி, நம்மேல் நீடிய பொறுமையுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. The Lord is not slack concerning his promise, as some men count slackness; but is longsuffering toward us, not willing that any should perish, but that all should come to repentance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாமதிக்கிறார் என்று சிலர் எண்ணுகிறபடி கர்த்தர் தமது வாக்குத்தத்தத்தைக்குறித்துத் தாமதமாயிராமல்; ஒருவரும் கெட்டுப்போகாமல் எல்லாரும் மனந்திரும்பவேண்டுமென்று விரும்பி, நம்மேல் நீடிய பொறுமையுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. The Lord is not slack concerning his promise, as some men count slackness; but is longsuffering toward us, not willing that any should perish, but that all should come to repentance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய நாள் இரவிலே திருடன் வருகிறவிதமாய் வரும்; அப்பொழுது வானங்கள் மடமட என்று அகன்றுபோம், பூதங்கள் வெந்து உருகிப்போம், பூமியும் அதிலுள்ள கிரியைகளுமெரிந்து அழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[9. The Lord is not slack concerning his promise, as some men count slackness; but is longsuffering toward us, not willing that any should perish, but that all should come to repentance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பிரியமானவர்களே, இந்த இரண்டாம் நிருபத்தை இப்பொழுது உங்களுக்கு எழுதுகிறேன்.]]></a:t>
+              <a:t><![CDATA[1. This second epistle, beloved, I now write unto you; in both which I stir up your pure minds by way of remembrance:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருடைய நாள் இரவிலே திருடன் வருகிறவிதமாய் வரும்; அப்பொழுது வானங்கள் மடமட என்று அகன்றுபோம், பூதங்கள் வெந்து உருகிப்போம், பூமியும் அதிலுள்ள கிரியைகளுமெரிந்து அழிந்துபோம்.]]></a:t>
+              <a:t><![CDATA[10. But the day of the Lord will come as a thief in the night; in the which the heavens shall pass away with a great noise, and the elements shall melt with fervent heat, the earth also and the works that are therein shall be burned up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இவைகளெல்லாம் அழிந்துபோகிறதாயிருக்கிறபடியால் நீங்கள் எப்படிப்பட்ட பரிசுத்த நடக்கையும் தேவபக்தியும் உள்ளவர்களாயிருக்கவேண்டும்!]]></a:t>
+              <a:t><![CDATA[10. But the day of the Lord will come as a thief in the night; in the which the heavens shall pass away with a great noise, and the elements shall melt with fervent heat, the earth also and the works that are therein shall be burned up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படி இவைகளெல்லாம் அழிந்துபோகிறதாயிருக்கிறபடியால் நீங்கள் எப்படிப்பட்ட பரிசுத்த நடக்கையும் தேவபக்தியும் உள்ளவர்களாயிருக்கவேண்டும்!]]></a:t>
+              <a:t><![CDATA[11. Seeing then that all these things shall be dissolved, what manner of persons ought all of you to be in all holy conversation and godliness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய நாள் சீக்கிரமாய் வரும்படிக்கு மிகுந்த ஆவலோடே காத்திருங்கள்; அந்த நாளில் வானங்கள் வெந்து அழிந்து, பூதங்கள் எரிந்து உருகிப்போம்.]]></a:t>
+              <a:t><![CDATA[11. Seeing then that all these things shall be dissolved, what manner of persons ought all of you to be in all holy conversation and godliness,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவருடைய வாக்குத்தத்தத்தின்படியே நீதி வாசமாயிருக்கும் புதிய வானங்களும் புதிய பூமியும் உண்டாகுமென்று காத்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. Looking for and hasting unto the coming of the day of God, wherein the heavens being on fire shall be dissolved, and the elements shall melt with fervent heat?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவருடைய வாக்குத்தத்தத்தின்படியே நீதி வாசமாயிருக்கும் புதிய வானங்களும் புதிய பூமியும் உண்டாகுமென்று காத்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[12. Looking for and hasting unto the coming of the day of God, wherein the heavens being on fire shall be dissolved, and the elements shall melt with fervent heat?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், பிரியமானவர்களே, இவைகள் வரக் காத்திருக்கிற நீங்கள் கறையற்றவர்களும் பிழையில்லாதவர்களுமாய்ச் சமாதானத்தோடே அவர் சந்நிதியில் காணப்படும்படி ஜாக்கிரதையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless we, according to his promise, look for new heavens and a new earth, wherein dwells righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், பிரியமானவர்களே, இவைகள் வரக் காத்திருக்கிற நீங்கள் கறையற்றவர்களும் பிழையில்லாதவர்களுமாய்ச் சமாதானத்தோடே அவர் சந்நிதியில் காணப்படும்படி ஜாக்கிரதையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless we, according to his promise, look for new heavens and a new earth, wherein dwells righteousness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், பிரியமானவர்களே, இவைகள் வரக் காத்திருக்கிற நீங்கள் கறையற்றவர்களும் பிழையில்லாதவர்களுமாய்ச் சமாதானத்தோடே அவர் சந்நிதியில் காணப்படும்படி ஜாக்கிரதையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Wherefore, beloved, seeing that all of you look for such things, be diligent that all of you may be found of him in peace, without spot, and blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நம்முடைய கர்த்தரின் நீடியபொறுமையை இரட்சிப்பென்று எண்ணுங்கள்; நமக்குப் பிரியமான சகோதரனாகிய பவுலும் தனக்கு அருளப்பட்ட ஞானத்தினாலே இப்படியே உங்களுக்கு எழுதியிருக்கிறான்;]]></a:t>
+              <a:t><![CDATA[14. Wherefore, beloved, seeing that all of you look for such things, be diligent that all of you may be found of him in peace, without spot, and blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரிசுத்த தீர்க்கதரிசிகளால் முன்சொல்லப்பட்ட வார்த்தைகளையும், இரட்சகாராயிருக்கிற கர்த்தருடைய அப்போஸ்தலராகிய எங்களுடைய கட்டளைகளையும் நீங்கள் நினைவுகூரும்படி இந்த நிருபங்களினால் உங்கள் உண்மையான மனதை நினைப்பூட்டி எழுப்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. That all of you may be mindful of the words which were spoken before by the holy prophets, and of the commandment of us the apostles of the Lord and Saviour:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும் நம்முடைய கர்த்தரின் நீடியபொறுமையை இரட்சிப்பென்று எண்ணுங்கள்; நமக்குப் பிரியமான சகோதரனாகிய பவுலும் தனக்கு அருளப்பட்ட ஞானத்தினாலே இப்படியே உங்களுக்கு எழுதியிருக்கிறான்;]]></a:t>
+              <a:t><![CDATA[15. And account that the longsuffering of our Lord is salvation; even as our beloved brother Paul also according to the wisdom given unto him has written unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எல்லா நிருபங்களிலும் இவைகளைக்குறித்துப் பேசியிருக்கிறான்; அவன் சொன்னவைகளில் சில காரியங்கள் அறிகிறதற்கு அரிதாயிருக்கிறது; கல்லாதவர்களும் உறுதியில்லாதவர்களும் மற்ற வேதவாக்கியங்களைப் புரட்டுகிறதுபோலத் தங்களுக்குக் கேடுவரத்தக்கதாக இவைகளையும் புரட்டுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And account that the longsuffering of our Lord is salvation; even as our beloved brother Paul also according to the wisdom given unto him has written unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எல்லா நிருபங்களிலும் இவைகளைக்குறித்துப் பேசியிருக்கிறான்; அவன் சொன்னவைகளில் சில காரியங்கள் அறிகிறதற்கு அரிதாயிருக்கிறது; கல்லாதவர்களும் உறுதியில்லாதவர்களும் மற்ற வேதவாக்கியங்களைப் புரட்டுகிறதுபோலத் தங்களுக்குக் கேடுவரத்தக்கதாக இவைகளையும் புரட்டுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. As also in all his epistles, speaking in them of these things; in which are some things hard to be understood, which they that are unlearned and unstable shift, as they do also the other scriptures, unto their own destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் பிரியமானவர்களே, இவைகள் முன்னமே நீங்கள் அறிந்திருக்கிறபடியால், அக்கிரமக்காரருடைய வஞ்சகத்திலே நீங்கள் இழுப்புண்டு உங்கள் உறுதியிலிருந்து விலகி விழுந்துபோகாதபடிக்கு எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[16. As also in all his epistles, speaking in them of these things; in which are some things hard to be understood, which they that are unlearned and unstable shift, as they do also the other scriptures, unto their own destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால் பிரியமானவர்களே, இவைகள் முன்னமே நீங்கள் அறிந்திருக்கிறபடியால், அக்கிரமக்காரருடைய வஞ்சகத்திலே நீங்கள் இழுப்புண்டு உங்கள் உறுதியிலிருந்து விலகி விழுந்துபோகாதபடிக்கு எச்சரிக்கையாயிருந்து,]]></a:t>
+              <a:t><![CDATA[16. As also in all his epistles, speaking in them of these things; in which are some things hard to be understood, which they that are unlearned and unstable shift, as they do also the other scriptures, unto their own destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நம்முடைய கர்த்தரும் இரட்சகருமாகிய இயேசுகிறிஸ்துவின் கிருபையிலும் அவரை அறிகிற அறிவிலும் வளருங்கள். அவருக்கு இப்பொழுதும் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[17. All of you therefore, beloved, seeing all of you know these things before, beware lest all of you also, being led away with the error of the wicked, fall from your own steadfastness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3470,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நம்முடைய கர்த்தரும் இரட்சகருமாகிய இயேசுகிறிஸ்துவின் கிருபையிலும் அவரை அறிகிற அறிவிலும் வளருங்கள். அவருக்கு இப்பொழுதும் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[17. All of you therefore, beloved, seeing all of you know these things before, beware lest all of you also, being led away with the error of the wicked, fall from your own steadfastness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. All of you therefore, beloved, seeing all of you know these things before, beware lest all of you also, being led away with the error of the wicked, fall from your own steadfastness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But grow in grace, and in the knowledge of our Lord and Saviour Jesus Christ. To him be glory both now and for ever. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. But grow in grace, and in the knowledge of our Lord and Saviour Jesus Christ. To him be glory both now and for ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரிசுத்த தீர்க்கதரிசிகளால் முன்சொல்லப்பட்ட வார்த்தைகளையும், இரட்சகாராயிருக்கிற கர்த்தருடைய அப்போஸ்தலராகிய எங்களுடைய கட்டளைகளையும் நீங்கள் நினைவுகூரும்படி இந்த நிருபங்களினால் உங்கள் உண்மையான மனதை நினைப்பூட்டி எழுப்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. That all of you may be mindful of the words which were spoken before by the holy prophets, and of the commandment of us the apostles of the Lord and Saviour:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பரிசுத்த தீர்க்கதரிசிகளால் முன்சொல்லப்பட்ட வார்த்தைகளையும், இரட்சகாராயிருக்கிற கர்த்தருடைய அப்போஸ்தலராகிய எங்களுடைய கட்டளைகளையும் நீங்கள் நினைவுகூரும்படி இந்த நிருபங்களினால் உங்கள் உண்மையான மனதை நினைப்பூட்டி எழுப்புகிறேன்.]]></a:t>
+              <a:t><![CDATA[2. That all of you may be mindful of the words which were spoken before by the holy prophets, and of the commandment of us the apostles of the Lord and Saviour:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. முதலாவது நீங்கள் அறியவேண்டியது என்னவெனில்: கடைசிநாட்களில் பரியாசக்காரர் வந்து, தங்கள் சுயஇச்சைகளின்படியே நடந்து,]]></a:t>
+              <a:t><![CDATA[3. Knowing this first, that there shall come in the last days scoffers, walking after their own lusts,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் வருவார் என்று சொல்லுகிற வாக்குத்தத்தம் எங்கே? பிதாக்கள் நித்திரையடைந்தபின்பு சகலமும் சிருஷ்டிப்பின் தோற்றமுதல் இருந்தவிதமாயிருக்கிறதே என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. Knowing this first, that there shall come in the last days scoffers, walking after their own lusts,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் வருவார் என்று சொல்லுகிற வாக்குத்தத்தம் எங்கே? பிதாக்கள் நித்திரையடைந்தபின்பு சகலமும் சிருஷ்டிப்பின் தோற்றமுதல் இருந்தவிதமாயிருக்கிறதே என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And saying, Where is the promise of his coming? for since the fathers fell asleep, all things continue as they were from the beginning of the creation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர் வருவார் என்று சொல்லுகிற வாக்குத்தத்தம் எங்கே? பிதாக்கள் நித்திரையடைந்தபின்பு சகலமும் சிருஷ்டிப்பின் தோற்றமுதல் இருந்தவிதமாயிருக்கிறதே என்று சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And saying, Where is the promise of his coming? for since the fathers fell asleep, all things continue as they were from the beginning of the creation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473412971" r:id="rId1"/>
+    <p:sldLayoutId id="2478619024" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,50 +4806,74 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ആകാശവും വെള്ളത്തിൽനിന്നും വെള്ളത്താലും ഉളവായ ഭൂമിയും പണ്ടു ദൈവത്തിന്റെ വചനത്താൽ ഉണ്ടായി എന്നും]]></a:t>
+              <a:t><![CDATA[5. பூர்வகாலத்தில் தேவனுடைய வார்த்தையினாலே வானங்களும், உலகத்தினின்று தோன்றி ஜலத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അതിനാൽ അന്നുള്ള ലോകം ജലപ്രളയത്തിൽ മുങ്ങി നശിച്ചു എന്നും]]></a:t>
+              <a:t><![CDATA[நிலைகொண்டிருக்கிற பூமியும் உணடாயினவென்பதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഇപ്പോഴത്തെ ആകാശവും ഭൂമിയും അതേ വചനത്താൽ തീക്കായി സൂക്ഷിച്ചും ന്യായവിധിയും ഭക്തികെട്ട മനുഷ്യരുടെ]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது இருந்த உலகம் ஜலப்பிரளயத்தினாலே அழிந்ததென்பதையும் மனதார அறியாமலிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാശവും സംഭവിപ്പാനുള്ള ദിവസത്തേക്കു കാത്തുമിരിക്കുന്നു എന്നും അവർ മനസ്സോടെ മറന്നുകളയുന്നു.]]></a:t>
+              <a:t><![CDATA[7. இப்பொழுது இருக்கிற வானங்களும் பூமியும் அந்த வார்த்தையினாலேயே அக்கினிக்கு இரையாக வைக்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്നാൽ പ്രിയമുള്ളവരേ, കർത്താവിന്നു ഒരു ദിവസം ആയിരം സംവത്സരംപോലെയും ആയിരം സംവത്സരം ഒരു]]></a:t>
+              <a:t><![CDATA[தேவபக்தியில்லாதவர்கள் நியாயந்தீர்க்கப்பட்டு அழிந்துபோகும் நாள்வரைக்கும் காக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദിവസംപോലെയും ഇരിക്കുന്നു എന്നീ കാര്യം നിങ്ങൾ മറക്കരുതു.]]></a:t>
+              <a:t><![CDATA[8. பிரியமானவர்களே, கர்த்தருக்கு ஒருநாள் ஆயிரம்வருஷம்போலவும், ஆயிரம்வருஷம் ஒருநாள்போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ചിലർ താമസം എന്നു വിചാരിക്കുന്നതുപോലെ കർത്താവു തന്റെ വാഗ്ദത്തം നിവർത്തിപ്പാൻ താമസിക്കുന്നില്ല.]]></a:t>
+              <a:t><![CDATA[இருக்கிறதென்கிற இந்த ஒரு காரியத்தை நீங்கள் அறியாதிருக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആരും നശിച്ചുപോകാതെ എല്ലാവരും മാനസാന്തരപ്പെടുവാൻ അവൻ ഇച്ഛിച്ചു നിങ്ങളോടു ദീർഘക്ഷമ]]></a:t>
+              <a:t><![CDATA[9. தாமதிக்கிறார் என்று சிலர் எண்ணுகிறபடி கர்த்தர் தமது வாக்குத்தத்தத்தைக்குறித்துத் தாமதமாயிராமல்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണിക്കുന്നതേയുള്ളു.]]></a:t>
+              <a:t><![CDATA[ஒருவரும் கெட்டுப்போகாமல் எல்லாரும் மனந்திரும்பவேண்டுமென்று விரும்பி, நம்மேல் நீடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. കർത്താവിന്റെ ദിവസമോ കള്ളനെപ്പോലെ വരും. അന്നു ആകാശം കൊടുമ്മുഴക്കത്തോടെ ഒഴിഞ്ഞു പോകും;]]></a:t>
+              <a:t><![CDATA[பொறுமையுள்ளவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. പ്രിയമുള്ളവരേ, ഞാൻ ഇപ്പോൾ നിങ്ങൾക്കു എഴുതുന്നതു രണ്ടാം ലേഖനമല്ലോ.]]></a:t>
+              <a:t><![CDATA[1. பிரியமானவர்களே, இந்த இரண்டாம் நிருபத்தை இப்பொழுது உங்களுக்கு எழுதுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂലപദാർത്ഥങ്ങൾ കത്തിയഴികയും ഭൂമിയും അതിലുള്ള പണികളും വെന്തുപോകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருடைய நாள் இரவிலே திருடன் வருகிறவிதமாய் வரும்; அப்பொழுது வானங்கள் மடமட என்று அகன்றுபோம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇങ്ങനെ ഇവ ഒക്കെയും അഴിവാനുള്ളതായിരിക്കയാൽ ആകാശം ചുട്ടഴിവാനും മൂലപദാർത്ഥങ്ങൾ വെന്തുരുകുവാനും ഉള്ള]]></a:t>
+              <a:t><![CDATA[பூதங்கள் வெந்து உருகிப்போம், பூமியும் அதிலுள்ள கிரியைகளுமெரிந்து அழிந்துபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവദിവസത്തിന്റെ വരവു കാത്തിരുന്നും ബദ്ധപ്പെടുത്തിയുംകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[11. இப்படி இவைகளெல்லாம் அழிந்துபோகிறதாயிருக்கிறபடியால் நீங்கள் எப்படிப்பட்ட பரிசுத்த நடக்கையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. നിങ്ങൾ എത്ര വിശുദ്ധജീവനവും ഭക്തിയും ഉള്ളവർ ആയിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[தேவபக்தியும் உள்ளவர்களாயிருக்கவேண்டும்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എന്നാൽ നാം അവന്റെ വാഗ്ദത്തപ്രകാരം നീതി വസിക്കുന്ന പുതിയ ആകാശത്തിന്നും പുതിയ ഭൂമിക്കുമായിട്ടു]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய நாள் சீக்கிரமாய் வரும்படிக்கு மிகுந்த ஆவலோடே காத்திருங்கள்; அந்த நாளில் வானங்கள் வெந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാത്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அழிந்து, பூதங்கள் எரிந்து உருகிப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതുകൊണ്ടു പ്രിയമുള്ളവരേ, നിങ്ങൾ ഇവെക്കായി കാത്തിരിക്കയാൽ അവൻ നിങ്ങളെ കറയും കളങ്കവും]]></a:t>
+              <a:t><![CDATA[13. அவருடைய வாக்குத்தத்தத்தின்படியே நீதி வாசமாயிருக்கும் புதிய வானங்களும் புதிய பூமியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ലാത്തവരായി സമാധാനത്തോടെ കാണ്മാൻ ഉത്സാഹിച്ചുകൊണ്ടു നമ്മുടെ കർത്താവിന്റെ ദീർഘക്ഷമയെ രക്ഷ എന്നു]]></a:t>
+              <a:t><![CDATA[உண்டாகுமென்று காத்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിചാരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால், பிரியமானவர்களே, இவைகள் வரக் காத்திருக்கிற நீங்கள் கறையற்றவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അങ്ങനെ തന്നേ നമ്മുടെ പ്രിയ സഹോദരനായ പൌലൊസും തനിക്കു ലഭിച്ച ജ്ഞാനത്തിന്നു തക്കവണ്ണം നിങ്ങൾക്കും]]></a:t>
+              <a:t><![CDATA[பிழையில்லாதவர்களுமாய்ச் சமாதானத்தோடே அவர் சந்நிதியில் காணப்படும்படி ஜாக்கிரதையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. വിശുദ്ധ പ്രവാചകന്മാർ മുൻപറഞ്ഞ വചനങ്ങളും നിങ്ങളുടെ അപ്പൊസ്തലന്മാർ മുഖാന്തരം കർത്താവും]]></a:t>
+              <a:t><![CDATA[2. பரிசுத்த தீர்க்கதரிசிகளால் முன்சொல்லப்பட்ட வார்த்தைகளையும், இரட்சகாராயிருக்கிற கர்த்தருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇതിനെക്കുറിച്ചു സംസാരിക്കുന്ന സകല ലേഖനങ്ങളിലും എഴുതീട്ടുണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[15. மேலும் நம்முடைய கர்த்தரின் நீடியபொறுமையை இரட்சிப்பென்று எண்ணுங்கள்; நமக்குப் பிரியமான சகோதரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവയിൽ ഗ്രഹിപ്പാൻ പ്രയാസമുള്ളതു ചിലതുണ്ടു. അറിവില്ലാത്തവരും അസ്ഥിരന്മാരുമായവർ ശേഷം]]></a:t>
+              <a:t><![CDATA[பவுலும் தனக்கு அருளப்பட்ட ஞானத்தினாலே இப்படியே உங்களுக்கு எழுதியிருக்கிறான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിരുവെഴുത്തുകളെപ്പോലെ അതും തങ്ങളുടെ നാശത്തിന്നായി കോട്ടിക്കളയുന്നു.]]></a:t>
+              <a:t><![CDATA[16. எல்லா நிருபங்களிலும் இவைகளைக்குறித்துப் பேசியிருக்கிறான்; அவன் சொன்னவைகளில் சில காரியங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. എന്നാൽ പ്രിയമുള്ളവരേ, നിങ്ങൾ മുമ്പുകൂട്ടി അറിഞ്ഞിരിക്കകൊണ്ടു അധർമ്മികളുടെ വഞ്ചനയിൽ കുടുങ്ങി]]></a:t>
+              <a:t><![CDATA[அறிகிறதற்கு அரிதாயிருக்கிறது; கல்லாதவர்களும் உறுதியில்லாதவர்களும் மற்ற வேதவாக்கியங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്വന്ത സ്ഥിരതവിട്ടു വീണു പോകാതിരിപ്പാൻ സൂക്ഷിച്ചുകൊൾവിൻ,]]></a:t>
+              <a:t><![CDATA[புரட்டுகிறதுபோலத் தங்களுக்குக் கேடுவரத்தக்கதாக இவைகளையும் புரட்டுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. കൃപയിലും നമ്മുടെ കർത്താവും രക്ഷിതാവുമായ യേശുക്രിസ്തുവിന്റെ പരിജ്ഞാനത്തിലും വളരുവിൻ. അവന്നു]]></a:t>
+              <a:t><![CDATA[17. ஆதலால் பிரியமானவர்களே, இவைகள் முன்னமே நீங்கள் அறிந்திருக்கிறபடியால், அக்கிரமக்காரருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇപ്പോഴും എന്നെന്നേക്കും മഹത്വം. ആമേൻ.]]></a:t>
+              <a:t><![CDATA[வஞ்சகத்திலே நீங்கள் இழுப்புண்டு உங்கள் உறுதியிலிருந்து விலகி விழுந்துபோகாதபடிக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எச்சரிக்கையாயிருந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நம்முடைய கர்த்தரும் இரட்சகருமாகிய இயேசுகிறிஸ்துவின் கிருபையிலும் அவரை அறிகிற அறிவிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[2 பேதுரு : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வளருங்கள். அவருக்கு இப்பொழுதும் என்றென்றைக்கும் மகிமையுண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രക്ഷിതാവുമായവൻ തന്ന കല്പനയും ഓർത്തുകൊള്ളേണമെന്നു ഈ ലേഖനം രണ്ടിനാലും ഞാൻ നിങ്ങളെ ഓർമ്മപ്പെടുത്തി]]></a:t>
+              <a:t><![CDATA[அப்போஸ்தலராகிய எங்களுடைய கட்டளைகளையும் நீங்கள் நினைவுகூரும்படி இந்த நிருபங்களினால் உங்கள் உண்மையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ പരമാർത്ഥമനസ്സു ഉണർത്തുന്നു.]]></a:t>
+              <a:t><![CDATA[மனதை நினைப்பூட்டி எழுப்புகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവന്റെ പ്രത്യക്ഷതയുടെ വാഗ്ദത്തം എവിടെ?]]></a:t>
+              <a:t><![CDATA[3. முதலாவது நீங்கள் அறியவேண்டியது என்னவெனில்: கடைசிநாட்களில் பரியாசக்காரர் வந்து, தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. പിതാക്കന്മാർ നിദ്രകൊണ്ടശേഷം സകലവും സൃഷ്ടിയുടെ ആരംഭത്തിൽ ഇരുന്നതുപോലെ തന്നേ ഇരിക്കുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[சுயஇச்சைகளின்படியே நடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു സ്വന്തമോഹങ്ങളെ അനുസരിച്ചുനടക്കുന്ന പരിഹാസികൾ പരിഹാസത്തോടെ അന്ത്യകാലത്തു വരുമെന്നു വിശേഷാൽ]]></a:t>
+              <a:t><![CDATA[4. அவர் வருவார் என்று சொல்லுகிற வாக்குத்தத்தம் எங்கே? பிதாக்கள் நித்திரையடைந்தபின்பு சகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിഞ്ഞുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[சிருஷ்டிப்பின் தோற்றமுதல் இருந்தவிதமாயிருக்கிறதே என்று சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 பேதுரு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme64">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme64">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme64">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>