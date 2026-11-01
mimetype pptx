--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -4530,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619024" r:id="rId1"/>
+    <p:sldLayoutId id="2482537008" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9967,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 பேதுரு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>