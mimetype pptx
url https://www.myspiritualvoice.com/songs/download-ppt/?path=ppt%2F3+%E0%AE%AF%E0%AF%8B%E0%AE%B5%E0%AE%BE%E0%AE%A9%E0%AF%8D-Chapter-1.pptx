--- v0 (2026-06-03)
+++ v1 (2026-08-01)
@@ -43,103 +43,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
-    <p:sldId id="282" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -263,54 +260,53 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -370,51 +366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிரியமானவனே, நீ சகோதரருக்கும் அந்நியருக்கும் செய்கிற யாவற்றையும் உண்மையாய்ச் செய்கிறாய்.]]></a:t>
+              <a:t><![CDATA[6. அவர்கள் உன்னுடைய அன்பைக் குறித்துச் சபைக்குமுன்பாகச் சாட்சிசொன்னார்கள்; தேவனுக்கு முன்பாகப் பாத்திரமானபடி அவர்களை நீ வழிவிட்டனுப்பினால் நலமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் உன்னுடைய அன்பைக் குறித்துச் சபைக்குமுன்பாகச் சாட்சிசொன்னார்கள்; தேவனுக்கு முன்பாகப் பாத்திரமானபடி அவர்களை நீ வழிவிட்டனுப்பினால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. ஏனெனில் அவர்கள் புறஜாதியாரிடத்தில் ஒன்றும் வாங்காமல் அவருடைய நாமத்தினிமித்தம் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்கள் உன்னுடைய அன்பைக் குறித்துச் சபைக்குமுன்பாகச் சாட்சிசொன்னார்கள்; தேவனுக்கு முன்பாகப் பாத்திரமானபடி அவர்களை நீ வழிவிட்டனுப்பினால் நலமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. ஏனெனில் அவர்கள் புறஜாதியாரிடத்தில் ஒன்றும் வாங்காமல் அவருடைய நாமத்தினிமித்தம் புறப்பட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏனெனில் அவர்கள் புறஜாதியாரிடத்தில் ஒன்றும் வாங்காமல் அவருடைய நாமத்தினிமித்தம் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. ஆகையால் நாம் சத்தியத்திற்கு உடன்வேலையாட்களாயிருக்கும்படி அப்படிப்பட்டவர்களைச் சேர்த்துக்கொள்ள கடனாளிகளாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஏனெனில் அவர்கள் புறஜாதியாரிடத்தில் ஒன்றும் வாங்காமல் அவருடைய நாமத்தினிமித்தம் புறப்பட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. நான் சபைக்கு எழுதினேன்; ஆனாலும் அவர்களில் மேன்மையாயிருக்க விரும்புகிற தியோத்திரேப்பு என்பவன் எங்களை ஏற்றுக்கொள்ளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆகையால் நாம் சத்தியத்திற்கு உடன்வேலையாட்களாயிருக்கும்படி அப்படிப்பட்டவர்களைச் சேர்த்துக்கொள்ள கடனாளிகளாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. நான் சபைக்கு எழுதினேன்; ஆனாலும் அவர்களில் மேன்மையாயிருக்க விரும்புகிற தியோத்திரேப்பு என்பவன் எங்களை ஏற்றுக்கொள்ளவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் சபைக்கு எழுதினேன்; ஆனாலும் அவர்களில் மேன்மையாயிருக்க விரும்புகிற தியோத்திரேப்பு என்பவன் எங்களை ஏற்றுக்கொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[10. ஆனபடியால் நான் வந்தால், அவன் எங்களுக்கு விரோதமாய்ப் பொல்லாத வார்த்தைகளை அலப்பி, செய்துவருகிற கிருபைகளை நினைத்துக்கொள்வேன். அவன் இப்படிச் செய்துவருவதும் போதாமல், தான் சகோதரரை ஏற்றுக்கொள்ளாமலிருக்கிறதுமன்றி, ஏற்றுக்கொள்ள மனதாயிருக்கிறவர்களையும் தடைசெய்து, சபைக்குப் புறம்பே தள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் சபைக்கு எழுதினேன்; ஆனாலும் அவர்களில் மேன்மையாயிருக்க விரும்புகிற தியோத்திரேப்பு என்பவன் எங்களை ஏற்றுக்கொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[10. ஆனபடியால் நான் வந்தால், அவன் எங்களுக்கு விரோதமாய்ப் பொல்லாத வார்த்தைகளை அலப்பி, செய்துவருகிற கிருபைகளை நினைத்துக்கொள்வேன். அவன் இப்படிச் செய்துவருவதும் போதாமல், தான் சகோதரரை ஏற்றுக்கொள்ளாமலிருக்கிறதுமன்றி, ஏற்றுக்கொள்ள மனதாயிருக்கிறவர்களையும் தடைசெய்து, சபைக்குப் புறம்பே தள்ளுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனபடியால் நான் வந்தால், அவன் எங்களுக்கு விரோதமாய்ப் பொல்லாத வார்த்தைகளை அலப்பி, செய்துவருகிற கிருபைகளை நினைத்துக்கொள்வேன். அவன் இப்படிச் செய்துவருவதும் போதாமல், தான் சகோதரரை ஏற்றுக்கொள்ளாமலிருக்கிறதுமன்றி, ஏற்றுக்கொள்ள மனதாயிருக்கிறவர்களையும் தடைசெய்து, சபைக்குப் புறம்பே தள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[11. பிரியமானவனே, நீ தீமையானதைப் பின்பற்றாமல், நன்மையானதைப் பின்பற்று, நன்மைசெய்கிறவன் தேவனால் உண்டாயிருக்கிறான்; தீமைசெய்கிறவன் தேவனைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆனபடியால் நான் வந்தால், அவன் எங்களுக்கு விரோதமாய்ப் பொல்லாத வார்த்தைகளை அலப்பி, செய்துவருகிற கிருபைகளை நினைத்துக்கொள்வேன். அவன் இப்படிச் செய்துவருவதும் போதாமல், தான் சகோதரரை ஏற்றுக்கொள்ளாமலிருக்கிறதுமன்றி, ஏற்றுக்கொள்ள மனதாயிருக்கிறவர்களையும் தடைசெய்து, சபைக்குப் புறம்பே தள்ளுகிறான்.]]></a:t>
+              <a:t><![CDATA[11. பிரியமானவனே, நீ தீமையானதைப் பின்பற்றாமல், நன்மையானதைப் பின்பற்று, நன்மைசெய்கிறவன் தேவனால் உண்டாயிருக்கிறான்; தீமைசெய்கிறவன் தேவனைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரியமானவனே, நீ தீமையானதைப் பின்பற்றாமல், நன்மையானதைப் பின்பற்று, நன்மைசெய்கிறவன் தேவனால் உண்டாயிருக்கிறான்; தீமைசெய்கிறவன் தேவனைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[12. தேமேத்திரியு எல்லாராலும் நற்சாட்சிபெற்றதுமல்லாமல், சத்தியத்தாலும் நற்சாட்சிபெற்றவன்; நாங்களும் சாட்சிகொடுக்கிறோம், எங்கள் சாட்சி மெய்யென்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பிரியமானவனே, நீ தீமையானதைப் பின்பற்றாமல், நன்மையானதைப் பின்பற்று, நன்மைசெய்கிறவன் தேவனால் உண்டாயிருக்கிறான்; தீமைசெய்கிறவன் தேவனைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[12. தேமேத்திரியு எல்லாராலும் நற்சாட்சிபெற்றதுமல்லாமல், சத்தியத்தாலும் நற்சாட்சிபெற்றவன்; நாங்களும் சாட்சிகொடுக்கிறோம், எங்கள் சாட்சி மெய்யென்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேமேத்திரியு எல்லாராலும் நற்சாட்சிபெற்றதுமல்லாமல், சத்தியத்தாலும் நற்சாட்சிபெற்றவன்; நாங்களும் சாட்சிகொடுக்கிறோம், எங்கள் சாட்சி மெய்யென்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. எழுதவேண்டிய காரியங்கள் அநேகமுண்டு; ஆனால் மையினாலும் இறகினாலும் எழுத எனக்கு மனதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேமேத்திரியு எல்லாராலும் நற்சாட்சிபெற்றதுமல்லாமல், சத்தியத்தாலும் நற்சாட்சிபெற்றவன்; நாங்களும் சாட்சிகொடுக்கிறோம், எங்கள் சாட்சி மெய்யென்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. சீக்கிரமாய் உன்னைக் காணலாமென்று நம்பியிருக்கிறேன், அப்பொழுது முகமுகமாய் பேசிக்கொள்ளுவோம். உனக்குச் சமாதானம் உண்டாவதாக. சிநேகிதர் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள். சிநேகிதரைப் பேர்பேராக வாழ்த்துவாயாக.;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எழுதவேண்டிய காரியங்கள் அநேகமுண்டு; ஆனால் மையினாலும் இறகினாலும் எழுத எனக்கு மனதில்லை.]]></a:t>
+              <a:t><![CDATA[14. சீக்கிரமாய் உன்னைக் காணலாமென்று நம்பியிருக்கிறேன், அப்பொழுது முகமுகமாய் பேசிக்கொள்ளுவோம். உனக்குச் சமாதானம் உண்டாவதாக. சிநேகிதர் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள். சிநேகிதரைப் பேர்பேராக வாழ்த்துவாயாக.;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2233,159 +2229,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[14. சீக்கிரமாய் உன்னைக் காணலாமென்று நம்பியிருக்கிறேன், அப்பொழுது முகமுகமாய் பேசிக்கொள்ளுவோம். உனக்குச் சமாதானம் உண்டாவதாக. சிநேகிதர் உனக்கு வாழ்த்துதல் சொல்லுகிறார்கள். சிநேகிதரைப் பேர்பேராக வாழ்த்துவாயாக.;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2986,51 +2873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிள்ளைகள் சத்தியத்திலே நடக்கிறார்கள் என்று கேள்விப்படுகிற சந்தோஷத்திலும் அதிகமான சந்தோஷம் எனக்கு இல்லை.]]></a:t>
+              <a:t><![CDATA[5. பிரியமானவனே, நீ சகோதரருக்கும் அந்நியருக்கும் செய்கிற யாவற்றையும் உண்மையாய்ச் செய்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3174,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469495528" r:id="rId1"/>
+    <p:sldLayoutId id="2474556719" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3362,58 +3249,50 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3570,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্তম৷]]></a:t>
+              <a:t><![CDATA[6. వారు నీ ప్రేమనుగూర్చి సంఘము ఎదుట సాక్ష్యమిచ్చిరి. వారు అన్యజనులవలన ఏమియు తీసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাঁদের প্রতি তোমার ভালবাসার কথা তাঁরা এখানকার মণ্ডলীর সকলকে বলেছেন৷ তাঁদের যাত্রা পথে সাহায্য]]></a:t>
+              <a:t><![CDATA[7. కొనక ఆయన నామము నిమిత్తము బయలు దేరిరి గనుక దేవునికి తగినట్టుగా నీవు వారిని సాగనంపిన యెడల నీకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলে তুমি ভালোই করবে৷ এমনভাবে সাহায্য করো য়েন ঈশ্বর খুশী হন,]]></a:t>
+              <a:t><![CDATA[యుక్తముగా ఉండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কারণ তাঁরা খ্রীষ্টের পরিচর্য়ার উদ্দেশ্যেই যাত্রা শুরু করেছেন; আর তাঁরা এর জন্য যাঁরা খ্রীষ্ট]]></a:t>
+              <a:t><![CDATA[8. మనము సత్యమునకు సహాయ కులమవునట్టు2 అట్టివారికి ఉపకారముచేయ బద్ధులమై యున్నాము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসী নয় তাদের কাছ থেকে কিছুই গ্রহণ করেন না৷]]></a:t>
+              <a:t><![CDATA[9. నేను సంఘమునకు ఒక సంగతి వ్రాసితిని. అయితే వారిలో ప్రధానత్వము కోరుచున్న దియొత్రెఫే మమ్మును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাই এই ধরণের লোকদের সাহায্য করতে আমরা বাধ্য, য়েন আমরা সত্যের পক্ষে সহকর্মীরূপে কাজ করি৷]]></a:t>
+              <a:t><![CDATA[అంగీకరించుటలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমি মণ্ডলীকে চিঠি লিখলাম; কিন্তু সেই দিয়ত্রিফি য়ে তাদের নেতা হতে চায়, সে আমাদের কথা গ্রাহ্য়]]></a:t>
+              <a:t><![CDATA[10. వాడు మమ్మును గూర్చి చెడ్డమాటలు వదరుచు, అది చాలనట్టుగా, సహోదరులను తానే చేర్చు కొనక, వారిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে না৷]]></a:t>
+              <a:t><![CDATA[చేర్చుకొన మనస్సుగలవారిని కూడ ఆటంక పరచుచు సంఘములోనుండి వారిని వెలివేయుచున్నాడు; అందుచేత నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. এই কারণে আমি ওখানে গেলে সে কি করছে তা প্রকাশ করব৷ সে আমাদের বিরুদ্ধে মিথ্যাভাবে মন্দ কথা বলে,]]></a:t>
+              <a:t><![CDATA[వచ్చినప్పుడు వాడు చేయుచున్న క్రియ లను జ్ఞాపకము చేసికొందును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু এতেও সে খুশী নয়৷ এছাড়া ভাইদের সে স্বাগত জানাতে অস্বীকার করে৷ এমনকি যাঁরা সেই ভাইদের সাহায্য]]></a:t>
+              <a:t><![CDATA[11. ప్రియుడా, చెడుకార్య మును కాక మంచికార్యము ననుసరించి నడుచుకొనుము. మేలు చేయువాడు దేవుని సంబంధి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. আমার প্রিয় বন্ধু গায়েরকে, যাকে আমি সত্যে ভালবাসি, তার প্রতি এই প্রাচীনের পত্র৷]]></a:t>
+              <a:t><![CDATA[1. పెద్దనైన నేను సత్యమునుబట్టి ప్రేమించు ప్రియుడైన గాయునకు శుభమని చెప్పి వ్రాయునది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে চায়, দিয়ত্রিফি তাদের সাহায্য করতে দেয় না, বরং তাদের মণ্ডলী থেকে বাইরে বের করে দেয়৷]]></a:t>
+              <a:t><![CDATA[కీడుచేయువాడు దేవుని చూచినవాడుకాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রিয় বন্ধু, যা কিছু মন্দ তার অনুকরণ করো না, কিন্তু যা কিছু ভাল তার অনুকরণ করো৷ য়ে ভাল কাজ করে]]></a:t>
+              <a:t><![CDATA[12. దేమేత్రియు అందరివలనను సత్యమువలనను మంచి సాక్ష్యము పొందినవాడు, మేము కూడ అతనికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে ঈশ্বরের লোক, য়ে মন্দ কাজ করে সে ঈশ্বরকে দেখে নি৷]]></a:t>
+              <a:t><![CDATA[సాక్ష్యమిచ్చుచున్నాము; మా సాక్ష్యము సత్యమైనదని నీ వెరుగుదువు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সকলেই দীমীত্রিয়ের উচ্চ প্রশংসা করে, এমনকি সত্যও তার সাক্ষী, আমরাও সেই একই কথা বলব৷ তুমি জান য়ে]]></a:t>
+              <a:t><![CDATA[13. అనేక సంగతులు నీకు వ్రాయవలసియున్నది గాని సిరాతోను కలముతోను నీకు వ్రాయ నాకిష్టము లేదు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমরা যা বলি তা সত্য৷]]></a:t>
+              <a:t><![CDATA[14. శీఘ్రముగా నిన్ను చూడ నిరీక్షించుచున్నాను; అప్పుడు ముఖాముఖిగా మాటలాడు కొనెదము. నీకు సమాధానము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমাকে লেখবার অনেক কথাই আমার ছিল; কিন্তু কালি কলমে তা লিখতে ইচ্ছা করে না৷]]></a:t>
+              <a:t><![CDATA[కలుగును గాక. మన స్నేహితులు నీకు వందనములు చెప్పుచున్నారు. నీ యొద్దనున్న స్నేహితులకు పేరు పేరు వరుసను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,183 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আশা করি শিগ্গিরই তোমাকে দেখব, তখন আমরা সামনা-সামনি কথাবার্তা বলব৷ [15] তোমার শান্তি হোক্৷ তোমার]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[সব বন্ধুরা তোমায় শুভেচ্ছা জানাচ্ছে৷ আমাদের বন্ধুদের প্রত্যেককে শুভেচ্ছা জানিও৷]]></a:t>
+              <a:t><![CDATA[వందనములు చెప్పుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রিয় বন্ধু, আমি জানি তুমি আত্মিকভাবে ভাল আছ; আর তাই আমি প্রার্থনা করি য়েন তোমার সবকিছু ভালভাবে]]></a:t>
+              <a:t><![CDATA[2. ప్రియుడా, నీ ఆత్మ వర్ధిల్లుచున్న ప్రకారము నీవు అన్ని విషయములలోను వర్ధిల్లుచు సౌఖ్యముగా ఉండవలెనని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলে এবং তুমি সুস্থ থাক৷]]></a:t>
+              <a:t><![CDATA[ప్రార్థించుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি খুব খুশী হলাম, কারণ আমাদের ভাইদের মধ্যে কয়েকজন এসে, তুমি য়ে সত্য ধরে রয়েছ ও য়ে সত্য পথে]]></a:t>
+              <a:t><![CDATA[3. నీవు సత్యమును అనుసరించి నడుచుకొనుచున్నావు గనుక సహోదరులు వచ్చి నీ సత్యప్రవర్తననుగూర్చి సాక్ష్యము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চলেছ সে বিষয়ে জানাল৷]]></a:t>
+              <a:t><![CDATA[చెప్పగా విని బహుగా సంతోషించితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. আমার সন্তানরা য়ে সত্যের পথে চলছে, এই খবর শুনে আমার য়ে আনন্দ হয়, এর থেকে বেশী আনন্দ আমার আর]]></a:t>
+              <a:t><![CDATA[4. నా పిల్లలు సత్యమును అనుసరించి నడుచుకొనుచున్నారని వినుటకంటె నాకు ఎక్కువైన సంతోషము లేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিছুতে হয় না৷]]></a:t>
+              <a:t><![CDATA[5. ప్రియుడా, వారు పరదేశులైనను సహోదరులుగా ఉన్నవారికి నీవు చేసినదెల్ల విశ్వాసికి తగినట్టుగా చేయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রিয় বন্ধু, আমাদের ভাইদের, এমন কি যাঁরা অপরিচিত, তাদের সকলকে তুমি য়ে সাহায্য করে থাক এ অতি]]></a:t>
+              <a:t><![CDATA[చున్నావు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3 யோவான் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
   <a:themeElements>
-    <a:clrScheme name="Theme82">
+    <a:clrScheme name="Theme63">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme82">
+    <a:fontScheme name="Theme63">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme82">
+    <a:fmtScheme name="Theme63">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7216,51 +6963,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>27</Slides>
+  <Slides>26</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>