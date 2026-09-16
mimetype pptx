--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -685,51 +685,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474526207" r:id="rId1"/>
+    <p:sldLayoutId id="2478601173" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1126,91 +1126,91 @@
 forsake me here, 
 While I live by faith, and do His blessed will;
 A wall of fire about me, I've nothing now to fear: 
 With His manna He my hungry soul shall fill.
 When crowned at last in glory, I'll
 see His blessed face, 
 Where rivers of delight shall ever roll.
 His Names and Titles
 He's theLily of the Valley, the
 Bright and Morning Star;
 He's the fairest of ten thousand to
 my soul !]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme57">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme57">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1236,51 +1236,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme57">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>