--- v0 (2026-09-16)
+++ v1 (2026-11-02)
@@ -685,51 +685,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478597351" r:id="rId1"/>
+    <p:sldLayoutId id="2482616872" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -1155,91 +1155,91 @@
 But He bids me still to wait, 
 An' ready aye to be 
 To gang at ony moment 
 To my ain countrie. 
 Sae I'm watchin' aye, an' singin' 
 O' my hame as I wait 
 For the soun'in' o' His futfa' 
 This side the gowden gate : 
 God gie His grace to ilka ane 
 Wha listens noo to me, 
 That we a' may gang in gladness 
 To oor ain countrie. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme27">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme27">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1265,51 +1265,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme27">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>