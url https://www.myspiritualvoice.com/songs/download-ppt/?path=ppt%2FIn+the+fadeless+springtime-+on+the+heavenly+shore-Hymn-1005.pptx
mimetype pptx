--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -572,51 +572,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474526198" r:id="rId1"/>
+    <p:sldLayoutId id="2478616141" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -901,91 +901,91 @@
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3 Trusting in the Saviour, may we humbly wait  
 Till the holy angels ope the pearly gate,
 And the loving Father, from His 
 gracious throne, 
 Smiling, bids us welcome to our heavenly home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme63">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
   <a:themeElements>
-    <a:clrScheme name="Theme63">
+    <a:clrScheme name="Theme83">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme63">
+    <a:fontScheme name="Theme83">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1011,51 +1011,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme63">
+    <a:fmtScheme name="Theme83">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>