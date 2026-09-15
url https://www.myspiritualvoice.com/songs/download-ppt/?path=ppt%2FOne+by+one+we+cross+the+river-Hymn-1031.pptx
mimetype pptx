--- v0 (2026-07-31)
+++ v1 (2026-09-15)
@@ -572,51 +572,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474526031" r:id="rId1"/>
+    <p:sldLayoutId id="2478509605" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -916,91 +916,91 @@
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3 One by one the heavy-laden 
 Sink beneath the noontide sun ; 
 And the aged pilgrim welcomes 
 Evening shadows as they come. 
 One by one, with sins forgiven, 
 May we stand upon the shore, 
 Waiting till the blessed Spirit 
 Takes our hand and guides us o'er, 
 Till the loving, gentle Spirit 
 Leads us to the shining shore ! ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1026,51 +1026,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>