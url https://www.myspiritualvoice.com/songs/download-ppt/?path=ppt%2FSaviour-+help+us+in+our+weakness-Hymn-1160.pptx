--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -459,51 +459,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102255" r:id="rId1"/>
+    <p:sldLayoutId id="2474002330" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -697,91 +697,91 @@
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 Help us take Thy yoke upon us, 
 And Thy blessed word obey, 
 Learn of Thee, the  Meek and Lowly, 
 Humbly serving, day by day. 
 May we grow like Thee, our Saviour, 
 Whom, though still unseen, we love; 
 Help us show the light to others, 
 Show the light that leads above. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -807,51 +807,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>