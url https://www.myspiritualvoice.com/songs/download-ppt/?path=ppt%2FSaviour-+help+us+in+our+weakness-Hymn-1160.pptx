--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -459,51 +459,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474002330" r:id="rId1"/>
+    <p:sldLayoutId id="2477895221" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -697,91 +697,91 @@
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2 Help us take Thy yoke upon us, 
 And Thy blessed word obey, 
 Learn of Thee, the  Meek and Lowly, 
 Humbly serving, day by day. 
 May we grow like Thee, our Saviour, 
 Whom, though still unseen, we love; 
 Help us show the light to others, 
 Show the light that leads above. ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -807,51 +807,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>